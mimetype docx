--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -336,563 +336,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODABEILLES: a reliable reference library of COI DNA barcodes for French wild bees monitoring (Apoidea: Anthophila)</w:t>
+                <w:t xml:space="preserve">Defining biodiversity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Ollivier</w:t>
+                <w:t xml:space="preserve">Eric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Marquisseau</w:t>
+                <w:t xml:space="preserve">Dominique Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Dufrêne</w:t>
+                <w:t xml:space="preserve">Philip Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Rudelle</w:t>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.121. </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (8), pp.731-735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-025-02429-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2025.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383188v1</w:t>
+                <w:t xml:space="preserve">hal-05230422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining biodiversity data</w:t>
+                <w:t xml:space="preserve">Integrated monitoring in the tropical lowland forest of Mare Longue, Réunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Garnier</w:t>
+                <w:t xml:space="preserve">Claudine Ah-Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pelletier</w:t>
+                <w:t xml:space="preserve">Saioa Ricou-Dreneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+                <w:t xml:space="preserve">Antoine Becker Scarpitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Afonso</w:t>
+                <w:t xml:space="preserve">Raphaël Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2025.06.004⟩</w:t>
+              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e156720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230422v1</w:t>
+                <w:t xml:space="preserve">hal-05127085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated monitoring in the tropical lowland forest of Mare Longue, Réunion Island</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elusive tropical forest canopy diversity revealed through environmental DNA contained in rainwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saioa Ricou-Dreneuc</w:t>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Becker Scarpitta</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Benoiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Aussenac</w:t>
+                <w:t xml:space="preserve">Yves Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Pouteau</w:t>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e156720⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (33), pp.eadx4909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adx4909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127085v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elusive tropical forest canopy diversity revealed through environmental DNA contained in rainwater</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CODABEILLES: a reliable reference library of COI DNA barcodes for French wild bees monitoring (Apoidea: Anthophila)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Benoiston</w:t>
+                <w:t xml:space="preserve">Mélodie Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Cuenot</w:t>
+                <w:t xml:space="preserve">Anaïs Marquisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Leroy</w:t>
+                <w:t xml:space="preserve">Éric Dufrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Louisanna</w:t>
+                <w:t xml:space="preserve">Rémi Rudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (33), pp.eadx4909. </w:t>
+              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adx4909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-025-02429-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220607v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the above-ground eukaryotic diversity supported by individual large old trees: the “Life on Trees” integrative protocol</w:t>
               </w:r>
@@ -1006,1000 +1006,1000 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New findings in the genus Chrysartona with descripiton of a new species from Thailand (Lepidoptera Zygaenidae Procridinae Artonini)</w:t>
+                <w:t xml:space="preserve">Notes on the use of genus Hyloicus Hübner, 1819, with the description of a new species of the “H. pinastri complex” from Corsica (Lepidoptera, Sphingidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mollet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Jean Haxaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Melichar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antenor, Études de Lépidoptérologie Tropicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (4), pp.621-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32475/bsef_2299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027004v1</w:t>
+                <w:t xml:space="preserve">hal-04346415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persisting roadblocks in arthropod monitoring using non-destructive metabarcoding from collection media of passive traps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of morphological and biological aspects of venomous caterpillars of the genus Lonomia Walker (Lepidoptera: Saturniidae) in Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Bézier</w:t>
+                <w:t xml:space="preserve">Diana M Toro-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+                <w:t xml:space="preserve">Camila González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Mbedi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angela R Amarillo-Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.e16022. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (5), pp.e0285010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.16022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385991v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of morphological and biological aspects of venomous caterpillars of the genus Lonomia Walker (Lepidoptera: Saturniidae) in Colombia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deadly and venomous Lonomia caterpillars are more than the two usual suspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana Díaz-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diana M Toro-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela R Amarillo-Suárez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angela R Amarillo-Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (5), pp.e0285010. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (2), pp.e0011063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0011063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112770v1</w:t>
+                <w:t xml:space="preserve">hal-04027062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes on the use of genus Hyloicus Hübner, 1819, with the description of a new species of the “H. pinastri complex” from Corsica (Lepidoptera, Sphingidae)</w:t>
+                <w:t xml:space="preserve">Catalogue of the Lepidoptera of Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Haxaire</w:t>
+                <w:t xml:space="preserve">Hossein Rajaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomáš Melichar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leif Aarvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Arnscheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Baldizzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bartsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32475/bsef_2299⟩</w:t>
+              <w:t xml:space="preserve">Integrative Systematics: Stuttgart Contributions to Natural History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (sp1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18476/2023.997558.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346415v1</w:t>
+                <w:t xml:space="preserve">hal-04055098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deadly and venomous Lonomia caterpillars are more than the two usual suspects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angela R Amarillo-Suarez</w:t>
+                <w:t xml:space="preserve">Critical re-examination of known purported fossil Bombycoidea (Lepidoptera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Heikkilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Zwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hundsdoerfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0011063⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e16049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.16049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027062v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue of the Lepidoptera of Iran</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Our Planet Reviewed in Corsica 2019-2021: a large-scale survey of neglected biodiversity on a Mediterranean island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bartsch</w:t>
+                <w:t xml:space="preserve">Julien Touroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ichter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Systematics: Stuttgart Contributions to Natural History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18476/2023.997558.7⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (4), pp.353-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32475/bsef_2285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055098v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical re-examination of known purported fossil Bombycoidea (Lepidoptera)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">New findings in the genus Chrysartona with descripiton of a new species from Thailand (Lepidoptera Zygaenidae Procridinae Artonini)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antenor, Études de Lépidoptérologie Tropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (3), pp.105-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278873v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Our Planet Reviewed in Corsica 2019-2021: a large-scale survey of neglected biodiversity on a Mediterranean island</w:t>
+                <w:t xml:space="preserve">Persisting roadblocks in arthropod monitoring using non-destructive metabarcoding from collection media of passive traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Touroult</w:t>
+                <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Ichter</w:t>
+                <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pollet</w:t>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pascal</w:t>
+                <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Poirier</w:t>
+                <w:t xml:space="preserve">Susan Mbedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (4), pp.353-382. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e16022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32475/bsef_2285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.16022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346317v1</w:t>
+                <w:t xml:space="preserve">hal-04385991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden Phylogenomic Signal Helps Elucidate Arsenurine Silkmoth Phylogeny and the Evolution of Body Size and Wing Shape Trade-Offs</w:t>
               </w:r>
@@ -2037,51 +2037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Breinholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 71 (4), pp.859-874. </w:t>
@@ -2113,468 +2113,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diversification relay race from Caribbean-Mesoamerica to the Andes: historical biogeography of Xylophanes hawkmoths</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An updated checklist and a DNA barcode library for the earthworms (Crassiclitellata, Oligochaeta) of Corsica, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan St Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
+                <w:t xml:space="preserve">Daniel Fernández Marchán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Markee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2021.2435⟩</w:t>
+              <w:t xml:space="preserve">Zoosystema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (17), pp.439-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/zoosystema2022v44a17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715793v1</w:t>
+                <w:t xml:space="preserve">hal-03789497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated checklist and a DNA barcode library for the earthworms (Crassiclitellata, Oligochaeta) of Corsica, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional and taxonomic responses of tropical moth communities to deforestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Yenny Correa‐carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros‐mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoosystema</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/zoosystema2022v44a17⟩</w:t>
+              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.236-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/icad.12549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789497v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and taxonomic responses of tropical moth communities to deforestation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Arnal</w:t>
+                <w:t xml:space="preserve">A diversification relay race from Caribbean-Mesoamerica to the Andes: historical biogeography of Xylophanes hawkmoths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuankun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Ballesteros‐mejia</w:t>
+                <w:t xml:space="preserve">Ryan St Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Beck</w:t>
+                <w:t xml:space="preserve">Amanda Markee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (2), pp.236-247. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289 (1968), pp.20212435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/icad.12549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2021.2435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419963v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New information on Trichophiala devylderi Aurivillius, 1879. Full description of both sexes, genetic study and lectotype designation (Lepidoptera, Eupterotidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Raviglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Zolotuhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2775,737 +2775,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Assessment of Nocturnal Lepidopteran Communities in the Forest Savannah Mosaic of the Plateaux Batéké, Southeastern Gabon</w:t>
+                <w:t xml:space="preserve">The Wild Silkmoths (Lepidoptera: Bombycoidea: Saturniidae) of Colombia: a database of occurrence points and taxonomic checklist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Bi Ateme Bikang</w:t>
+                <w:t xml:space="preserve">Andrea Jiménez-Bolívar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Ntie</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Liliana Prada-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24018/ejbio.2021.2.6.298⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5081 (2), pp.151-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5081.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716016v1</w:t>
+                <w:t xml:space="preserve">hal-03716000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of three new species of Automeris Hübner, 1819 from Colombia and Brazil (Lepidoptera, Saturniidae, Hemileucinae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">First Assessment of Nocturnal Lepidopteran Communities in the Forest Savannah Mosaic of the Plateaux Batéké, Southeastern Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bi Ateme Bikang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Ntie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/zookeys.1031.56035⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Biology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (6), pp.20-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24018/ejbio.2021.2.6.298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648933v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metadata standards and practical guidelines for specimen and DNA curation when building barcode reference libraries for aquatic life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+                <w:t xml:space="preserve">Description of three new species of Automeris Hübner, 1819 from Colombia and Brazil (Lepidoptera, Saturniidae, Hemileucinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Aylagas</w:t>
+                <w:t xml:space="preserve">Frédéric Bénéluz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángel Borja</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diego Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/mbmg.5.58056⟩</w:t>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1031, pp.183-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.1031.56035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03159791v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three new species of the Xylophanes crotonis species-group (Lepidoptera: Sphingidae) from Colombia and a neotype designation for Xylophanes aristor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenny Correa-Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Haxaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian J Kitching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118, pp.64-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14411/eje.2021.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wild Silkmoths (Lepidoptera: Bombycoidea: Saturniidae) of Colombia: a database of occurrence points and taxonomic checklist</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metadata standards and practical guidelines for specimen and DNA curation when building barcode reference libraries for aquatic life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Aylagas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Jiménez-Bolívar</w:t>
+                <w:t xml:space="preserve">Ángel Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Prada-Lara</w:t>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Laurent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Canino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5081 (2), pp.151-202. </w:t>
+              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.e58056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5081.2.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/mbmg.5.58056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716000v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03159791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new taxonomic status for Darwin’s “predicted” pollinator: Xanthopan praedicta stat. nov.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Basquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Haxaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antenor, Études de Lépidoptérologie Tropicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), pp.69-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3543,51 +3543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamelia bennetti sp. nov., a new Saturniidae species from Trinidad and Tobago (Lepidoptera: Bombycoidea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J.W. Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4942 (3), pp.339 - 350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3634,77 +3634,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global food plant dataset for wild silkmoths and hawkmoths and its use in documenting polyphagy of their caterpillars (Lepidoptera: Bombycoidea: Saturniidae, Sphingidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ballesteros Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winnie Hallwachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Haxaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Janzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3755,51 +3755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibetanja tagoroides gen. et sp. n., a new genus and species from Tibet (Lepidoptera, Eupterotidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Naumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3844,325 +3844,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcoding of Zygaenidae (Lepidoptera): results and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA barcodes reveal deeply neglected diversity and numerous invasions of micromoths in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin A. Efetov</w:t>
+                <w:t xml:space="preserve">Bruno Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna V. Kirsanova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gerhard M. Tarmann</w:t>
+                <w:t xml:space="preserve">Christian Wieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota Lepidopterologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/nl.42.33190⟩</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (3), pp.108-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/gen-2018-0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613908v1</w:t>
+                <w:t xml:space="preserve">hal-02613924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcodes reveal deeply neglected diversity and numerous invasions of micromoths in Madagascar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Sire</w:t>
+                <w:t xml:space="preserve">DNA barcoding of Zygaenidae (Lepidoptera): results and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin A. Efetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna V. Kirsanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoya S. Lazareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Rasmussen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+                <w:t xml:space="preserve">Ekaterina V. Parshkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Wieser</w:t>
+                <w:t xml:space="preserve">Gerhard M. Tarmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 62 (3), pp.108-121. </w:t>
+              <w:t xml:space="preserve">Nota Lepidopterologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.137-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/gen-2018-0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/nl.42.33190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613924v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Challenge of DNA Barcoding Saproxylic Beetles in Natural History Collections—Exploring the Potential of Parallel Multiplex Sequencing With Illumina MiSeq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4252,77 +4252,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the impacts of widespread forest die-offs across France, Germany, and China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4399,51 +4399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and comparison of poorly known moth communities through DNA barcoding in two Afrotropical environments in Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delabye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4559,51 +4559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Kansci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4663,51 +4663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WF.ACTIAS: A workflow for a better integration of biodiversity data from diverse sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ballesteros Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actias Consortium</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4940,51 +4940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. W. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5048,90 +5048,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global checklist of the Bombycoidea (Insecta: Lepidoptera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian J. Kitching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris A. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan St Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.e22236. </w:t>
@@ -5355,51 +5355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Segar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (23), pp.9991-10004. </w:t>
@@ -5431,1019 +5431,1019 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcoding reveals diversity patterns of earthworm communities in remote tropical forests of French Guiana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Species-Level Para- and Polyphyly in DNA Barcode Gene Trees: Strong Operational Bias in European Lepidoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Porco</w:t>
+                <w:t xml:space="preserve">Marko Mutanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel W. James</w:t>
+                <w:t xml:space="preserve">Sami M. Kivelä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George G. Brown</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chassany</w:t>
+                <w:t xml:space="preserve">Rutger A. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camiel Doorenweerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujeevan Ratnasingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.10.009⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (6), pp.1024-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syw044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637289v1</w:t>
+                <w:t xml:space="preserve">hal-02640423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-Level Para- and Polyphyly in DNA Barcode Gene Trees: Strong Operational Bias in European Lepidoptera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Census of Moth Diversity in the Neotropics: A Comparison of Field-Assigned Morphospecies and DNA Barcoding in Tiger Moths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio M. Zenker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Teston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Mutanen</w:t>
+                <w:t xml:space="preserve">Michel Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami M. Kivelä</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sujeevan Ratnasingham</w:t>
+                <w:t xml:space="preserve">Marcio R. Pie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syw044⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.e0148423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0148423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640423v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Census of Moth Diversity in the Neotropics: A Comparison of Field-Assigned Morphospecies and DNA Barcoding in Tiger Moths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrative taxonomy approach unveils unknown and threatened moth species in Amazonian rainforest fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio M. Zenker</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marcio R. Pie</w:t>
+                <w:t xml:space="preserve">Jeremy R. Dewaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0148423⟩</w:t>
+              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (5), pp.475-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/icad.12187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284507v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative taxonomy approach unveils unknown and threatened moth species in Amazonian rainforest fragments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA barcoding reveals diversity patterns of earthworm communities in remote tropical forests of French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Porco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel W. James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greg Lamarre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Barbut</w:t>
+                <w:t xml:space="preserve">George G. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy R. Dewaard</w:t>
+                <w:t xml:space="preserve">Vincent Chassany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (5), pp.475-479. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.171-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/icad.12187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602363v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative taxonomy reveals a new species of Callisto (Lepidoptera, Gracillariidae) in the Alps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity inventories in high gear: DNA barcoding facilitates a rapid biotic survey of a temperate nature reserve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmut Deutsch</w:t>
+                <w:t xml:space="preserve">Angela Telfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Triberti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+                <w:t xml:space="preserve">Monica Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystal Sobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/zookeys.473.8543⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.e6313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.3.e6313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634635v1</w:t>
+                <w:t xml:space="preserve">hal-01206879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stay out (almost) all night contrasting responses in flight activity among tropical moth assemblages</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Integrative taxonomy reveals a new species of Callisto (Lepidoptera, Gracillariidae) in the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kirichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Huemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Triberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neotropical entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 473, pp.157-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.473.8543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13744-014-0264-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01536447v1</w:t>
+                <w:t xml:space="preserve">hal-02634635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity inventories in high gear: DNA barcoding facilitates a rapid biotic survey of a temperate nature reserve</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jenna Quinn</w:t>
+                <w:t xml:space="preserve">Stay out (almost) all night contrasting responses in flight activity among tropical moth assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Perez</w:t>
+                <w:t xml:space="preserve">Irene Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Sobel</w:t>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3, pp.e6313. </w:t>
+              <w:t xml:space="preserve">Neotropical entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (2), pp.109-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/BDJ.3.e6313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13744-014-0264-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206879v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PASSIFOR: A reference library of DNA barcodes for French saproxylic beetles (Insecta, Coleoptera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6563,51 +6563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akito y Kawahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Ohshima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6709,51 +6709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Hajibabaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3760 (2), pp.289-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6787,77 +6787,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Australian Sphingidae – DNA Barcodes Challenge Current Species Boundaries and Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian J. Kitching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Haxaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott E. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6960,64 +6960,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charles J. Godfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Huemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Mutanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (12), 11 p. </w:t>
@@ -7107,51 +7107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Meister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Brechlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Entomologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (3), pp.121-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7189,51 +7189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host tracking or cryptic adaptation? Phylogeography of Pediobius saulius (Hymenoptera, Eulophidae), a parasitoid of the highly invasive horse-chestnut leafminer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hernandez Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7336,51 +7336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.Walter Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hernandez Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7457,51 +7457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA mini-barcodes in taxonomic assignment: a morphologically unique new homoneurous moth clade from the Indian Himalayas described in Micropterix (Lepidoptera, Micropterigidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Zeller-Lukashort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7612,51 +7612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimondas Mozūraitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2281, pp.53-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7836,77 +7836,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical barriers and ecological gradients: geographical distribution of the subspecies and morphotypes of Deutonura deficiens Deharveng, 1979 (Collembola: Neanuridae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Deharveng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Porco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bedos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7924,522 +7924,1412 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pedobi.2005.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIOSCAN-FR : Surveillance moléculaire de la biodiversité terrestre en France hexagonale et outre mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lapegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Ah-Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miharisoa Mirana Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stamenoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées annuelles OZCAR 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, La Baule, France. , 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DNA metabarcoding of passive trap collection media for forest insect biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Mbedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Colloque de Génomique Environnementale. "Environmental and Agronomical Genomics Symposium"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Tours, France. , p.49, 2021, Environmental and Agronomical Genomics 2021 symposium. Book of Abstracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying the impact of tree-diebacksand salvage logging on mountain forest biodiversity using metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France. 1 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying the impact of tree-diebacks and salvage logging on mountain forest biodiversity using metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.1, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying the impact of tree-die backs and salvage logging on mountain forest biodiversity using metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring forest biodiversity using DNA metabarcoding: high-throughput species identification of saproxylic beetles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hajibabaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Barcode of Life Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Kunming, China. pp.1, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracking origins of the highly invasive horse-chestnut leafminer using herbaria and minibarcodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter H Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Hernandez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Raus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. European Conference on Biological Invasions NEOBIOTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Pontevedra, Spain. , 1p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référentiel des séquences génétiques des espèces de France : note pour la mise en place d'un nouvel outil national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 25 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Planète Revisitée en Corse. Expéditions terrestres 2021 - Côte orientale et &amp;lt;i&amp;gt;Capicorsu&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dusoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Berquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muséum national d'Histoire naturelle. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04143025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Planète Revisitée en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja de Braekeleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dusoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MNHN. 2020, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passifor - Proposition d'Amélioration du Système de Suivi de la biodiversité FORestière. Volet 2 : Test méthodologique comparant les diversités obtenues par identification morphologique ou métabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8449,343 +9339,343 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les codes-barres ADN pour l'identification des espèces et la surveillance de la biodiversité française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'inventaire de la biodiversité aujourd'hui : nouvelles méthodes et découvertes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.73-92, 2024, Collection Biologie, 978-1-78405-986-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolutionary history of capital-breeding moths through the lens of wild silkmoths (Saturniidae) phylogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien L. Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. International Conference of the European Society for Lepidopterology &amp; 11. Forum Herbulot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Lepidopterology (ESL), Sep 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés d’insectes et changement global : enjeux méthodologiques et écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Parmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8804,3152 +9694,3109 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du DiPEE (Dispositif de Partenariats en Ecologie et Environnement Nouvelle-Aquitaine – Centre-val-de-Loire)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Jun 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect response to climate-induced tree die-offs in the French Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Fontaneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Annuelles des sites INRAE du Loiret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTIAS-WF workflow for a better account of biodiversity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">WF.ACTIAS: A workflow for a better integration of biodiversity data from diverse sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujeevan Ratnasingham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Barcode of Life Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity Next 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Leiden, Netherlands. pp.e37139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.3.37139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655936v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WF.ACTIAS: A workflow for a better integration of biodiversity data from diverse sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">From DNA-barcode libraries to global macroecology and macroevolutionary studies in insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Next 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Barcode of Life Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613861v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLIMTREE: Quantifying changes in flying insect diversity and soil fauna along a gradient of climate induced forest decline using DNA metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Fontaneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque du GDR de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From DNA-barcode libraries to global macroecology and macroevolutionary studies in insects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">DNA Metabarcoding to quantify the ecological impact of climate-induced forest diebacks in the Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Schmidt Yanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655937v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Metabarcoding to quantify the ecological impact of climate-induced forest diebacks in the Pyrenees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">DNA metabarcoding to quantify the ecological impact of forest decline on flying insect diversity in the Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway. 16 p</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway. pp.435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787654v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA metabarcoding to quantify the ecological impact of forest decline on flying insect diversity in the Pyrenees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">ACTIAS-WF workflow for a better account of biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Rasplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway. pp.435</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655928v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact écologique du dépérissement forestier et des coupes sanitaires sur les communautés d’insectes dans les Pyrénées Françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Conférence du Groupe des Entomologistes Forestiers Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Houffalize, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Metabarcoding to quantify the response of insect diversity to mountain forest die-offs in the French Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic perspective on deep DNA barcode splits in European Lepidoptera</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA barcodes reveal micromoth true diversity and overlooked invasions in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C. Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoui Ahamadi Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Congress of Lepidopterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Podgora, Croatia</w:t>
+              <w:t xml:space="preserve">7th International Barcode of Life Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Skukuza, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655842v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CLIMTREE Project: Ecological and socioeconomic impacts of climate-induced tree diebacks in highland forests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Fontaneto</w:t>
+                <w:t xml:space="preserve">The ECOTROP field school: Inventorying Afro-tropical invertebrate biodiversity through student activities and the use of DNA barcoding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Ntie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelie Arlette Apinda-Legnouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dewaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Neuschönau, Germany</w:t>
+              <w:t xml:space="preserve">7th International Barcode of Life Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Skukuza, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655836v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcodes reveal micromoth true diversity and overlooked invasions in Madagascar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+                <w:t xml:space="preserve">Studying hyperdiverse lepidopteran communities in French Guiana with DNA barcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Skukuza, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655910v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ECOTROP field school: Inventorying Afro-tropical invertebrate biodiversity through student activities and the use of DNA barcoding.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Dewaard</w:t>
+                <w:t xml:space="preserve">The CLIMTREE Project: Ecological and socioeconomic impacts of climate-induced tree diebacks in highland forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael T. Monaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Fontaneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Barcode of Life Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Skukuza, South Africa</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Neuschönau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108696v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying hyperdiverse lepidopteran communities in French Guiana with DNA barcoding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+                <w:t xml:space="preserve">A genomic perspective on deep DNA barcode splits in European Lepidoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Mutanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyung Min Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hausmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul D.N. Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Barcode of Life Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Skukuza, South Africa</w:t>
+              <w:t xml:space="preserve">20th European Congress of Lepidopterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Podgora, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655908v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métabarcoding dans les suivis de biodiversité - le cas des coléoptères saproxyliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shokrala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hajibabaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nusillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ramatuelle, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métabarcoding dans les suivis de diversité des coléoptères saproxyliques – outil taxinomique et identifications automatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shokrala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hajibabaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nusillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion biennale du réseau naturaliste « entomologie » de l’ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Condat, France. pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabarcoding in biodiversity monitoring - a case study on French saproxylic beetles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shokrala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hajibabaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Colloque Biologie de l'Insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA metabarcoding of saproxylic beetles—streamlining species identification for large-scale forest biomonitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">DNA metabarcoding of saproxylic beetles - streamlining species identification for large-scale forest biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Hajibabaei</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hajibabaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joel F. Gibson</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shokralla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Barcode of Life Conference Barcodes to Biomes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Barcode of Life Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Guelph, Canada. pp.272-272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743183v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting tropical earthworm biodiversity patterns in tropical rainforests through the use of DNA barcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Porco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel W. James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Encontro Latino-Americano de Ecologia e Taxonomia de Oligoquetas (ELAETAO5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Curitiba, Brazil. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA metabarcoding of saproxylic beetles - streamlining species identification for large-scale forest biomonitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">DNA metabarcoding of saproxylic beetles—streamlining species identification for large-scale forest biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Hajibabaei</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Hajibabaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.F. Gibson</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Shokralla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel F. Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Barcode of Life Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6. International Barcode of Life Conference Barcodes to Biomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Guelph, Canada. 141 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/gen-2015-0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602960v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA metabarcoding of saproxylic beetles - Streamlining species identification for large-scale forest biomonitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A tale of long tails: combining DNA barcoding and RAD sequencing to investigate the diversification of comet and moon moths (Lepidoptera, Saturniidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Barcode of Life Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Guelph, Canada. pp.16</w:t>
+              <w:t xml:space="preserve">6.Congrès international Barcode of Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Guelph, Canada. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601685v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale of long tails: combining DNA barcoding and RAD sequencing to investigate the diversification of comet and moon moths (Lepidoptera, Saturniidae)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using DNA barcoding as a tool to describe moth community patterns in Lopé and Ivindo National Parks, Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delabye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decaëns Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bayendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Ntie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.Congrès international Barcode of Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Guelph, Canada. pp.2</w:t>
+              <w:t xml:space="preserve">Forum Herbulot 2014; "How to accelerate the inventory of Biodiversity”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Schlettau, Germany. pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740797v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using DNA barcoding as a tool to describe moth community patterns in Lopé and Ivindo National Parks, Gabon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Gall</w:t>
+                <w:t xml:space="preserve">DNA barcoding reveals that the reverse latitudinal gradient of Gracillariidae leaf-miners is an artifact of tropical under-sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akito Kawahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issei Ohshima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Herbulot 2014; "How to accelerate the inventory of Biodiversity”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Schlettau, Germany. pp.9-10</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Schlettau, Germany. pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798213v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcoding reveals that the reverse latitudinal gradient of Gracillariidae leaf-miners is an artifact of tropical under-sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA barcoding and DNA metabarcoding as tools for rapid inventory and high-throughput identification of Lepidoptera species in Amazonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decaëns Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Issei Ohshima</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Shokrala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Herbulot 2014; "How to accelerate the inventory of Biodiversity”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Schlettau, Germany. pp.8-9</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Schlettau, Germany. pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798059v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcoding and DNA metabarcoding as tools for rapid inventory and high-throughput identification of Lepidoptera species in Amazonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Applications of DNA barcoding to plant protection and biodiversity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Herbulot 2014; "How to accelerate the inventory of Biodiversity”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Schlettau, Germany. pp.5-6</w:t>
+              <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801284v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA barcoding reveals that the reverse latitudinal gradient of Gracillariidae leaf-miners is an artifact of tropical under-sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11958,137 +12805,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akito y Kawahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Ohshima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5.International Barcode of. Life conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Kunming,Yunnan, China. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des approches métagénomiques dans l'étude de la diversité des coléoptères saproxyliques : progrès et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12103,836 +12950,754 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e congrès du Groupe des Entomologistes Forestiers Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Brens, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of DNA barcoding to plant protection and biodiversity studies</w:t>
+                <w:t xml:space="preserve">Les codes-barres ADN révèlent que le gradient latitudinal de biodiversité inversé chez les mineuses de feuilles est un artefact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouteleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akito y Kawahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issei Ohshima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 1 p</w:t>
+              <w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805179v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les codes-barres ADN révèlent que le gradient latitudinal de biodiversité inversé chez les mineuses de feuilles est un artefact</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The ECOTROP field-school: integrating hands-on DNA barcoding into an education program for the census of invertebrate biodiversity in the Lopé National Park, Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Ntie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Scholtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Porco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Issei Ohshima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t>
+              <w:t xml:space="preserve">5.International Barcode of. Life conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Kunming,Yunnan, China. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808538v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ECOTROP field-school: integrating hands-on DNA barcoding into an education program for the census of invertebrate biodiversity in the Lopé National Park, Gabon</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Intégration des approches métagénomiques dans l'étude de la diversité des coléoptères saproxyliques : progrès et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.International Barcode of. Life conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Kunming,Yunnan, China. 1 p</w:t>
+              <w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811181v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des approches métagénomiques dans l'étude de la diversité des coléoptères saproxyliques : progrès et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Australian sphingidae-DNA barcodes challenge current species boundaries and distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian J. Kitching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Haxaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott E. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hausmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t>
+              <w:t xml:space="preserve">5.International Barcode of. Life conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Kunming,Yunnan, China. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803503v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Australian sphingidae-DNA barcodes challenge current species boundaries and distributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Tracking origins of invasive leaf-mining moths using herbaria and minibarcodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter H Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Axel Hausmann</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Hernandez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Raus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.International Barcode of. Life conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Kunming,Yunnan, China. 1 p</w:t>
+              <w:t xml:space="preserve">4. Fourth International Barcode of Life Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Adelaide, Australia. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810987v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking origins of invasive leaf-mining moths using herbaria and minibarcodes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Barcoding the base of Lepidoptera: exploring global diversity and evolution of the Micropterigidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...110 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Zeller-Lukashort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gibbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECBOL2- 2010 International Year of Biodiversity; 2. Conference of the European Consortium for the Barcode of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12942,1166 +13707,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive DNA metabarcoding of arthropods using collection medium from passive traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Mbedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics Illuminates the Evolutionary History of Wild Silkmoths in Space and Time (Lepidoptera: Saturniidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient light and mimicry as drivers of wing transparency in Lepidoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767099v1</w:t>
-              </w:r>
-[...763 lines deleted...]
-                <w:t xml:space="preserve">hal-02744907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId429"/>
+      <w:footerReference w:type="default" r:id="rId433"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14169,51 +14169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="922C0FFD"/>
+    <w:nsid w:val="AAA441F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14400,51 +14400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolpherougerie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0937-2815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108963977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-2930-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560263v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D Couch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Masonick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plotkin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuankun Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse W Breinholt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.251697" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383188v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marquisseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rudelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-025-02429-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.06.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Ricou-Dreneuc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becker Scarpitta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e156720" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Benoiston" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cuenot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx4909" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Leponce" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Basset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Aristiz&#225;bal-Botero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noui Ba&#239;ben" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2024.1425492" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mollet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mbedi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Toro-Vargas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R Amarillo-Su&#225;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Haxaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Melichar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027062v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros-Mejia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana D&#237;az-D&#237;az" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R Amarillo-Suarez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011063" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055098v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Rajaei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Aarvik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Arnscheid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Baldizzone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bartsch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18476/2023.997558.7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Heikkil&#228;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Minet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zwick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hundsdoerfer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Poirier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2285" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hamilton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winiger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rubin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Breinholt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syab090" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan St Laurent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Markee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.2435" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fern&#225;ndez March&#225;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2022v44a17" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419963v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Correa&#8208;carmona" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros&#8208;mejia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12549" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Raviglione" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Zolotuhin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Malm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Landry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35929/RSZ.0075" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03149644v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kirichenko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cama" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camiel Doorenweerd" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles J. Godfray" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.626752" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bi Ateme Bikang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ntie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24018/ejbio.2021.2.6.298" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648933v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;n&#233;luz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bonilla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1031.56035" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03159791v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aylagas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Borja" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.58056" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03195854v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Correa-Carmona" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giusti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J Kitching" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2021.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716000v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Jim&#233;nez-Bol&#237;var" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Prada-Lara" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Laurent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5081.2.1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Basquin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Lees" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J.W. Cock" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4942.3.2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03095253v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros Mejia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Hallwachs" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Janzen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e60027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Naumann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang A. N&#228;ssig" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613908v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A. Efetov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Kirsanova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya S. Lazareva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V. Parshkova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard M. Tarmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/nl.42.33190" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613924v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rasmussen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wieser" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2018-0065" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430435v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noblecourt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soldati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00495" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613360v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/ibol.v9i1.5726" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613945v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delabye" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayendi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrianne Andeime-Eyene" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Zakharov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2018-0063" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613917v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Fogang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2019.03.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716035v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Actias Consortium" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeevan Ratnasingham" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37139" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298817v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J van Nieukerken" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Karsholt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hausmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D Holloway" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Huemer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/nl.42.34187" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621237v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Taheri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. James" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Williams" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.02.021" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01953023v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Kitching" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris A. Hamilton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.6.e22236" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922346v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlucia Martins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Feijoo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13206" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625869v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg P.A. Lamarre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ratz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Segar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3515" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637289v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Porco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel W. James" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Brown" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.10.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N04JHW4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640423v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Mutanen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami M. Kivel&#228;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger A. Vos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw044" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284507v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio M. Zenker" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Teston" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laguerre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio R. Pie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148423" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602363v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Lamarre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Dewaard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12187" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFL4L319-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634635v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Deutsch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Triberti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.473.8543" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536447v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mendoza" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-014-0264-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01206879v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Telfer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Young" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Quinn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Perez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Sobel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e6313" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601221v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnouin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delnatte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e4078" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630970v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Lees" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito y Kawahara" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Ohshima" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kawakita" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12178" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JQZ3BVK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639378v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vincent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Hajibabaei" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3760.2.8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634031v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott E. Miller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101108" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650363v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084518" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649308v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. C. Mielke" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio L. Santos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Meister" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Brechlin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190259v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez Lopez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lees" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Tomov" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2011.00220.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651670v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Walter Lack" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raus" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/100098" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665424v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Zeller-Lukashort" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Kristensen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2010.00447.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13ZX093Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661007v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate de Prins" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondas Moz&#363;raitis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2281.1.4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663578v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mari Mena" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04290.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HCDR5W3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174873v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bedos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2005.09.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143025v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Berquier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280890v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja de Braekeleer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603358v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431578v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236301v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186469v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655945v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fontaneto" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655936v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rasplus" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613861v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655943v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655937v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787654v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655928v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655915v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736320v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655842v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Min Lee" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D.N. Hebert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655836v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Monaghan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Yu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655910v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoui Ahamadi Allaoui" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108696v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelie Arlette Apinda-Legnouo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dewaard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655908v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604899v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shokrala" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajibabaei" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604900v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603623v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743183v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shokralla" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. Gibson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2015-0087" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741959v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602960v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shokralla" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gibson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601685v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740797v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798213v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deca&#235;ns Thibaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Gall" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798059v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito Kawahara" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801284v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shokrala" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808562v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598973v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805179v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808538v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouteleux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811181v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Scholtz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803503v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810987v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804116v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter H Lack" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez-Lopez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752947v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gibbs" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169150v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715796v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Condamine" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767099v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dutry" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Kohler" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750402v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788069v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606506v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sire" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655791v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598974v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744907v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolpherougerie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0937-2815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108963977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-2930-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560263v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D Couch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Masonick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plotkin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuankun Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse W Breinholt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.251697" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230422v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.06.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Ricou-Dreneuc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becker Scarpitta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e156720" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Benoiston" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cuenot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx4909" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383188v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marquisseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rudelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-025-02429-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Leponce" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Basset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Aristiz&#225;bal-Botero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noui Ba&#239;ben" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2024.1425492" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Haxaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Melichar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2299" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Toro-Vargas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R Amarillo-Su&#225;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros-Mejia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana D&#237;az-D&#237;az" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R Amarillo-Suarez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011063" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Rajaei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Aarvik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Arnscheid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Baldizzone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bartsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18476/2023.997558.7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Heikkil&#228;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Minet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zwick" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hundsdoerfer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pollet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Poirier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2285" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027004v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mollet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385991v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mbedi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hamilton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winiger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rubin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Breinholt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syab090" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789497v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fern&#225;ndez March&#225;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2022v44a17" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Correa&#8208;carmona" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros&#8208;mejia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12549" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan St Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Markee" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.2435" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Raviglione" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Zolotuhin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Malm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Landry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35929/RSZ.0075" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03149644v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kirichenko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cama" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camiel Doorenweerd" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles J. Godfray" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.626752" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716000v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Jim&#233;nez-Bol&#237;var" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Prada-Lara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Laurent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5081.2.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716016v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bi Ateme Bikang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ntie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24018/ejbio.2021.2.6.298" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648933v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;n&#233;luz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bonilla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1031.56035" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03195854v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Correa-Carmona" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giusti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J Kitching" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2021.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03159791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aylagas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Borja" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.58056" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Basquin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Lees" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J.W. Cock" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4942.3.2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03095253v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros Mejia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Hallwachs" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Janzen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e60027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Naumann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang A. N&#228;ssig" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613924v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rasmussen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wieser" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2018-0065" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613908v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A. Efetov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Kirsanova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya S. Lazareva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V. Parshkova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard M. Tarmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/nl.42.33190" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430435v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noblecourt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soldati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00495" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613360v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/ibol.v9i1.5726" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613945v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delabye" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayendi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrianne Andeime-Eyene" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Zakharov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2018-0063" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613917v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Fogang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2019.03.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716035v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Actias Consortium" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeevan Ratnasingham" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37139" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298817v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J van Nieukerken" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Karsholt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hausmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D Holloway" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Huemer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/nl.42.34187" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621237v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Taheri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. James" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Williams" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.02.021" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01953023v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Kitching" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris A. Hamilton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.6.e22236" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922346v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlucia Martins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Feijoo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13206" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625869v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg P.A. Lamarre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ratz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Segar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3515" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640423v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Mutanen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami M. Kivel&#228;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger A. Vos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw044" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284507v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio M. Zenker" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Teston" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laguerre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio R. Pie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148423" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602363v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Lamarre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Dewaard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12187" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFL4L319-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637289v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Porco" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel W. James" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Brown" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.10.009" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N04JHW4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01206879v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Telfer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Young" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Quinn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Perez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Sobel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e6313" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634635v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Deutsch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Triberti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.473.8543" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536447v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mendoza" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-014-0264-3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601221v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnouin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delnatte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e4078" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630970v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Lees" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito y Kawahara" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Ohshima" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kawakita" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12178" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JQZ3BVK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639378v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vincent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Hajibabaei" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3760.2.8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634031v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott E. Miller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101108" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650363v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084518" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649308v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. C. Mielke" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio L. Santos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Meister" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Brechlin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190259v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez Lopez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lees" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Tomov" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2011.00220.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651670v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Walter Lack" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raus" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/100098" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665424v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Zeller-Lukashort" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Kristensen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2010.00447.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13ZX093Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661007v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate de Prins" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondas Moz&#363;raitis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2281.1.4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663578v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mari Mena" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04290.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HCDR5W3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174873v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bedos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2005.09.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568708v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lapegue" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa Mirana Gauche" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stamenoff" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750402v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788069v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606506v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sire" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655791v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598974v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajibabaei" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744907v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter H Lack" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez-Lopez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143025v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Berquier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280890v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja de Braekeleer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603358v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431578v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236301v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186469v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655945v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fontaneto" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613861v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655937v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655943v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787654v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655928v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655936v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rasplus" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655915v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736320v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655910v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoui Ahamadi Allaoui" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108696v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelie Arlette Apinda-Legnouo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dewaard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655908v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655836v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Monaghan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Yu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655842v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Min Lee" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D.N. Hebert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604899v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shokrala" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604900v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603623v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602960v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shokralla" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gibson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741959v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743183v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shokralla" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. Gibson" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2015-0087" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740797v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798213v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deca&#235;ns Thibaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Gall" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798059v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito Kawahara" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801284v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shokrala" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805179v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808562v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598973v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808538v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouteleux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811181v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Scholtz" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803503v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810987v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804116v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752947v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gibbs" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169150v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715796v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Condamine" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767099v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dutry" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Kohler" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>