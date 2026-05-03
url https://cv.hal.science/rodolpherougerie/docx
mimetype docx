--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -168,51 +168,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -336,7632 +336,7736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining biodiversity data</w:t>
+                <w:t xml:space="preserve">Description of female and early stages of Hispaniodirphia lemaireiana (Lepidoptera, Saturniidae) with notes on its ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Garnier</w:t>
+                <w:t xml:space="preserve">Jiri Hodecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pelletier</w:t>
+                <w:t xml:space="preserve">Jean Haxaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Roche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2025.06.004⟩</w:t>
+              <w:t xml:space="preserve">Alpine Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/alpento.10.190802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230422v1</w:t>
+                <w:t xml:space="preserve">hal-05593976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated monitoring in the tropical lowland forest of Mare Longue, Réunion Island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defining biodiversity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Ah-Peng</w:t>
+                <w:t xml:space="preserve">Philip Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saioa Ricou-Dreneuc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robin Pouteau</w:t>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e156720⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (8), pp.731-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2025.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127085v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elusive tropical forest canopy diversity revealed through environmental DNA contained in rainwater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated monitoring in the tropical lowland forest of Mare Longue, Réunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Ah-Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saioa Ricou-Dreneuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Becker Scarpitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Zinger</w:t>
+                <w:t xml:space="preserve">Raphaël Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Benoiston</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eliane Louisanna</w:t>
+                <w:t xml:space="preserve">Robin Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adx4909⟩</w:t>
+              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e156720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220607v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODABEILLES: a reliable reference library of COI DNA barcodes for French wild bees monitoring (Apoidea: Anthophila)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elusive tropical forest canopy diversity revealed through environmental DNA contained in rainwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Benoiston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Ollivier</w:t>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Marquisseau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+                <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-025-02429-0⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (33), pp.eadx4909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adx4909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383188v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the above-ground eukaryotic diversity supported by individual large old trees: the “Life on Trees” integrative protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CODABEILLES: a reliable reference library of COI DNA barcodes for French wild bees monitoring (Apoidea: Anthophila)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Marquisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Leponce</w:t>
+                <w:t xml:space="preserve">Éric Dufrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Basset</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Barbut</w:t>
+                <w:t xml:space="preserve">Rémi Rudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ffgc.2024.1425492⟩</w:t>
+              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-025-02429-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683717v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes on the use of genus Hyloicus Hübner, 1819, with the description of a new species of the “H. pinastri complex” from Corsica (Lepidoptera, Sphingidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling the above-ground eukaryotic diversity supported by individual large old trees: the “Life on Trees” integrative protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Leponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángela Aristizábal-Botero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Haxaire</w:t>
+                <w:t xml:space="preserve">Noui Baïben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomáš Melichar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (4), pp.621-634. </w:t>
+              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.1425492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32475/bsef_2299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/ffgc.2024.1425492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346415v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of morphological and biological aspects of venomous caterpillars of the genus Lonomia Walker (Lepidoptera: Saturniidae) in Colombia</w:t>
+                <w:t xml:space="preserve">Deadly and venomous Lonomia caterpillars are more than the two usual suspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camila González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana Díaz-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diana M Toro-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela R Amarillo-Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285010⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (2), pp.e0011063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0011063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112770v1</w:t>
+                <w:t xml:space="preserve">hal-04027062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deadly and venomous Lonomia caterpillars are more than the two usual suspects</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalogue of the Lepidoptera of Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela R Amarillo-Suarez</w:t>
+                <w:t xml:space="preserve">Hossein Rajaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Aarvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Arnscheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Baldizzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0011063⟩</w:t>
+              <w:t xml:space="preserve">Integrative Systematics: Stuttgart Contributions to Natural History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (sp1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18476/2023.997558.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027062v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue of the Lepidoptera of Iran</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Baldizzone</w:t>
+                <w:t xml:space="preserve">Notes on the use of genus Hyloicus Hübner, 1819, with the description of a new species of the “H. pinastri complex” from Corsica (Lepidoptera, Sphingidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Haxaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bartsch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomáš Melichar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Systematics: Stuttgart Contributions to Natural History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (sp1), </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (4), pp.621-634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18476/2023.997558.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32475/bsef_2299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055098v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical re-examination of known purported fossil Bombycoidea (Lepidoptera)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of morphological and biological aspects of venomous caterpillars of the genus Lonomia Walker (Lepidoptera: Saturniidae) in Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana M Toro-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Heikkilä</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angela R Amarillo-Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.16049⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (5), pp.e0285010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278873v1</w:t>
+                <w:t xml:space="preserve">hal-04112770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Our Planet Reviewed in Corsica 2019-2021: a large-scale survey of neglected biodiversity on a Mediterranean island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical re-examination of known purported fossil Bombycoidea (Lepidoptera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Heikkilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Zwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Touroult</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eddy Poirier</w:t>
+                <w:t xml:space="preserve">Anna Hundsdoerfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32475/bsef_2285⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e16049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.16049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346317v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New findings in the genus Chrysartona with descripiton of a new species from Thailand (Lepidoptera Zygaenidae Procridinae Artonini)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Our Planet Reviewed in Corsica 2019-2021: a large-scale survey of neglected biodiversity on a Mediterranean island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ichter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mollet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eddy Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antenor, Études de Lépidoptérologie Tropicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (4), pp.353-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32475/bsef_2285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027004v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persisting roadblocks in arthropod monitoring using non-destructive metabarcoding from collection media of passive traps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New findings in the genus Chrysartona with descripiton of a new species from Thailand (Lepidoptera Zygaenidae Procridinae Artonini)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antenor, Études de Lépidoptérologie Tropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (3), pp.105-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385991v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Phylogenomic Signal Helps Elucidate Arsenurine Silkmoth Phylogeny and the Evolution of Body Size and Wing Shape Trade-Offs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persisting roadblocks in arthropod monitoring using non-destructive metabarcoding from collection media of passive traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Hamilton</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+                <w:t xml:space="preserve">Susan Mbedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syab090⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e16022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.16022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716006v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated checklist and a DNA barcode library for the earthworms (Crassiclitellata, Oligochaeta) of Corsica, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hidden Phylogenomic Signal Helps Elucidate Arsenurine Silkmoth Phylogeny and the Evolution of Body Size and Wing Shape Trade-Offs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Winiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Fernández Marchán</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Jesse Breinholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoosystema</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/zoosystema2022v44a17⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (4), pp.859-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syab090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789497v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and taxonomic responses of tropical moth communities to deforestation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An updated checklist and a DNA barcode library for the earthworms (Crassiclitellata, Oligochaeta) of Corsica, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fernández Marchán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yenny Correa‐carmona</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/icad.12549⟩</w:t>
+              <w:t xml:space="preserve">Zoosystema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (17), pp.439-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/zoosystema2022v44a17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419963v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diversification relay race from Caribbean-Mesoamerica to the Andes: historical biogeography of Xylophanes hawkmoths</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chris Hamilton</w:t>
+                <w:t xml:space="preserve">Functional and taxonomic responses of tropical moth communities to deforestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenny Correa‐carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros‐mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan St Laurent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amanda Markee</w:t>
+                <w:t xml:space="preserve">Jan Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2021.2435⟩</w:t>
+              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.236-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/icad.12549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715793v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New information on Trichophiala devylderi Aurivillius, 1879. Full description of both sexes, genetic study and lectotype designation (Lepidoptera, Eupterotidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Raviglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Raviglione</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+                <w:t xml:space="preserve">Vadim Zolotuhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadim Zolotuhin</w:t>
+                <w:t xml:space="preserve">Tobias Malm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Suisse de Zoologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129 (1), pp.283-296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35929/RSZ.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating DNA Barcoding for Species Identification and Discovery in European Gracillariid Moths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A diversification relay race from Caribbean-Mesoamerica to the Andes: historical biogeography of Xylophanes hawkmoths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuankun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan St Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. Charles J. Godfray</w:t>
+                <w:t xml:space="preserve">Amanda Markee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2021.626752⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289 (1968), pp.20212435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2021.2435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149644v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wild Silkmoths (Lepidoptera: Bombycoidea: Saturniidae) of Colombia: a database of occurrence points and taxonomic checklist</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating DNA Barcoding for Species Identification and Discovery in European Gracillariid Moths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kirichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camiel Doorenweerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Jiménez-Bolívar</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Charles J. Godfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5081.2.1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2021.626752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716000v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Assessment of Nocturnal Lepidopteran Communities in the Forest Savannah Mosaic of the Plateaux Batéké, Southeastern Gabon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Wild Silkmoths (Lepidoptera: Bombycoidea: Saturniidae) of Colombia: a database of occurrence points and taxonomic checklist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Jiménez-Bolívar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Prada-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Bi Ateme Bikang</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ryan Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24018/ejbio.2021.2.6.298⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5081 (2), pp.151-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5081.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716016v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of three new species of Automeris Hübner, 1819 from Colombia and Brazil (Lepidoptera, Saturniidae, Hemileucinae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">First Assessment of Nocturnal Lepidopteran Communities in the Forest Savannah Mosaic of the Plateaux Batéké, Southeastern Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bi Ateme Bikang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Ntie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/zookeys.1031.56035⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Biology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (6), pp.20-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24018/ejbio.2021.2.6.298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648933v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three new species of the Xylophanes crotonis species-group (Lepidoptera: Sphingidae) from Colombia and a neotype designation for Xylophanes aristor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metadata standards and practical guidelines for specimen and DNA curation when building barcode reference libraries for aquatic life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yenny Correa-Carmona</w:t>
+                <w:t xml:space="preserve">Eva Aylagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Giusti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+                <w:t xml:space="preserve">Ángel Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian J Kitching</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Canino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14411/eje.2021.009⟩</w:t>
+              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.e58056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/mbmg.5.58056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195854v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03159791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metadata standards and practical guidelines for specimen and DNA curation when building barcode reference libraries for aquatic life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+                <w:t xml:space="preserve">Description of three new species of Automeris Hübner, 1819 from Colombia and Brazil (Lepidoptera, Saturniidae, Hemileucinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Aylagas</w:t>
+                <w:t xml:space="preserve">Frédéric Bénéluz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángel Borja</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diego Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/mbmg.5.58056⟩</w:t>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1031, pp.183-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.1031.56035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03159791v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new taxonomic status for Darwin’s “predicted” pollinator: Xanthopan praedicta stat. nov.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Minet</w:t>
+                <w:t xml:space="preserve">Three new species of the Xylophanes crotonis species-group (Lepidoptera: Sphingidae) from Colombia and a neotype designation for Xylophanes aristor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenny Correa-Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Haxaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Basquin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+                <w:t xml:space="preserve">Ian J Kitching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antenor, Études de Lépidoptérologie Tropicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.64-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14411/eje.2021.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715806v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamelia bennetti sp. nov., a new Saturniidae species from Trinidad and Tobago (Lepidoptera: Bombycoidea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new taxonomic status for Darwin’s “predicted” pollinator: Xanthopan praedicta stat. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J.W. Cock</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Patrick Basquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Haxaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C. Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antenor, Études de Lépidoptérologie Tropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.69-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190550v1</w:t>
+                <w:t xml:space="preserve">hal-03715806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global food plant dataset for wild silkmoths and hawkmoths and its use in documenting polyphagy of their caterpillars (Lepidoptera: Bombycoidea: Saturniidae, Sphingidae)</w:t>
+                <w:t xml:space="preserve">Gamelia bennetti sp. nov., a new Saturniidae species from Trinidad and Tobago (Lepidoptera: Bombycoidea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Ballesteros Mejia</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthew J.W. Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/BDJ.8.e60027⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4942 (3), pp.339 - 350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4942.3.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095253v1</w:t>
+                <w:t xml:space="preserve">hal-03190550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tibetanja tagoroides gen. et sp. n., a new genus and species from Tibet (Lepidoptera, Eupterotidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+                <w:t xml:space="preserve">A global food plant dataset for wild silkmoths and hawkmoths and its use in documenting polyphagy of their caterpillars (Lepidoptera: Bombycoidea: Saturniidae, Sphingidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winnie Hallwachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Haxaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Naumann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Janzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nachrichten des Entomologischen Vereins Apollo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.e60027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.8.e60027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716019v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcodes reveal deeply neglected diversity and numerous invasions of micromoths in Madagascar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Sire</w:t>
+                <w:t xml:space="preserve">Tibetanja tagoroides gen. et sp. n., a new genus and species from Tibet (Lepidoptera, Eupterotidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Rasmussen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+                <w:t xml:space="preserve">Stefan Naumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Wieser</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wolfgang A. Nässig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nachrichten des Entomologischen Vereins Apollo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613924v1</w:t>
+                <w:t xml:space="preserve">hal-03716019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcoding of Zygaenidae (Lepidoptera): results and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA barcodes reveal deeply neglected diversity and numerous invasions of micromoths in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin A. Efetov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gerhard M. Tarmann</w:t>
+                <w:t xml:space="preserve">Christian Wieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota Lepidopterologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/nl.42.33190⟩</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (3), pp.108-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/gen-2018-0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613908v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Challenge of DNA Barcoding Saproxylic Beetles in Natural History Collections—Exploring the Potential of Parallel Multiplex Sequencing With Illumina MiSeq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Noblecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (495), pp.12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fevo.2019.00495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the impacts of widespread forest die-offs across France, Germany, and China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Sire</w:t>
+                <w:t xml:space="preserve">DNA barcoding of Zygaenidae (Lepidoptera): results and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin A. Efetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna V. Kirsanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoya S. Lazareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina V. Parshkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Schmidt Yanes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+                <w:t xml:space="preserve">Gerhard M. Tarmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barcode Bulletin </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21083/ibol.v9i1.5726⟩</w:t>
+              <w:t xml:space="preserve">Nota Lepidopterologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.137-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/nl.42.33190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613360v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and comparison of poorly known moth communities through DNA barcoding in two Afrotropical environments in Gabon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">WF.ACTIAS: A workflow for a better integration of biodiversity data from diverse sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actias Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujeevan Ratnasingham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/gen-2018-0063⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.3.37139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613945v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edible caterpillars of Imbrasia truncata and Imbrasia epimethea contain lipids and proteins of high potential for nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymar Fogang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Kansci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 79, pp.70-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfca.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WF.ACTIAS: A workflow for a better integration of biodiversity data from diverse sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterization and comparison of poorly known moth communities through DNA barcoding in two Afrotropical environments in Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delabye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bayendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrianne Andeime-Eyene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Zakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/biss.3.37139⟩</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (3), pp.96-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/gen-2018-0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716035v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability in Lepidoptera names is not served by reversal to gender agreement: a response to Wiemers et al. (2018)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the impacts of widespread forest die-offs across France, Germany, and China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Schmidt Yanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik J van Nieukerken</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Peter Huemer</w:t>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota Lepidopterologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/nl.42.34187⟩</w:t>
+              <w:t xml:space="preserve">Barcode Bulletin </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), 3 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21083/ibol.v9i1.5726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298817v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex taxonomy of the 'brush tail' peregrine earthworm &amp;lt;em&amp;gt;Pontoscolex corethrurus&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability in Lepidoptera names is not served by reversal to gender agreement: a response to Wiemers et al. (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik J van Nieukerken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Karsholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hausmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy D Holloway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shabnam Taheri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. W. Williams</w:t>
+                <w:t xml:space="preserve">Peter Huemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2018.02.021⟩</w:t>
+              <w:t xml:space="preserve">Nota Lepidopterologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (1), pp.101-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/nl.42.34187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621237v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global checklist of the Bombycoidea (Insecta: Lepidoptera)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex taxonomy of the 'brush tail' peregrine earthworm &amp;lt;em&amp;gt;Pontoscolex corethrurus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Taheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian J. Kitching</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ryan St Laurent</w:t>
+                <w:t xml:space="preserve">B. W. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/bdj.6.e22236⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124, pp.60-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2018.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953023v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity loss along a gradient of deforestation in Amazonian agricultural landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global checklist of the Bombycoidea (Insecta: Lepidoptera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian J. Kitching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Zwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Decaens</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+                <w:t xml:space="preserve">Chris A. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan St Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cobi.13206⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.e22236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/bdj.6.e22236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922346v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Saturniidae of Barro Colorado Island, Panama: A model taxon for studying the long-term effects of climate change?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Basset</w:t>
+                <w:t xml:space="preserve">Biodiversity loss along a gradient of deforestation in Amazonian agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlucia Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Feijoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greg P.A. Lamarre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.3515⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (6), pp.1380 - 1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.13206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625869v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-Level Para- and Polyphyly in DNA Barcode Gene Trees: Strong Operational Bias in European Lepidoptera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Saturniidae of Barro Colorado Island, Panama: A model taxon for studying the long-term effects of climate change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg P.A. Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Ratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Mutanen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sujeevan Ratnasingham</w:t>
+                <w:t xml:space="preserve">Simon Segar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syw044⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (23), pp.9991-10004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640423v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Census of Moth Diversity in the Neotropics: A Comparison of Field-Assigned Morphospecies and DNA Barcoding in Tiger Moths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species-Level Para- and Polyphyly in DNA Barcode Gene Trees: Strong Operational Bias in European Lepidoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Mutanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami M. Kivelä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio M. Zenker</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marcio R. Pie</w:t>
+                <w:t xml:space="preserve">Rutger A. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camiel Doorenweerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujeevan Ratnasingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0148423⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (6), pp.1024-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syw044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284507v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative taxonomy approach unveils unknown and threatened moth species in Amazonian rainforest fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy R. Dewaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect conservation and diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (5), pp.475-479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/icad.12187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcoding reveals diversity patterns of earthworm communities in remote tropical forests of French Guiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+                <w:t xml:space="preserve">Fast Census of Moth Diversity in the Neotropics: A Comparison of Field-Assigned Morphospecies and DNA Barcoding in Tiger Moths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio M. Zenker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Teston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Porco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chassany</w:t>
+                <w:t xml:space="preserve">Marcio R. Pie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.10.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.e0148423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0148423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02637289v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity inventories in high gear: DNA barcoding facilitates a rapid biotic survey of a temperate nature reserve</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Crystal Sobel</w:t>
+                <w:t xml:space="preserve">DNA barcoding reveals diversity patterns of earthworm communities in remote tropical forests of French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Porco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel W. James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George G. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chassany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/BDJ.3.e6313⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.171-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206879v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative taxonomy reveals a new species of Callisto (Lepidoptera, Gracillariidae) in the Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kirichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Huemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Triberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zookeys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 473, pp.157-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/zookeys.473.8543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stay out (almost) all night contrasting responses in flight activity among tropical moth assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neotropical entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (2), pp.109-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13744-014-0264-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PASSIFOR: A reference library of DNA barcodes for French saproxylic beetles (Insecta, Coleoptera)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+                <w:t xml:space="preserve">Biodiversity inventories in high gear: DNA barcoding facilitates a rapid biotic survey of a temperate nature reserve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Telfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Barnouin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Moulin</w:t>
+                <w:t xml:space="preserve">Crystal Sobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3 (e4078), pp.19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/BDJ.3.e4078⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 3, pp.e6313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.3.e6313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02601221v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcoding reveals a largely unknown fauna of Gracillariidae leaf-mining moths in the Neotropics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PASSIFOR: A reference library of DNA barcodes for French saproxylic beetles (Insecta, Coleoptera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Barnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delnatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David C Lees</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Atsushi Kawakita</w:t>
+                <w:t xml:space="preserve">N. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12178⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (e4078), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.3.e4078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02630970v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A striking new genus and species of tiger-moth (Lepidoptera: Erebidae, Arctiinae, Arctiini) from the Caribbean, with molecular and morphological analysis of its systematic placement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">DNA barcoding reveals a largely unknown fauna of Gracillariidae leaf-mining moths in the Neotropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akito y Kawahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issei Ohshima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Kawakita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.3760.2.8⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.286-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639378v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Australian Sphingidae – DNA Barcodes Challenge Current Species Boundaries and Distributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A striking new genus and species of tiger-moth (Lepidoptera: Erebidae, Arctiinae, Arctiini) from the Caribbean, with molecular and morphological analysis of its systematic placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Hajibabaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (7), 11 p. </w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3760 (2), pp.289-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.3760.2.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634031v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic patterns in European geometrid moths revealed by the Barcode Index Number (BIN) system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Australian Sphingidae – DNA Barcodes Challenge Current Species Boundaries and Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian J. Kitching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Haxaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott E. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hausmann</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (12), 11 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084518⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (7), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650363v1</w:t>
+                <w:t xml:space="preserve">hal-02634031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four new Periga Walker, 1855 (Lepidoptera: Saturniidae, Hemileucinae, Hemileucini) from Southeastern and Southern Brazil</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Genetic patterns in European geometrid moths revealed by the Barcode Index Number (BIN) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hausmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Charles J. Godfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Huemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Mutanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Entomologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649308v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host tracking or cryptic adaptation? Phylogeography of Pediobius saulius (Hymenoptera, Eulophidae), a parasitoid of the highly invasive horse-chestnut leafminer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Four new Periga Walker, 1855 (Lepidoptera: Saturniidae, Hemileucinae, Hemileucini) from Southeastern and Southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos G. C. Mielke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio L. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Hernandez Lopez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Frank Meister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Brechlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Entomologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.121-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190259v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking origins of invasive herbivores through herbaria and archival DNA: the case of the horse-chestnut leaf miner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">Host tracking or cryptic adaptation? Phylogeography of Pediobius saulius (Hymenoptera, Eulophidae), a parasitoid of the highly invasive horse-chestnut leafminer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Hernandez Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.Walter Lack</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Raus</w:t>
+                <w:t xml:space="preserve">Rumen Tomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/100098⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (3), pp.256-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2011.00220.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651670v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA mini-barcodes in taxonomic assignment: a morphologically unique new homoneurous moth clade from the Indian Himalayas described in Micropterix (Lepidoptera, Micropterigidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">Tracking origins of invasive herbivores through herbaria and archival DNA: the case of the horse-chestnut leaf miner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.Walter Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Hernandez Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christof Zeller-Lukashort</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Raus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1463-6409.2010.00447.x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (6), pp.322-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/100098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665424v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex attractant, distribution and DNA barcodes for the Afrotropical leaf-mining moth Phyllonorycter melanosparta (Lepidoptera: Gracillariidae)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">DNA mini-barcodes in taxonomic assignment: a morphologically unique new homoneurous moth clade from the Indian Himalayas described in Micropterix (Lepidoptera, Micropterigidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Zeller-Lukashort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Kristensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.2281.1.4⟩</w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (6), pp.642-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1463-6409.2010.00447.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661007v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial and microsatellite DNA markers reveal a Balkan origin for the highly invasive horse-chestnut leaf miner Cameraria ohridella (Lepidoptera, Gracillariidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex attractant, distribution and DNA barcodes for the Afrotropical leaf-mining moth Phyllonorycter melanosparta (Lepidoptera: Gracillariidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurate de Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Valade</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raimondas Mozūraitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04290.x⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2281, pp.53-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.2281.1.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663578v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mitochondrial and microsatellite DNA markers reveal a Balkan origin for the highly invasive horse-chestnut leaf miner Cameraria ohridella (Lepidoptera, Gracillariidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Hernandez Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Mari Mena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (16), pp.3458-3470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04290.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Geographical barriers and ecological gradients: geographical distribution of the subspecies and morphotypes of Deutonura deficiens Deharveng, 1979 (Collembola: Neanuridae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Deharveng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Porco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bedos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2 (50), pp.83-93. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2005.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7971,887 +8075,887 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOSCAN-FR : Surveillance moléculaire de la biodiversité terrestre en France hexagonale et outre mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lapegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ah-Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miharisoa Mirana Gauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stamenoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles OZCAR 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, La Baule, France. , 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA metabarcoding of passive trap collection media for forest insect biomonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Mbedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Colloque de Génomique Environnementale. "Environmental and Agronomical Genomics Symposium"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Tours, France. , p.49, 2021, Environmental and Agronomical Genomics 2021 symposium. Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the impact of tree-diebacksand salvage logging on mountain forest biodiversity using metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Marseille, France. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the impact of tree-diebacks and salvage logging on mountain forest biodiversity using metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the impact of tree-die backs and salvage logging on mountain forest biodiversity using metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring forest biodiversity using DNA metabarcoding: high-throughput species identification of saproxylic beetles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hajibabaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Kunming, China. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking origins of the highly invasive horse-chestnut leafminer using herbaria and minibarcodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter H Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hernandez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Raus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Conference on Biological Invasions NEOBIOTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Pontevedra, Spain. , 1p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8861,475 +8965,475 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référentiel des séquences génétiques des espèces de France : note pour la mise en place d'un nouvel outil national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 25 p. + annexes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Planète Revisitée en Corse. Expéditions terrestres 2021 - Côte orientale et &amp;lt;i&amp;gt;Capicorsu&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dusoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Berquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muséum national d'Histoire naturelle. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04143025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Planète Revisitée en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja de Braekeleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dusoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MNHN. 2020, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passifor - Proposition d'Amélioration du Système de Suivi de la biodiversité FORestière. Volet 2 : Test méthodologique comparant les diversités obtenues par identification morphologique ou métabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9339,124 +9443,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les codes-barres ADN pour l'identification des espèces et la surveillance de la biodiversité française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'inventaire de la biodiversité aujourd'hui : nouvelles méthodes et découvertes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.73-92, 2024, Collection Biologie, 978-1-78405-986-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9466,4238 +9570,4238 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolutionary history of capital-breeding moths through the lens of wild silkmoths (Saturniidae) phylogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien L. Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. International Conference of the European Society for Lepidopterology &amp; 11. Forum Herbulot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Lepidopterology (ESL), Sep 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés d’insectes et changement global : enjeux méthodologiques et écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Parmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du DiPEE (Dispositif de Partenariats en Ecologie et Environnement Nouvelle-Aquitaine – Centre-val-de-Loire)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Jun 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect response to climate-induced tree die-offs in the French Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Fontaneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Annuelles des sites INRAE du Loiret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WF.ACTIAS: A workflow for a better integration of biodiversity data from diverse sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ballesteros Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujeevan Ratnasingham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Next 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Leiden, Netherlands. pp.e37139, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/biss.3.37139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From DNA-barcode libraries to global macroecology and macroevolutionary studies in insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLIMTREE: Quantifying changes in flying insect diversity and soil fauna along a gradient of climate induced forest decline using DNA metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Fontaneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque du GDR de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Metabarcoding to quantify the ecological impact of climate-induced forest diebacks in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA metabarcoding to quantify the ecological impact of forest decline on flying insect diversity in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway. pp.435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTIAS-WF workflow for a better account of biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Rasplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact écologique du dépérissement forestier et des coupes sanitaires sur les communautés d’insectes dans les Pyrénées Françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Conférence du Groupe des Entomologistes Forestiers Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Houffalize, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Metabarcoding to quantify the response of insect diversity to mountain forest die-offs in the French Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA barcodes reveal micromoth true diversity and overlooked invasions in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoui Ahamadi Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Skukuza, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ECOTROP field school: Inventorying Afro-tropical invertebrate biodiversity through student activities and the use of DNA barcoding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Ntie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emelie Arlette Apinda-Legnouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dewaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Skukuza, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying hyperdiverse lepidopteran communities in French Guiana with DNA barcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Skukuza, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CLIMTREE Project: Ecological and socioeconomic impacts of climate-induced tree diebacks in highland forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael T. Monaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Fontaneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Neuschönau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomic perspective on deep DNA barcode splits in European Lepidoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Mutanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyung Min Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hausmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul D.N. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Congress of Lepidopterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Podgora, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métabarcoding dans les suivis de biodiversité - le cas des coléoptères saproxyliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shokrala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hajibabaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nusillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ramatuelle, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métabarcoding dans les suivis de diversité des coléoptères saproxyliques – outil taxinomique et identifications automatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shokrala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hajibabaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nusillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion biennale du réseau naturaliste « entomologie » de l’ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Condat, France. pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabarcoding in biodiversity monitoring - a case study on French saproxylic beetles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shokrala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hajibabaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Colloque Biologie de l'Insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA metabarcoding of saproxylic beetles - streamlining species identification for large-scale forest biomonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hajibabaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shokralla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Guelph, Canada. pp.272-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting tropical earthworm biodiversity patterns in tropical rainforests through the use of DNA barcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Porco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel W. James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Encontro Latino-Americano de Ecologia e Taxonomia de Oligoquetas (ELAETAO5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Curitiba, Brazil. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA metabarcoding of saproxylic beetles—streamlining species identification for large-scale forest biomonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Hajibabaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Shokralla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel F. Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Barcode of Life Conference Barcodes to Biomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Guelph, Canada. 141 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/gen-2015-0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tale of long tails: combining DNA barcoding and RAD sequencing to investigate the diversification of comet and moon moths (Lepidoptera, Saturniidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.Congrès international Barcode of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Guelph, Canada. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using DNA barcoding as a tool to describe moth community patterns in Lopé and Ivindo National Parks, Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delabye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decaëns Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Ntie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Herbulot 2014; "How to accelerate the inventory of Biodiversity”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Schlettau, Germany. pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA barcoding reveals that the reverse latitudinal gradient of Gracillariidae leaf-miners is an artifact of tropical under-sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akito Kawahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Ohshima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Herbulot 2014; "How to accelerate the inventory of Biodiversity”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Schlettau, Germany. pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA barcoding and DNA metabarcoding as tools for rapid inventory and high-throughput identification of Lepidoptera species in Amazonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decaëns Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Shokrala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Herbulot 2014; "How to accelerate the inventory of Biodiversity”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Schlettau, Germany. pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of DNA barcoding to plant protection and biodiversity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Seillac, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA barcoding reveals that the reverse latitudinal gradient of Gracillariidae leaf-miners is an artifact of tropical under-sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akito y Kawahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Ohshima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5.International Barcode of. Life conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Kunming,Yunnan, China. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des approches métagénomiques dans l'étude de la diversité des coléoptères saproxyliques : progrès et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e congrès du Groupe des Entomologistes Forestiers Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Brens, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les codes-barres ADN révèlent que le gradient latitudinal de biodiversité inversé chez les mineuses de feuilles est un artefact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouteleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akito y Kawahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Ohshima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ECOTROP field-school: integrating hands-on DNA barcoding into an education program for the census of invertebrate biodiversity in the Lopé National Park, Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Ntie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Scholtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Porco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5.International Barcode of. Life conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Kunming,Yunnan, China. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des approches métagénomiques dans l'étude de la diversité des coléoptères saproxyliques : progrès et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Australian sphingidae-DNA barcodes challenge current species boundaries and distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian J. Kitching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Haxaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott E. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hausmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5.International Barcode of. Life conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Kunming,Yunnan, China. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking origins of invasive leaf-mining moths using herbaria and minibarcodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter H Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hernandez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Raus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Fourth International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Adelaide, Australia. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barcoding the base of Lepidoptera: exploring global diversity and evolution of the Micropterigidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Zeller-Lukashort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gibbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECBOL2- 2010 International Year of Biodiversity; 2. Conference of the European Consortium for the Barcode of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13707,401 +13811,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive DNA metabarcoding of arthropods using collection medium from passive traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Mbedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics Illuminates the Evolutionary History of Wild Silkmoths in Space and Time (Lepidoptera: Saturniidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient light and mimicry as drivers of wing transparency in Lepidoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId433"/>
+      <w:footerReference w:type="default" r:id="rId436"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14169,51 +14273,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAA441F8"/>
+    <w:nsid w:val="B0EBB109"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14400,51 +14504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolpherougerie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0937-2815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108963977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-2930-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560263v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D Couch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Masonick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plotkin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuankun Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse W Breinholt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.251697" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230422v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.06.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Ricou-Dreneuc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becker Scarpitta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e156720" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Benoiston" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cuenot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx4909" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383188v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marquisseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rudelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-025-02429-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Leponce" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Basset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Aristiz&#225;bal-Botero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noui Ba&#239;ben" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2024.1425492" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Haxaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Melichar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2299" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Toro-Vargas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R Amarillo-Su&#225;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros-Mejia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana D&#237;az-D&#237;az" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R Amarillo-Suarez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011063" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Rajaei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Aarvik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Arnscheid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Baldizzone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bartsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18476/2023.997558.7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Heikkil&#228;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Minet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zwick" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hundsdoerfer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pollet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Poirier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2285" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027004v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mollet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385991v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mbedi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hamilton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winiger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rubin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Breinholt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syab090" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789497v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fern&#225;ndez March&#225;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2022v44a17" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Correa&#8208;carmona" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros&#8208;mejia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12549" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan St Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Markee" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.2435" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Raviglione" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Zolotuhin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Malm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Landry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35929/RSZ.0075" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03149644v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kirichenko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cama" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camiel Doorenweerd" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles J. Godfray" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.626752" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716000v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Jim&#233;nez-Bol&#237;var" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Prada-Lara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Laurent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5081.2.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716016v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bi Ateme Bikang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ntie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24018/ejbio.2021.2.6.298" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648933v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;n&#233;luz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bonilla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1031.56035" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03195854v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Correa-Carmona" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giusti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J Kitching" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2021.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03159791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aylagas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Borja" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.58056" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Basquin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Lees" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J.W. Cock" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4942.3.2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03095253v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros Mejia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Hallwachs" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Janzen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e60027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Naumann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang A. N&#228;ssig" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613924v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rasmussen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wieser" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2018-0065" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613908v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A. Efetov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Kirsanova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya S. Lazareva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V. Parshkova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard M. Tarmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/nl.42.33190" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430435v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noblecourt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soldati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00495" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613360v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/ibol.v9i1.5726" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613945v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delabye" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayendi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrianne Andeime-Eyene" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Zakharov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2018-0063" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613917v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Fogang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2019.03.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716035v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Actias Consortium" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeevan Ratnasingham" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37139" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298817v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J van Nieukerken" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Karsholt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hausmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D Holloway" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Huemer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/nl.42.34187" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621237v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Taheri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. James" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Williams" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.02.021" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01953023v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Kitching" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris A. Hamilton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.6.e22236" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922346v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlucia Martins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Feijoo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13206" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625869v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg P.A. Lamarre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ratz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Segar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3515" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640423v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Mutanen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami M. Kivel&#228;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger A. Vos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw044" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284507v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio M. Zenker" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Teston" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laguerre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio R. Pie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148423" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602363v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Lamarre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Dewaard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12187" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFL4L319-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637289v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Porco" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel W. James" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Brown" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.10.009" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N04JHW4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01206879v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Telfer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Young" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Quinn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Perez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Sobel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e6313" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634635v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Deutsch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Triberti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.473.8543" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536447v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mendoza" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-014-0264-3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601221v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnouin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delnatte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e4078" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630970v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Lees" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito y Kawahara" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Ohshima" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kawakita" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12178" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JQZ3BVK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639378v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vincent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Hajibabaei" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3760.2.8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634031v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott E. Miller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101108" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650363v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084518" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649308v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. C. Mielke" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio L. Santos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Meister" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Brechlin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190259v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez Lopez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lees" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Tomov" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2011.00220.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651670v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Walter Lack" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raus" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/100098" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665424v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Zeller-Lukashort" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Kristensen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2010.00447.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13ZX093Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661007v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate de Prins" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondas Moz&#363;raitis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2281.1.4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663578v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mari Mena" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04290.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HCDR5W3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174873v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bedos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2005.09.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568708v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lapegue" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa Mirana Gauche" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stamenoff" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750402v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788069v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606506v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sire" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655791v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598974v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajibabaei" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744907v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter H Lack" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez-Lopez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143025v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Berquier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280890v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja de Braekeleer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603358v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431578v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236301v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186469v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655945v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fontaneto" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613861v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655937v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655943v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787654v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655928v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655936v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rasplus" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655915v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736320v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655910v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoui Ahamadi Allaoui" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108696v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelie Arlette Apinda-Legnouo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dewaard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655908v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655836v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Monaghan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Yu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655842v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Min Lee" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D.N. Hebert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604899v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shokrala" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604900v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603623v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602960v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shokralla" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gibson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741959v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743183v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shokralla" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. Gibson" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2015-0087" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740797v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798213v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deca&#235;ns Thibaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Gall" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798059v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito Kawahara" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801284v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shokrala" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805179v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808562v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598973v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808538v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouteleux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811181v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Scholtz" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803503v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810987v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804116v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752947v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gibbs" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169150v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715796v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Condamine" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767099v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dutry" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Kohler" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolpherougerie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0937-2815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108963977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-2930-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560263v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D Couch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Masonick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plotkin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuankun Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse W Breinholt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.251697" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hodecek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Haxaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/alpento.10.190802" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230422v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.06.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Ricou-Dreneuc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becker Scarpitta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e156720" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Benoiston" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cuenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx4909" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marquisseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rudelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-025-02429-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Leponce" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Basset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Aristiz&#225;bal-Botero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noui Ba&#239;ben" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2024.1425492" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros-Mejia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana D&#237;az-D&#237;az" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Toro-Vargas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R Amarillo-Suarez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011063" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055098v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Rajaei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Aarvik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Arnscheid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Baldizzone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bartsch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18476/2023.997558.7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Melichar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2299" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112770v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R Amarillo-Su&#225;rez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Heikkil&#228;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Minet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zwick" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hundsdoerfer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16049" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pollet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Poirier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2285" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mbedi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hamilton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winiger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rubin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Breinholt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syab090" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fern&#225;ndez March&#225;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2022v44a17" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419963v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Correa&#8208;carmona" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros&#8208;mejia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12549" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Raviglione" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Zolotuhin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Malm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Landry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35929/RSZ.0075" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan St Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Markee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.2435" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03149644v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kirichenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cama" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camiel Doorenweerd" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles J. Godfray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.626752" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Jim&#233;nez-Bol&#237;var" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Prada-Lara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Laurent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5081.2.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716016v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bi Ateme Bikang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ntie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24018/ejbio.2021.2.6.298" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03159791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aylagas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Borja" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.58056" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648933v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;n&#233;luz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bonilla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1031.56035" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03195854v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Correa-Carmona" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giusti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J Kitching" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2021.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715806v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Basquin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Lees" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190550v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J.W. Cock" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4942.3.2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03095253v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros Mejia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Hallwachs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Janzen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e60027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716019v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Naumann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang A. N&#228;ssig" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613924v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rasmussen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wieser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2018-0065" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noblecourt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soldati" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00495" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613908v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A. Efetov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Kirsanova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya S. Lazareva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V. Parshkova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard M. Tarmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/nl.42.33190" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716035v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Actias Consortium" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeevan Ratnasingham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37139" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613917v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Fogang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2019.03.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613945v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delabye" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayendi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrianne Andeime-Eyene" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Zakharov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2018-0063" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613360v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/ibol.v9i1.5726" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298817v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J van Nieukerken" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Karsholt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hausmann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D Holloway" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Huemer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/nl.42.34187" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Taheri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. James" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Williams" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.02.021" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01953023v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Kitching" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris A. Hamilton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.6.e22236" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922346v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlucia Martins" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Feijoo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13206" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625869v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg P.A. Lamarre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ratz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Segar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3515" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640423v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Mutanen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami M. Kivel&#228;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger A. Vos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw044" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602363v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Lamarre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Dewaard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12187" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFL4L319-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284507v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio M. Zenker" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Teston" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laguerre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio R. Pie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148423" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637289v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Porco" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel W. James" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Brown" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.10.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N04JHW4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634635v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Deutsch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Triberti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.473.8543" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536447v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mendoza" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-014-0264-3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01206879v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Telfer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Young" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Quinn" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Perez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Sobel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e6313" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601221v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnouin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delnatte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e4078" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630970v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Lees" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito y Kawahara" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Ohshima" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kawakita" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12178" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JQZ3BVK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639378v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vincent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Hajibabaei" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3760.2.8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634031v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott E. Miller" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101108" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650363v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084518" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649308v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. C. Mielke" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio L. Santos" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Meister" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Brechlin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190259v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez Lopez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lees" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Tomov" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2011.00220.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651670v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Walter Lack" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/100098" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665424v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Zeller-Lukashort" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Kristensen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2010.00447.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13ZX093Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661007v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate de Prins" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondas Moz&#363;raitis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2281.1.4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663578v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mari Mena" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04290.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HCDR5W3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174873v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bedos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2005.09.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568708v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lapegue" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa Mirana Gauche" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stamenoff" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750402v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788069v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606506v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655791v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598974v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajibabaei" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744907v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter H Lack" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez-Lopez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143025v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Berquier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280890v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja de Braekeleer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603358v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431578v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236301v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186469v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655945v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fontaneto" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613861v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655937v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655943v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787654v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655928v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655936v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rasplus" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655915v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736320v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655910v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoui Ahamadi Allaoui" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108696v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelie Arlette Apinda-Legnouo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dewaard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655908v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655836v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Monaghan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Yu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655842v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Min Lee" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D.N. Hebert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604899v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shokrala" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604900v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603623v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602960v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shokralla" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gibson" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741959v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743183v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shokralla" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. Gibson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2015-0087" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740797v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798213v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deca&#235;ns Thibaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Gall" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798059v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito Kawahara" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801284v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shokrala" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805179v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808562v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598973v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808538v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouteleux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811181v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Scholtz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803503v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810987v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804116v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752947v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gibbs" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169150v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715796v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Condamine" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767099v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dutry" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Kohler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>