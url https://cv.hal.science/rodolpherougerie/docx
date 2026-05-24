--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -440,563 +440,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining biodiversity data</w:t>
+                <w:t xml:space="preserve">CODABEILLES: a reliable reference library of COI DNA barcodes for French wild bees monitoring (Apoidea: Anthophila)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Garnier</w:t>
+                <w:t xml:space="preserve">Mélodie Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pelletier</w:t>
+                <w:t xml:space="preserve">Anaïs Marquisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Roche</w:t>
+                <w:t xml:space="preserve">Éric Dufrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rudelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (8), pp.731-735. </w:t>
+              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2025.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-025-02429-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230422v1</w:t>
+                <w:t xml:space="preserve">hal-05383188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated monitoring in the tropical lowland forest of Mare Longue, Réunion Island</w:t>
+                <w:t xml:space="preserve">Defining biodiversity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Ah-Peng</w:t>
+                <w:t xml:space="preserve">Eric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saioa Ricou-Dreneuc</w:t>
+                <w:t xml:space="preserve">Dominique Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Becker Scarpitta</w:t>
+                <w:t xml:space="preserve">Philip Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Aussenac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin Pouteau</w:t>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e156720⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (8), pp.731-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2025.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127085v1</w:t>
+                <w:t xml:space="preserve">hal-05230422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elusive tropical forest canopy diversity revealed through environmental DNA contained in rainwater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated monitoring in the tropical lowland forest of Mare Longue, Réunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Ah-Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Zinger</w:t>
+                <w:t xml:space="preserve">Saioa Ricou-Dreneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Benoiston</w:t>
+                <w:t xml:space="preserve">Antoine Becker Scarpitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Cuenot</w:t>
+                <w:t xml:space="preserve">Raphaël Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eliane Louisanna</w:t>
+                <w:t xml:space="preserve">Robin Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adx4909⟩</w:t>
+              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e156720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220607v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODABEILLES: a reliable reference library of COI DNA barcodes for French wild bees monitoring (Apoidea: Anthophila)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elusive tropical forest canopy diversity revealed through environmental DNA contained in rainwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Ollivier</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Benoiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Marquisseau</w:t>
+                <w:t xml:space="preserve">Yves Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Dufrêne</w:t>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Rudelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+                <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.121. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (33), pp.eadx4909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-025-02429-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adx4909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383188v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the above-ground eukaryotic diversity supported by individual large old trees: the “Life on Trees” integrative protocol</w:t>
               </w:r>
@@ -1110,1134 +1110,1130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deadly and venomous Lonomia caterpillars are more than the two usual suspects</w:t>
+                <w:t xml:space="preserve">New findings in the genus Chrysartona with descripiton of a new species from Thailand (Lepidoptera Zygaenidae Procridinae Artonini)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila González</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antenor, Études de Lépidoptérologie Tropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (3), pp.105-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027062v1</w:t>
+                <w:t xml:space="preserve">hal-04027004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue of the Lepidoptera of Iran</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bartsch</w:t>
+                <w:t xml:space="preserve">Persisting roadblocks in arthropod monitoring using non-destructive metabarcoding from collection media of passive traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Mbedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Systematics: Stuttgart Contributions to Natural History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18476/2023.997558.7⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e16022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.16022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055098v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes on the use of genus Hyloicus Hübner, 1819, with the description of a new species of the “H. pinastri complex” from Corsica (Lepidoptera, Sphingidae)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deadly and venomous Lonomia caterpillars are more than the two usual suspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana Díaz-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana M Toro-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela R Amarillo-Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32475/bsef_2299⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (2), pp.e0011063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0011063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346415v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of morphological and biological aspects of venomous caterpillars of the genus Lonomia Walker (Lepidoptera: Saturniidae) in Colombia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+                <w:t xml:space="preserve">Catalogue of the Lepidoptera of Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Rajaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela R Amarillo-Suárez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leif Aarvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Arnscheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Baldizzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bartsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285010⟩</w:t>
+              <w:t xml:space="preserve">Integrative Systematics: Stuttgart Contributions to Natural History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (sp1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18476/2023.997558.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112770v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical re-examination of known purported fossil Bombycoidea (Lepidoptera)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Zwick</w:t>
+                <w:t xml:space="preserve">Notes on the use of genus Hyloicus Hübner, 1819, with the description of a new species of the “H. pinastri complex” from Corsica (Lepidoptera, Sphingidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Haxaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Hundsdoerfer</w:t>
+                <w:t xml:space="preserve">Tomáš Melichar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.e16049. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (4), pp.621-634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.16049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32475/bsef_2299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278873v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Our Planet Reviewed in Corsica 2019-2021: a large-scale survey of neglected biodiversity on a Mediterranean island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of morphological and biological aspects of venomous caterpillars of the genus Lonomia Walker (Lepidoptera: Saturniidae) in Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana M Toro-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Touroult</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angela R Amarillo-Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32475/bsef_2285⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (5), pp.e0285010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346317v1</w:t>
+                <w:t xml:space="preserve">hal-04112770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New findings in the genus Chrysartona with descripiton of a new species from Thailand (Lepidoptera Zygaenidae Procridinae Artonini)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mollet</w:t>
+                <w:t xml:space="preserve">Critical re-examination of known purported fossil Bombycoidea (Lepidoptera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Heikkilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Zwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hundsdoerfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antenor, Études de Lépidoptérologie Tropicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e16049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.16049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027004v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persisting roadblocks in arthropod monitoring using non-destructive metabarcoding from collection media of passive traps</w:t>
+                <w:t xml:space="preserve">Our Planet Reviewed in Corsica 2019-2021: a large-scale survey of neglected biodiversity on a Mediterranean island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Sire</w:t>
+                <w:t xml:space="preserve">Julien Touroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
+                <w:t xml:space="preserve">Jean Ichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Bézier</w:t>
+                <w:t xml:space="preserve">Marc Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+                <w:t xml:space="preserve">Olivier Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Mbedi</w:t>
+                <w:t xml:space="preserve">Eddy Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.e16022. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (4), pp.353-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.16022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32475/bsef_2285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385991v1</w:t>
+                <w:t xml:space="preserve">hal-04346317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Phylogenomic Signal Helps Elucidate Arsenurine Silkmoth Phylogeny and the Evolution of Body Size and Wing Shape Trade-Offs</w:t>
+                <w:t xml:space="preserve">New information on Trichophiala devylderi Aurivillius, 1879. Full description of both sexes, genetic study and lectotype designation (Lepidoptera, Eupterotidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Hamilton</w:t>
+                <w:t xml:space="preserve">Mario Raviglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Winiger</w:t>
+                <w:t xml:space="preserve">Vadim Zolotuhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Rubin</w:t>
+                <w:t xml:space="preserve">Tobias Malm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse Breinholt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Landry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 71 (4), pp.859-874. </w:t>
+              <w:t xml:space="preserve">Revue Suisse de Zoologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (1), pp.283-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syab090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35929/RSZ.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716006v1</w:t>
+                <w:t xml:space="preserve">hal-03715783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An updated checklist and a DNA barcode library for the earthworms (Crassiclitellata, Oligochaeta) of Corsica, France</w:t>
               </w:r>
@@ -2481,1083 +2477,1087 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New information on Trichophiala devylderi Aurivillius, 1879. Full description of both sexes, genetic study and lectotype designation (Lepidoptera, Eupterotidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A diversification relay race from Caribbean-Mesoamerica to the Andes: historical biogeography of Xylophanes hawkmoths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuankun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Raviglione</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+                <w:t xml:space="preserve">Chris Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadim Zolotuhin</w:t>
+                <w:t xml:space="preserve">Ryan St Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Malm</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amanda Markee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Suisse de Zoologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35929/RSZ.0075⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289 (1968), pp.20212435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2021.2435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715783v1</w:t>
+                <w:t xml:space="preserve">hal-03715793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diversification relay race from Caribbean-Mesoamerica to the Andes: historical biogeography of Xylophanes hawkmoths</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Hidden Phylogenomic Signal Helps Elucidate Arsenurine Silkmoth Phylogeny and the Evolution of Body Size and Wing Shape Trade-Offs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Winiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan St Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
+                <w:t xml:space="preserve">Juliette Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Markee</w:t>
+                <w:t xml:space="preserve">Jesse Breinholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 289 (1968), pp.20212435. </w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (4), pp.859-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2021.2435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syab090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715793v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating DNA Barcoding for Species Identification and Discovery in European Gracillariid Moths</w:t>
+                <w:t xml:space="preserve">The Wild Silkmoths (Lepidoptera: Bombycoidea: Saturniidae) of Colombia: a database of occurrence points and taxonomic checklist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+                <w:t xml:space="preserve">Andrea Jiménez-Bolívar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Kirichenko</w:t>
+                <w:t xml:space="preserve">Liliana Prada-Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Cama</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ryan Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2021.626752⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5081 (2), pp.151-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5081.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149644v1</w:t>
+                <w:t xml:space="preserve">hal-03716000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wild Silkmoths (Lepidoptera: Bombycoidea: Saturniidae) of Colombia: a database of occurrence points and taxonomic checklist</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ryan Laurent</w:t>
+                <w:t xml:space="preserve">First Assessment of Nocturnal Lepidopteran Communities in the Forest Savannah Mosaic of the Plateaux Batéké, Southeastern Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bi Ateme Bikang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Ntie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5081.2.1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Biology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (6), pp.20-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24018/ejbio.2021.2.6.298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716000v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Assessment of Nocturnal Lepidopteran Communities in the Forest Savannah Mosaic of the Plateaux Batéké, Southeastern Gabon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Description of three new species of Automeris Hübner, 1819 from Colombia and Brazil (Lepidoptera, Saturniidae, Hemileucinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bénéluz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24018/ejbio.2021.2.6.298⟩</w:t>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1031, pp.183-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.1031.56035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716016v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metadata standards and practical guidelines for specimen and DNA curation when building barcode reference libraries for aquatic life</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three new species of the Xylophanes crotonis species-group (Lepidoptera: Sphingidae) from Colombia and a neotype designation for Xylophanes aristor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenny Correa-Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Haxaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian J Kitching</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/mbmg.5.58056⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.64-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14411/eje.2021.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03159791v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of three new species of Automeris Hübner, 1819 from Colombia and Brazil (Lepidoptera, Saturniidae, Hemileucinae)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metadata standards and practical guidelines for specimen and DNA curation when building barcode reference libraries for aquatic life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Aylagas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Canino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/zookeys.1031.56035⟩</w:t>
+              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.e58056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/mbmg.5.58056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648933v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03159791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three new species of the Xylophanes crotonis species-group (Lepidoptera: Sphingidae) from Colombia and a neotype designation for Xylophanes aristor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating DNA Barcoding for Species Identification and Discovery in European Gracillariid Moths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kirichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yenny Correa-Carmona</w:t>
+                <w:t xml:space="preserve">Alain Cama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Giusti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+                <w:t xml:space="preserve">Camiel Doorenweerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian J Kitching</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Charles J. Godfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118, pp.64-81. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14411/eje.2021.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2021.626752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195854v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new taxonomic status for Darwin’s “predicted” pollinator: Xanthopan praedicta stat. nov.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Basquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3948,295 +3948,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcodes reveal deeply neglected diversity and numerous invasions of micromoths in Madagascar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">The Challenge of DNA Barcoding Saproxylic Beetles in Natural History Collections—Exploring the Potential of Parallel Multiplex Sequencing With Illumina MiSeq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Rasmussen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+                <w:t xml:space="preserve">Delphine Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Wieser</w:t>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Noblecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/gen-2018-0065⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (495), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613924v1</w:t>
+                <w:t xml:space="preserve">hal-02430435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenge of DNA Barcoding Saproxylic Beetles in Natural History Collections—Exploring the Potential of Parallel Multiplex Sequencing With Illumina MiSeq</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">DNA barcodes reveal deeply neglected diversity and numerous invasions of micromoths in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Noblecourt</w:t>
+                <w:t xml:space="preserve">Bruno Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Soldati</w:t>
+                <w:t xml:space="preserve">Christian Wieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (495), pp.12. </w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (3), pp.108-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/gen-2018-0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430435v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA barcoding of Zygaenidae (Lepidoptera): results and perspectives</w:t>
               </w:r>
@@ -4597,831 +4597,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and comparison of poorly known moth communities through DNA barcoding in two Afrotropical environments in Gabon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the impacts of widespread forest die-offs across France, Germany, and China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Delabye</w:t>
+                <w:t xml:space="preserve">Paul Schmidt Yanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bayendi</w:t>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrianne Andeime-Eyene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Zakharov</w:t>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/gen-2018-0063⟩</w:t>
+              <w:t xml:space="preserve">Barcode Bulletin </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), 3 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21083/ibol.v9i1.5726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613945v1</w:t>
+                <w:t xml:space="preserve">hal-02613360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the impacts of widespread forest die-offs across France, Germany, and China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Sire</w:t>
+                <w:t xml:space="preserve">Stability in Lepidoptera names is not served by reversal to gender agreement: a response to Wiemers et al. (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik J van Nieukerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Schmidt Yanes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+                <w:t xml:space="preserve">Ole Karsholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouget</w:t>
+                <w:t xml:space="preserve">Axel Hausmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+                <w:t xml:space="preserve">Jeremy D Holloway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Huemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barcode Bulletin </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21083/ibol.v9i1.5726⟩</w:t>
+              <w:t xml:space="preserve">Nota Lepidopterologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (1), pp.101-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/nl.42.34187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613360v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability in Lepidoptera names is not served by reversal to gender agreement: a response to Wiemers et al. (2018)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and comparison of poorly known moth communities through DNA barcoding in two Afrotropical environments in Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ole Karsholt</w:t>
+                <w:t xml:space="preserve">Sylvain Delabye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Hausmann</w:t>
+                <w:t xml:space="preserve">Sandrine Bayendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy D Holloway</w:t>
+                <w:t xml:space="preserve">Myrianne Andeime-Eyene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Huemer</w:t>
+                <w:t xml:space="preserve">Evgeny Zakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota Lepidopterologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (1), pp.101-111. </w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (3), pp.96-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/nl.42.34187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/gen-2018-0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298817v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex taxonomy of the 'brush tail' peregrine earthworm &amp;lt;em&amp;gt;Pontoscolex corethrurus&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">Biodiversity loss along a gradient of deforestation in Amazonian agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shabnam Taheri</w:t>
+                <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. James</w:t>
+                <w:t xml:space="preserve">Marlucia Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+                <w:t xml:space="preserve">Alex Feijoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. W. Williams</w:t>
+                <w:t xml:space="preserve">Johan Oszwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2018.02.021⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (6), pp.1380 - 1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.13206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621237v1</w:t>
+                <w:t xml:space="preserve">hal-01922346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global checklist of the Bombycoidea (Insecta: Lepidoptera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian J. Kitching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris A. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan St Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.e22236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/bdj.6.e22236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity loss along a gradient of deforestation in Amazonian agricultural landscapes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex taxonomy of the 'brush tail' peregrine earthworm &amp;lt;em&amp;gt;Pontoscolex corethrurus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlucia Martins</w:t>
+                <w:t xml:space="preserve">Shabnam Taheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Feijoo</w:t>
+                <w:t xml:space="preserve">S. James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Oszwald</w:t>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+                <w:t xml:space="preserve">B. W. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (6), pp.1380 - 1391. </w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124, pp.60-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cobi.13206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2018.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922346v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Saturniidae of Barro Colorado Island, Panama: A model taxon for studying the long-term effects of climate change?</w:t>
               </w:r>
@@ -5535,1032 +5535,1032 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-Level Para- and Polyphyly in DNA Barcode Gene Trees: Strong Operational Bias in European Lepidoptera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA barcoding reveals diversity patterns of earthworm communities in remote tropical forests of French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Mutanen</w:t>
+                <w:t xml:space="preserve">David Porco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami M. Kivelä</w:t>
+                <w:t xml:space="preserve">Samuel W. James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rutger A. Vos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sujeevan Ratnasingham</w:t>
+                <w:t xml:space="preserve">George G. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chassany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syw044⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.171-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640423v1</w:t>
+                <w:t xml:space="preserve">hal-02637289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative taxonomy approach unveils unknown and threatened moth species in Amazonian rainforest fragments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremy R. Dewaard</w:t>
+                <w:t xml:space="preserve">Species-Level Para- and Polyphyly in DNA Barcode Gene Trees: Strong Operational Bias in European Lepidoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Mutanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami M. Kivelä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger A. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camiel Doorenweerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujeevan Ratnasingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/icad.12187⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (6), pp.1024-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syw044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01602363v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Census of Moth Diversity in the Neotropics: A Comparison of Field-Assigned Morphospecies and DNA Barcoding in Tiger Moths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio M. Zenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Teston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio R. Pie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (2), pp.e0148423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0148423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcoding reveals diversity patterns of earthworm communities in remote tropical forests of French Guiana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrative taxonomy approach unveils unknown and threatened moth species in Amazonian rainforest fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">George G. Brown</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chassany</w:t>
+                <w:t xml:space="preserve">Jeremy R. Dewaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 92, pp.171-183. </w:t>
+              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (5), pp.475-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/icad.12187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637289v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative taxonomy reveals a new species of Callisto (Lepidoptera, Gracillariidae) in the Alps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity inventories in high gear: DNA barcoding facilitates a rapid biotic survey of a temperate nature reserve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmut Deutsch</w:t>
+                <w:t xml:space="preserve">Angela Telfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Triberti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+                <w:t xml:space="preserve">Monica Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystal Sobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/zookeys.473.8543⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.e6313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.3.e6313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634635v1</w:t>
+                <w:t xml:space="preserve">hal-01206879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stay out (almost) all night contrasting responses in flight activity among tropical moth assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neotropical entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (2), pp.109-115. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13744-014-0264-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity inventories in high gear: DNA barcoding facilitates a rapid biotic survey of a temperate nature reserve</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jenna Quinn</w:t>
+                <w:t xml:space="preserve">Integrative taxonomy reveals a new species of Callisto (Lepidoptera, Gracillariidae) in the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kirichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Huemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Perez</w:t>
+                <w:t xml:space="preserve">Helmut Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Sobel</w:t>
+                <w:t xml:space="preserve">Paolo Triberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3, pp.e6313. </w:t>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 473, pp.157-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/BDJ.3.e6313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.473.8543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206879v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PASSIFOR: A reference library of DNA barcodes for French saproxylic beetles (Insecta, Coleoptera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Barnouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6635,480 +6635,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcoding reveals a largely unknown fauna of Gracillariidae leaf-mining moths in the Neotropics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Australian Sphingidae – DNA Barcodes Challenge Current Species Boundaries and Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian J. Kitching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Haxaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David C Lees</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Atsushi Kawakita</w:t>
+                <w:t xml:space="preserve">Scott E. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hausmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12178⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630970v1</w:t>
+                <w:t xml:space="preserve">hal-02634031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A striking new genus and species of tiger-moth (Lepidoptera: Erebidae, Arctiinae, Arctiini) from the Caribbean, with molecular and morphological analysis of its systematic placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Hajibabaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3760 (2), pp.289-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11646/zootaxa.3760.2.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Australian Sphingidae – DNA Barcodes Challenge Current Species Boundaries and Distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA barcoding reveals a largely unknown fauna of Gracillariidae leaf-mining moths in the Neotropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akito y Kawahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Axel Hausmann</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issei Ohshima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Kawakita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.286-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02634031v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic patterns in European geometrid moths revealed by the Barcode Index Number (BIN) system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hausmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charles J. Godfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Huemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Mutanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7671,290 +7671,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex attractant, distribution and DNA barcodes for the Afrotropical leaf-mining moth Phyllonorycter melanosparta (Lepidoptera: Gracillariidae)</w:t>
+                <w:t xml:space="preserve">Mitochondrial and microsatellite DNA markers reveal a Balkan origin for the highly invasive horse-chestnut leaf miner Cameraria ohridella (Lepidoptera, Gracillariidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurate de Prins</w:t>
+                <w:t xml:space="preserve">Romain Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raimondas Mozūraitis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Kenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Hernandez Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Mari Mena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.2281.1.4⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (16), pp.3458-3470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04290.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661007v1</w:t>
+                <w:t xml:space="preserve">hal-02663578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial and microsatellite DNA markers reveal a Balkan origin for the highly invasive horse-chestnut leaf miner Cameraria ohridella (Lepidoptera, Gracillariidae)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex attractant, distribution and DNA barcodes for the Afrotropical leaf-mining moth Phyllonorycter melanosparta (Lepidoptera: Gracillariidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neus Mari Mena</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jurate de Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimondas Mozūraitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04290.x⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2281, pp.53-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.2281.1.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663578v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical barriers and ecological gradients: geographical distribution of the subspecies and morphotypes of Deutonura deficiens Deharveng, 1979 (Collembola: Neanuridae)</w:t>
               </w:r>
@@ -7966,51 +7966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Deharveng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Porco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bedos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8102,51 +8102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOSCAN-FR : Surveillance moléculaire de la biodiversité terrestre en France hexagonale et outre mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lapegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ah-Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miharisoa Mirana Gauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8214,103 +8214,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA metabarcoding of passive trap collection media for forest insect biomonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Mbedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Colloque de Génomique Environnementale. "Environmental and Agronomical Genomics Symposium"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Tours, France. , p.49, 2021, Environmental and Agronomical Genomics 2021 symposium. Book of Abstracts</w:t>
@@ -8339,103 +8339,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the impact of tree-diebacksand salvage logging on mountain forest biodiversity using metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Marseille, France. 1 p., 2017</w:t>
@@ -8490,77 +8490,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.1, 2017</w:t>
@@ -8589,103 +8589,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the impact of tree-die backs and salvage logging on mountain forest biodiversity using metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
@@ -8740,64 +8740,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hajibabaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Kunming, China. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8822,51 +8822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking origins of the highly invasive horse-chestnut leafminer using herbaria and minibarcodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter H Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9097,51 +9097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Planète Revisitée en Corse. Expéditions terrestres 2021 - Côte orientale et &amp;lt;i&amp;gt;Capicorsu&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dusoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9215,51 +9215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Planète Revisitée en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9333,77 +9333,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passifor - Proposition d'Amélioration du Système de Suivi de la biodiversité FORestière. Volet 2 : Test méthodologique comparant les diversités obtenues par identification morphologique ou métabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9470,51 +9470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les codes-barres ADN pour l'identification des espèces et la surveillance de la biodiversité française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9623,51 +9623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien L. Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9709,103 +9709,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés d’insectes et changement global : enjeux méthodologiques et écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Parmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du DiPEE (Dispositif de Partenariats en Ecologie et Environnement Nouvelle-Aquitaine – Centre-val-de-Loire)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Jun 2022, Poitiers, France</w:t>
@@ -9834,90 +9834,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect response to climate-induced tree die-offs in the French Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Fontaneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9953,1661 +9953,1661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WF.ACTIAS: A workflow for a better integration of biodiversity data from diverse sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liliana Ballesteros Mejia</w:t>
+                <w:t xml:space="preserve">ACTIAS-WF workflow for a better account of biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Next 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Barcode of Life Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613861v1</w:t>
+                <w:t xml:space="preserve">hal-03655936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From DNA-barcode libraries to global macroecology and macroevolutionary studies in insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLIMTREE: Quantifying changes in flying insect diversity and soil fauna along a gradient of climate induced forest decline using DNA metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Fontaneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque du GDR de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Metabarcoding to quantify the ecological impact of climate-induced forest diebacks in the Pyrenees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Schmidt Yanez</w:t>
+                <w:t xml:space="preserve">WF.ACTIAS: A workflow for a better integration of biodiversity data from diverse sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujeevan Ratnasingham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Barcode of Life Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity Next 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Leiden, Netherlands. pp.e37139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.3.37139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787654v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA metabarcoding to quantify the ecological impact of forest decline on flying insect diversity in the Pyrenees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
+                <w:t xml:space="preserve">DNA Metabarcoding to quantify the ecological impact of climate-induced forest diebacks in the Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Schmidt Yanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway. pp.435</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655928v1</w:t>
+                <w:t xml:space="preserve">hal-02787654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTIAS-WF workflow for a better account of biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
+                <w:t xml:space="preserve">DNA metabarcoding to quantify the ecological impact of forest decline on flying insect diversity in the Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Rasplus</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway. pp.435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655936v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact écologique du dépérissement forestier et des coupes sanitaires sur les communautés d’insectes dans les Pyrénées Françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">DNA Metabarcoding to quantify the response of insect diversity to mountain forest die-offs in the French Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Conférence du Groupe des Entomologistes Forestiers Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Houffalize, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655915v1</w:t>
+                <w:t xml:space="preserve">hal-02736320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Metabarcoding to quantify the response of insect diversity to mountain forest die-offs in the French Pyrenees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Impact écologique du dépérissement forestier et des coupes sanitaires sur les communautés d’insectes dans les Pyrénées Françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
+              <w:t xml:space="preserve">12èmes Conférence du Groupe des Entomologistes Forestiers Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Houffalize, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736320v1</w:t>
+                <w:t xml:space="preserve">hal-03655915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcodes reveal micromoth true diversity and overlooked invasions in Madagascar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Rasmussen</w:t>
+                <w:t xml:space="preserve">The CLIMTREE Project: Ecological and socioeconomic impacts of climate-induced tree diebacks in highland forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allaoui Ahamadi Allaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Wieser</w:t>
+                <w:t xml:space="preserve">Michael T. Monaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Fontaneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Barcode of Life Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Skukuza, South Africa</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Neuschönau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655910v1</w:t>
+                <w:t xml:space="preserve">hal-03655836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ECOTROP field school: Inventorying Afro-tropical invertebrate biodiversity through student activities and the use of DNA barcoding.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emelie Arlette Apinda-Legnouo</w:t>
+                <w:t xml:space="preserve">A genomic perspective on deep DNA barcode splits in European Lepidoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Mutanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Dewaard</w:t>
+                <w:t xml:space="preserve">Kyung Min Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hausmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul D.N. Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Barcode of Life Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Skukuza, South Africa</w:t>
+              <w:t xml:space="preserve">20th European Congress of Lepidopterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Podgora, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108696v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying hyperdiverse lepidopteran communities in French Guiana with DNA barcoding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+                <w:t xml:space="preserve">DNA barcodes reveal micromoth true diversity and overlooked invasions in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoui Ahamadi Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wieser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Skukuza, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655908v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CLIMTREE Project: Ecological and socioeconomic impacts of climate-induced tree diebacks in highland forests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Fontaneto</w:t>
+                <w:t xml:space="preserve">The ECOTROP field school: Inventorying Afro-tropical invertebrate biodiversity through student activities and the use of DNA barcoding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Ntie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelie Arlette Apinda-Legnouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dewaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Neuschönau, Germany</w:t>
+              <w:t xml:space="preserve">7th International Barcode of Life Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Skukuza, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655836v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic perspective on deep DNA barcode splits in European Lepidoptera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+                <w:t xml:space="preserve">Studying hyperdiverse lepidopteran communities in French Guiana with DNA barcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C. Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Congress of Lepidopterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Podgora, Croatia</w:t>
+              <w:t xml:space="preserve">7th International Barcode of Life Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Skukuza, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655842v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métabarcoding dans les suivis de biodiversité - le cas des coléoptères saproxyliques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Le métabarcoding dans les suivis de diversité des coléoptères saproxyliques – outil taxinomique et identifications automatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shokrala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11636,103 +11636,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Ramatuelle, France. pp.34</w:t>
+              <w:t xml:space="preserve">Réunion biennale du réseau naturaliste « entomologie » de l’ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Condat, France. pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604899v1</w:t>
+                <w:t xml:space="preserve">hal-02604900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métabarcoding dans les suivis de diversité des coléoptères saproxyliques – outil taxinomique et identifications automatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Le métabarcoding dans les suivis de biodiversité - le cas des coléoptères saproxyliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shokrala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11761,103 +11761,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion biennale du réseau naturaliste « entomologie » de l’ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Condat, France. pp.42</w:t>
+              <w:t xml:space="preserve">10e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ramatuelle, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604900v1</w:t>
+                <w:t xml:space="preserve">hal-02604899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabarcoding in biodiversity monitoring - a case study on French saproxylic beetles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shokrala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11865,51 +11865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hajibabaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Colloque Biologie de l'Insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11928,411 +11928,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA metabarcoding of saproxylic beetles - streamlining species identification for large-scale forest biomonitoring</w:t>
+                <w:t xml:space="preserve">DNA metabarcoding of saproxylic beetles—streamlining species identification for large-scale forest biomonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Hajibabaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Shokralla</w:t>
+                <w:t xml:space="preserve">Shadi Shokralla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Gibson</w:t>
+                <w:t xml:space="preserve">Joel F. Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Barcode of Life Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6. International Barcode of Life Conference Barcodes to Biomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Guelph, Canada. 141 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/gen-2015-0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602960v1</w:t>
+                <w:t xml:space="preserve">hal-02743183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting tropical earthworm biodiversity patterns in tropical rainforests through the use of DNA barcoding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">George Brown</w:t>
+                <w:t xml:space="preserve">DNA metabarcoding of saproxylic beetles - streamlining species identification for large-scale forest biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hajibabaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Dupont</w:t>
+                <w:t xml:space="preserve">S. Shokralla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Encontro Latino-Americano de Ecologia e Taxonomia de Oligoquetas (ELAETAO5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Curitiba, Brazil. 1 p</w:t>
+              <w:t xml:space="preserve">6th International Barcode of Life Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Guelph, Canada. pp.272-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741959v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA metabarcoding of saproxylic beetles—streamlining species identification for large-scale forest biomonitoring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shadi Shokralla</w:t>
+                <w:t xml:space="preserve">Dissecting tropical earthworm biodiversity patterns in tropical rainforests through the use of DNA barcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Porco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel W. James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel F. Gibson</w:t>
+                <w:t xml:space="preserve">George Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Barcode of Life Conference Barcodes to Biomes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5. Encontro Latino-Americano de Ecologia e Taxonomia de Oligoquetas (ELAETAO5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Curitiba, Brazil. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743183v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tale of long tails: combining DNA barcoding and RAD sequencing to investigate the diversification of comet and moon moths (Lepidoptera, Saturniidae)</w:t>
               </w:r>
@@ -12344,51 +12344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.Congrès international Barcode of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Guelph, Canada. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12413,90 +12413,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using DNA barcoding as a tool to describe moth community patterns in Lopé and Ivindo National Parks, Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delabye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decaëns Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Ntie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12538,103 +12538,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA barcoding reveals that the reverse latitudinal gradient of Gracillariidae leaf-miners is an artifact of tropical under-sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akito Kawahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Ohshima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Herbulot 2014; "How to accelerate the inventory of Biodiversity”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Schlettau, Germany. pp.8-9</w:t>
@@ -12689,64 +12689,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decaëns Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Shokrala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12788,51 +12788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of DNA barcoding to plant protection and biodiversity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12870,103 +12870,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA barcoding reveals that the reverse latitudinal gradient of Gracillariidae leaf-miners is an artifact of tropical under-sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akito y Kawahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Ohshima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5.International Barcode of. Life conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Kunming,Yunnan, China. 1 p</w:t>
@@ -13008,64 +13008,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des approches métagénomiques dans l'étude de la diversité des coléoptères saproxyliques : progrès et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e congrès du Groupe des Entomologistes Forestiers Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Brens, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13090,103 +13090,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les codes-barres ADN révèlent que le gradient latitudinal de biodiversité inversé chez les mineuses de feuilles est un artefact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouteleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akito y Kawahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Ohshima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t>
@@ -13228,77 +13228,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ECOTROP field-school: integrating hands-on DNA barcoding into an education program for the census of invertebrate biodiversity in the Lopé National Park, Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Ntie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Scholtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Porco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13353,64 +13353,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des approches métagénomiques dans l'étude de la diversité des coléoptères saproxyliques : progrès et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13448,90 +13448,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Australian sphingidae-DNA barcodes challenge current species boundaries and distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian J. Kitching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Haxaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott E. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hausmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5.International Barcode of. Life conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Kunming,Yunnan, China. 1 p</w:t>
@@ -13560,51 +13560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking origins of invasive leaf-mining moths using herbaria and minibarcodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter H Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13825,103 +13825,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive DNA metabarcoding of arthropods using collection medium from passive traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Mbedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13986,51 +13986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14273,51 +14273,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0EBB109"/>
+    <w:nsid w:val="4E814E12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14504,51 +14504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolpherougerie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0937-2815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108963977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-2930-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560263v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D Couch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Masonick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plotkin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuankun Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse W Breinholt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.251697" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hodecek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Haxaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/alpento.10.190802" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230422v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.06.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Ricou-Dreneuc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becker Scarpitta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e156720" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Benoiston" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cuenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx4909" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marquisseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rudelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-025-02429-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Leponce" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Basset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Aristiz&#225;bal-Botero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noui Ba&#239;ben" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2024.1425492" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros-Mejia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana D&#237;az-D&#237;az" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Toro-Vargas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R Amarillo-Suarez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011063" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055098v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Rajaei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Aarvik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Arnscheid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Baldizzone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bartsch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18476/2023.997558.7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Melichar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2299" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112770v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R Amarillo-Su&#225;rez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Heikkil&#228;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Minet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zwick" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hundsdoerfer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16049" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pollet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Poirier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2285" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mbedi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hamilton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winiger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rubin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Breinholt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syab090" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fern&#225;ndez March&#225;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2022v44a17" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419963v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Correa&#8208;carmona" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros&#8208;mejia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12549" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Raviglione" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Zolotuhin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Malm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Landry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35929/RSZ.0075" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan St Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Markee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.2435" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03149644v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kirichenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cama" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camiel Doorenweerd" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles J. Godfray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.626752" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Jim&#233;nez-Bol&#237;var" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Prada-Lara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Laurent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5081.2.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716016v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bi Ateme Bikang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ntie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24018/ejbio.2021.2.6.298" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03159791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aylagas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Borja" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.58056" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648933v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;n&#233;luz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bonilla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1031.56035" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03195854v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Correa-Carmona" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giusti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J Kitching" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2021.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715806v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Basquin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Lees" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190550v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J.W. Cock" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4942.3.2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03095253v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros Mejia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Hallwachs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Janzen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e60027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716019v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Naumann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang A. N&#228;ssig" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613924v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rasmussen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wieser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2018-0065" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noblecourt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soldati" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00495" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613908v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A. Efetov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Kirsanova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya S. Lazareva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V. Parshkova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard M. Tarmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/nl.42.33190" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716035v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Actias Consortium" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeevan Ratnasingham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37139" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613917v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Fogang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2019.03.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613945v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delabye" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayendi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrianne Andeime-Eyene" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Zakharov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2018-0063" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613360v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/ibol.v9i1.5726" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298817v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J van Nieukerken" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Karsholt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hausmann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D Holloway" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Huemer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/nl.42.34187" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Taheri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. James" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Williams" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.02.021" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01953023v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Kitching" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris A. Hamilton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.6.e22236" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922346v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlucia Martins" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Feijoo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13206" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625869v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg P.A. Lamarre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ratz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Segar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3515" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640423v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Mutanen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami M. Kivel&#228;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger A. Vos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw044" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602363v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Lamarre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Dewaard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12187" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFL4L319-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284507v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio M. Zenker" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Teston" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laguerre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio R. Pie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148423" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637289v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Porco" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel W. James" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Brown" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.10.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N04JHW4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634635v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Deutsch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Triberti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.473.8543" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536447v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mendoza" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-014-0264-3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01206879v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Telfer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Young" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Quinn" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Perez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Sobel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e6313" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601221v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnouin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delnatte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e4078" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630970v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Lees" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito y Kawahara" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Ohshima" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kawakita" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12178" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JQZ3BVK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639378v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vincent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Hajibabaei" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3760.2.8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634031v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott E. Miller" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101108" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650363v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084518" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649308v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. C. Mielke" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio L. Santos" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Meister" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Brechlin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190259v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez Lopez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lees" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Tomov" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2011.00220.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651670v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Walter Lack" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/100098" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665424v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Zeller-Lukashort" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Kristensen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2010.00447.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13ZX093Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661007v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate de Prins" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondas Moz&#363;raitis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2281.1.4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663578v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mari Mena" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04290.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HCDR5W3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174873v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bedos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2005.09.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568708v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lapegue" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa Mirana Gauche" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stamenoff" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750402v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788069v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606506v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655791v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598974v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajibabaei" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744907v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter H Lack" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez-Lopez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143025v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Berquier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280890v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja de Braekeleer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603358v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431578v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236301v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186469v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655945v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fontaneto" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613861v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655937v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655943v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787654v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655928v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655936v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rasplus" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655915v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736320v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655910v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoui Ahamadi Allaoui" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108696v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelie Arlette Apinda-Legnouo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dewaard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655908v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655836v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Monaghan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Yu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655842v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Min Lee" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D.N. Hebert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604899v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shokrala" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604900v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603623v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602960v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shokralla" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gibson" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741959v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743183v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shokralla" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. Gibson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2015-0087" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740797v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798213v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deca&#235;ns Thibaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Gall" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798059v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito Kawahara" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801284v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shokrala" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805179v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808562v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598973v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808538v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouteleux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811181v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Scholtz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803503v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810987v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804116v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752947v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gibbs" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169150v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715796v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Condamine" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767099v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dutry" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Kohler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodolpherougerie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0937-2815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108963977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-2930-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560263v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D Couch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Masonick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plotkin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuankun Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse W Breinholt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.251697" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hodecek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Haxaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/alpento.10.190802" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marquisseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rudelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-025-02429-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.06.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Ricou-Dreneuc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becker Scarpitta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e156720" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Benoiston" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cuenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx4909" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Leponce" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Basset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Aristiz&#225;bal-Botero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noui Ba&#239;ben" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2024.1425492" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027004v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mollet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mbedi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros-Mejia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana D&#237;az-D&#237;az" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Toro-Vargas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R Amarillo-Suarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011063" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Rajaei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Aarvik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Arnscheid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Baldizzone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bartsch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18476/2023.997558.7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Melichar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2299" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112770v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela R Amarillo-Su&#225;rez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278873v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Heikkil&#228;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Minet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zwick" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hundsdoerfer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pollet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Poirier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2285" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Raviglione" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Zolotuhin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Malm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Landry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35929/RSZ.0075" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fern&#225;ndez March&#225;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2022v44a17" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419963v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Correa&#8208;carmona" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros&#8208;mejia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12549" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715793v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hamilton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan St Laurent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Markee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.2435" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716006v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winiger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rubin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Breinholt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syab090" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Jim&#233;nez-Bol&#237;var" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Prada-Lara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5081.2.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bi Ateme Bikang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ntie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24018/ejbio.2021.2.6.298" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648933v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;n&#233;luz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bonilla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1031.56035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03195854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Correa-Carmona" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giusti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J Kitching" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2021.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03159791v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aylagas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Borja" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.58056" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03149644v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kirichenko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cama" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camiel Doorenweerd" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles J. Godfray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.626752" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715806v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Basquin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Lees" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190550v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J.W. Cock" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4942.3.2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03095253v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros Mejia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Hallwachs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Janzen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e60027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716019v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Naumann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang A. N&#228;ssig" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430435v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noblecourt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soldati" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00495" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613924v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rasmussen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wieser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2018-0065" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613908v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A. Efetov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Kirsanova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya S. Lazareva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V. Parshkova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard M. Tarmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/nl.42.33190" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716035v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Actias Consortium" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeevan Ratnasingham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37139" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613917v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Fogang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2019.03.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613360v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/ibol.v9i1.5726" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298817v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J van Nieukerken" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Karsholt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hausmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D Holloway" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Huemer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/nl.42.34187" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613945v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delabye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayendi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrianne Andeime-Eyene" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Zakharov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2018-0063" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922346v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlucia Martins" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Feijoo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13206" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01953023v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Kitching" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris A. Hamilton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.6.e22236" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621237v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Taheri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. James" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Williams" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.02.021" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625869v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg P.A. Lamarre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ratz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Segar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3515" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637289v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Porco" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel W. James" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Brown" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.10.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N04JHW4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640423v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Mutanen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami M. Kivel&#228;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger A. Vos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw044" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284507v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio M. Zenker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Teston" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laguerre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio R. Pie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148423" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602363v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Lamarre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Dewaard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12187" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFL4L319-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01206879v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Telfer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Young" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Quinn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Perez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Sobel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e6313" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536447v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mendoza" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-014-0264-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634635v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Deutsch" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Triberti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.473.8543" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601221v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnouin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delnatte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e4078" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634031v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott E. Miller" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101108" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639378v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vincent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Hajibabaei" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3760.2.8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630970v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Lees" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito y Kawahara" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Ohshima" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kawakita" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12178" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JQZ3BVK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650363v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084518" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649308v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. C. Mielke" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio L. Santos" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Meister" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Brechlin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190259v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez Lopez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lees" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Tomov" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2011.00220.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651670v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Walter Lack" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/100098" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665424v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Zeller-Lukashort" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Kristensen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2010.00447.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13ZX093Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663578v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mari Mena" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04290.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HCDR5W3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661007v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate de Prins" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondas Moz&#363;raitis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2281.1.4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174873v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bedos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2005.09.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568708v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lapegue" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa Mirana Gauche" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stamenoff" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750402v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788069v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606506v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655791v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598974v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajibabaei" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744907v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter H Lack" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez-Lopez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143025v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Berquier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280890v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja de Braekeleer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603358v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431578v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236301v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186469v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655945v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fontaneto" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655936v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rasplus" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655937v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655943v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613861v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787654v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655928v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736320v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655915v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655836v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Monaghan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Yu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655842v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Min Lee" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D.N. Hebert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655910v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoui Ahamadi Allaoui" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108696v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelie Arlette Apinda-Legnouo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dewaard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655908v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604900v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shokrala" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604899v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603623v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743183v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shokralla" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. Gibson" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2015-0087" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602960v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shokralla" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gibson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741959v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740797v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798213v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deca&#235;ns Thibaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Gall" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798059v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito Kawahara" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801284v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shokrala" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805179v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808562v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598973v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808538v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouteleux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811181v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Scholtz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803503v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810987v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804116v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752947v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gibbs" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169150v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715796v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Condamine" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767099v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dutry" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Kohler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>