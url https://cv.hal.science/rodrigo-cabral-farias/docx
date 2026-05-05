--- v0 (2026-03-23)
+++ v1 (2026-05-05)
@@ -555,291 +555,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350549v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring multimodal data fusion through joint decompositions with flexible couplings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonnegative tensor CP decomposition of hyperspectral data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy E Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy E Cohen</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2016.2576425⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (5), pp.2577-2588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2015.2503737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158082v1</w:t>
+                <w:t xml:space="preserve">hal-01134470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonnegative tensor CP decomposition of hyperspectral data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Exploring multimodal data fusion through joint decompositions with flexible couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy E Cohen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54 (5), pp.2577-2588. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (18), pp.4830-4844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2015.2503737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2016.2576425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134470v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Decomposition of Large Nonnegative Tensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -893,265 +893,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Asymmetric Binary Quantization for Estimation Under Symmetrically Distributed Noise</w:t>
+                <w:t xml:space="preserve">Scalar Quantization for Estimation: From An Asymptotic Design to a Practical Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2014.2308419⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (11), pp.2860-2870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2318140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877213v1</w:t>
+                <w:t xml:space="preserve">hal-00877212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalar Quantization for Estimation: From An Asymptotic Design to a Practical Solution</w:t>
+                <w:t xml:space="preserve">Optimal Asymmetric Binary Quantization for Estimation Under Symmetrically Distributed Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (11), pp.2860-2870. </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (5), pp.523-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2318140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2014.2308419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877212v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Quantizers for Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 93 (11), pp.3076-3087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1831,51 +1831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curve Registered Coupled Low Rank Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2138,51 +2138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Tensor Compression for Coupled Canonical Polyadic Decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2227,286 +2227,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical polyadic decomposition of hyperspectral patch tensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Nonnegative CP decomposition of multiangle hyperspectral data: a case study on CRISM observations of martian icy surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Douté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2016 - 24th European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WHISPERS 2016 - 8th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Los Angeles, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382362v1</w:t>
+                <w:t xml:space="preserve">hal-01382360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonnegative CP decomposition of multiangle hyperspectral data: a case study on CRISM observations of martian icy surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Canonical polyadic decomposition of hyperspectral patch tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Usevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHISPERS 2016 - 8th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2016 - 24th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.2176-2180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382360v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical Polyadic Tensor Decomposition in the Presence of Non Gaussian Noise</w:t>
               </w:r>
@@ -2574,103 +2574,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilinear spectral unmixing of hyperspectral multiangle images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Marrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2015 - 23th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Signal Processing Society, Aug 2015, Nice, France. pp.749-753</w:t>
@@ -2699,51 +2699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de grandes données tensorielles couplées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2807,51 +2807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint decompositions with flexible couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3019,51 +3019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Approximation of Optimal Quantizers for Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.SPTM-P13.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3101,51 +3101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjustable Quantizers for Joint Estimation of Location and Scale Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.SPTM-P13.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3183,51 +3183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification asymétrique optimale pour l'estimation d'un paramètre de centrage dans un bruit de loi symétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3265,51 +3265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Estimation Based on Quantized Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2013 - IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.CT-04/5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3477,51 +3477,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental construction of nested designs based on two-level fractional factorial designs</w:t>
+                <w:t xml:space="preserve">Adaptive design criteria motivated by a plug-in percentile estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pronzato</w:t>
@@ -3534,102 +3534,102 @@
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-João Rendas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Pilz, V.B. Melas, A. Bathke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Modeling and Simulation for Experimental Design and Machine Learning Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.77-110, 2023, 978-3-031-40054-4. </w:t>
+              <w:t xml:space="preserve">, Springer, pp.141-177, 2023, 978-3-031-40054-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-40055-1_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40055-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483004v1</w:t>
+                <w:t xml:space="preserve">hal-02483076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive design criteria motivated by a plug-in percentile estimator</w:t>
+                <w:t xml:space="preserve">Incremental construction of nested designs based on two-level fractional factorial designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pronzato</w:t>
@@ -3642,78 +3642,78 @@
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-João Rendas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Pilz, V.B. Melas, A. Bathke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Modeling and Simulation for Experimental Design and Machine Learning Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.141-177, 2023, 978-3-031-40054-4. </w:t>
+              <w:t xml:space="preserve">, Springer, pp.77-110, 2023, 978-3-031-40054-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-40055-1_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40055-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483076v1</w:t>
+                <w:t xml:space="preserve">hal-02483004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3849,51 +3849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fusion Center Approach for Estimation Using Quantized Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] GIPSA-lab. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4187,51 +4187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108887" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03325710v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ghayyem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3099954" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899469v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de Morais Goulart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marinho R. de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2985591" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350549v5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Raimondi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2725219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158082v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2576425" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134470v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2503737" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2374838" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moisan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2308419" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2318140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.04.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301894v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094568" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Resmerita" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054510" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693946v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553084" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Usevich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760634" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dout&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Marrero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135090v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135920v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-414" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Redon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967743" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pronzato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jo&#227;o Rendas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40055-1_5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483076v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40055-1_8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00877073v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENT024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108887" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03325710v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ghayyem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3099954" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899469v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de Morais Goulart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marinho R. de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2985591" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350549v5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Raimondi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2725219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134470v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2503737" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158082v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2576425" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2374838" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877212v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2318140" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moisan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2308419" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.04.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301894v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094568" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Resmerita" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054510" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693946v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553084" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dout&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Usevich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760634" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Marrero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135090v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135920v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-414" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Redon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967743" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pronzato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jo&#227;o Rendas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40055-1_8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483004v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40055-1_5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00877073v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENT024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>