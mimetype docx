--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -555,291 +555,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350549v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonnegative tensor CP decomposition of hyperspectral data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring multimodal data fusion through joint decompositions with flexible couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémy E Cohen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2015.2503737⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (18), pp.4830-4844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2016.2576425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134470v2</w:t>
+                <w:t xml:space="preserve">hal-01158082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring multimodal data fusion through joint decompositions with flexible couplings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonnegative tensor CP decomposition of hyperspectral data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy E Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy E Cohen</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64 (18), pp.4830-4844. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (5), pp.2577-2588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2016.2576425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2015.2503737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158082v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Decomposition of Large Nonnegative Tensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -893,265 +893,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalar Quantization for Estimation: From An Asymptotic Design to a Practical Solution</w:t>
+                <w:t xml:space="preserve">Optimal Asymmetric Binary Quantization for Estimation Under Symmetrically Distributed Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2318140⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (5), pp.523-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2014.2308419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877212v1</w:t>
+                <w:t xml:space="preserve">hal-00877213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Asymmetric Binary Quantization for Estimation Under Symmetrically Distributed Noise</w:t>
+                <w:t xml:space="preserve">Scalar Quantization for Estimation: From An Asymptotic Design to a Practical Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (5), pp.523-526. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (11), pp.2860-2870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2014.2308419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2318140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877213v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Quantizers for Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 93 (11), pp.3076-3087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1831,51 +1831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curve Registered Coupled Low Rank Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2132,381 +2132,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Tensor Compression for Coupled Canonical Polyadic Decompositions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Nonnegative CP decomposition of multiangle hyperspectral data: a case study on CRISM observations of martian icy surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Douté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2016 - 24th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">WHISPERS 2016 - 8th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Los Angeles, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326132v1</w:t>
+                <w:t xml:space="preserve">hal-01382360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonnegative CP decomposition of multiangle hyperspectral data: a case study on CRISM observations of martian icy surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canonical polyadic decomposition of hyperspectral patch tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Usevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHISPERS 2016 - 8th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2016 - 24th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.2176-2180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382360v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical polyadic decomposition of hyperspectral patch tensors</w:t>
+                <w:t xml:space="preserve">Joint Tensor Compression for Coupled Canonical Polyadic Decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2016 - 24th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.2176-2180, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760634⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01382362v1</w:t>
+                <w:t xml:space="preserve">hal-01326132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical Polyadic Tensor Decomposition in the Presence of Non Gaussian Noise</w:t>
               </w:r>
@@ -2574,103 +2574,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilinear spectral unmixing of hyperspectral multiangle images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Marrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2015 - 23th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Signal Processing Society, Aug 2015, Nice, France. pp.749-753</w:t>
@@ -2699,51 +2699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de grandes données tensorielles couplées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2807,51 +2807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint decompositions with flexible couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3019,51 +3019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Approximation of Optimal Quantizers for Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.SPTM-P13.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3101,51 +3101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjustable Quantizers for Joint Estimation of Location and Scale Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.SPTM-P13.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3183,51 +3183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification asymétrique optimale pour l'estimation d'un paramètre de centrage dans un bruit de loi symétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3265,51 +3265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Estimation Based on Quantized Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2013 - IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.CT-04/5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3477,51 +3477,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive design criteria motivated by a plug-in percentile estimator</w:t>
+                <w:t xml:space="preserve">Incremental construction of nested designs based on two-level fractional factorial designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pronzato</w:t>
@@ -3534,102 +3534,102 @@
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-João Rendas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Pilz, V.B. Melas, A. Bathke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Modeling and Simulation for Experimental Design and Machine Learning Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.141-177, 2023, 978-3-031-40054-4. </w:t>
+              <w:t xml:space="preserve">, Springer, pp.77-110, 2023, 978-3-031-40054-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-40055-1_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40055-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483076v1</w:t>
+                <w:t xml:space="preserve">hal-02483004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental construction of nested designs based on two-level fractional factorial designs</w:t>
+                <w:t xml:space="preserve">Adaptive design criteria motivated by a plug-in percentile estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pronzato</w:t>
@@ -3642,78 +3642,78 @@
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-João Rendas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Pilz, V.B. Melas, A. Bathke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Modeling and Simulation for Experimental Design and Machine Learning Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.77-110, 2023, 978-3-031-40054-4. </w:t>
+              <w:t xml:space="preserve">, Springer, pp.141-177, 2023, 978-3-031-40054-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-40055-1_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40055-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483004v1</w:t>
+                <w:t xml:space="preserve">hal-02483076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3849,51 +3849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fusion Center Approach for Estimation Using Quantized Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] GIPSA-lab. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4187,51 +4187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108887" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03325710v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ghayyem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3099954" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899469v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de Morais Goulart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marinho R. de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2985591" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350549v5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Raimondi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2725219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134470v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2503737" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158082v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2576425" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2374838" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877212v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2318140" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moisan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2308419" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.04.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301894v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094568" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Resmerita" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054510" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693946v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553084" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dout&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Usevich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760634" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Marrero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135090v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135920v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-414" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Redon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967743" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pronzato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jo&#227;o Rendas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40055-1_8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483004v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40055-1_5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00877073v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENT024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108887" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03325710v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ghayyem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3099954" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899469v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique de Morais Goulart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marinho R. de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2985591" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350549v5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Raimondi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2725219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158082v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2576425" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134470v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2503737" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2374838" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moisan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2308419" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2318140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.04.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301894v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094568" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Resmerita" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054510" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693946v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553084" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dout&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382362v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Usevich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760634" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326132v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Marrero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135090v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135920v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-414" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Redon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967743" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pronzato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jo&#227;o Rendas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40055-1_5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483076v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40055-1_8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00877073v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENT024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>