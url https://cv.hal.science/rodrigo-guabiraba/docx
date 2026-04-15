--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:89.84375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rodrigo GUABIRABA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rodrigo-guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4005-1753</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">229935125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodrigo Guabiraba-Brito est chercheur senior en immunologie des muqueuses, à l’interface des interactions hôte–microbiote, de l’immunométabolisme et de la recherche translationnelle. Son parcours s’est construit à travers des programmes de recherche de long terme en modèles animaux, où il a étudié comment les écosystèmes microbiens, leurs métabolites et l’environnement muqueux façonnent la résilience immunitaire le long de l’axe intestin–poumon. Ces travaux ont permis d’apporter des éclairages mécanistiques sur les processus de défense antivirale, de contrôle de l’inflammation et sur le développement d’interventions nutritionnelles ou biologiques pilotées par le microbiote.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au sein de l’INSERM, au CEPR, ses recherches prolongent et transposent cette expertise vers des enjeux de physiopathologie et de thérapeutique respiratoires chez l’humain, avec un focus sur le tripode mucus–immunité–biothérapies. Fort de son expérience à l’interface entre académie et industrie, il conçoit et coordonne des programmes de R&D multidisciplinaires intégrant immunologie, microbiologie, immunométabolisme et biologie des systèmes. Cette continuité scientifique vise à transformer des concepts issus de la santé animale en stratégies thérapeutiques muqueuses et aérosolisées innovantes, incluant notamment les bactériophages et les approches probiotiques ou à consortia définis, appliquées à la prévention et au traitement des maladies respiratoires infectieuses et inflammatoires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic reinstatement of RIG-I in chickens reveals insights into avian immune evolution and influenza interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Sid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa von Heyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Schleibinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Heymelot Nabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.1680791. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2025.1680791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated short- and long-term impacts of a starter stimbiotic supplementation on gut health in broilers fed wheat and rye-based diets at homeostasis and under Eimeria tenella challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise I Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Khaksar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aninu.2025.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immune response modulated by inoculation of commensal bacteria at birth impacts the gut microbiota and prevents Salmonella colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Drumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Kubasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.2474151. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2474151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of type I interferon production by chicken TLR21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Ribeiro Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul T Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 151, pp.105093. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2023.105093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gut microbiota and its metabolite butyrate shape metabolism and antiviral immunity along the gut-lung axis in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.1185. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-024-06815-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Jahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 274, pp.106268. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The caecal microbiota promotes the acute inflammatory response and the loss of the intestinal barrier integrity during severe Eimeria tenella infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.1250080. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2023.1250080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary diversification of defensins and cathelicidins in birds and primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk P Haagsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 157, pp.53 - 69. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molimm.2023.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies pour choisir et caractériser des extraits de plantes et evaluer leurs activités biologiques sur l'immunité des poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bellenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (4), pp.369-390. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEXAVI - Développement d’une méthodologie éprouvée permettant d’évaluer la capacité des extraits végétaux à renforcer les défenses naturelles des volailles, depuis la sélection des extraits jusqu’à la mesure de l’efficacité biologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bellenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.225-235. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the core principles of the gut-lung axis to enhance innate immunity in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, 16 p. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.956670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights in the Interplay Between African Swine Fever Virus and Innate Immunity and Its Impact on Viral Pathogenicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Ayanwale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Roesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, 9 p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.958307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide results in total or partial reversibility of plasma oxidative stress, cecal microbiota abundance and short-chain fatty acid composition in broiler hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chahnamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, 19 p. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2022.974688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken cGAS Senses Fowlpox Virus Infection and Regulates Macrophage Effector Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Ribeiro Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathios Giotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, 13 p. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.613079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upregulation of gut cathepsin L during Eimeria tenella infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vanderlynden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rvsc.2021.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies to assess the bioactivity of an herbal extract on immunity, health, welfare and production performance in the chicken: The case of Melissa officinalis L. extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourrier-Clairat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, 17 p. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2021.759456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and molecular insights on the regulation of innate immune responses to experimental aspergillosis in chicken and turkey poults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Vahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Melloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cordonnier-Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (5), pp.465-475. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mmy/myaa069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision cut lung slices: a novel versatile tool to examine host–pathogen interaction in the chicken lung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Jane Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Mclachlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Digard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-019-0733-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Absence of Gut Microbiota Alters the Development of the Apicomplexan Parasite Eimeria tenella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.632556. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2020.632556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota Changes Due to Grape Seed Extract Diet Improved Intestinal Homeostasis and Decreased Fatness in Parental Broiler Hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rodríguez-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Cheok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (8), pp.1141. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8081141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Germ-Free Fast-Growing Broilers from a Commercial Line for Microbiota Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, 8 p. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/61148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken endothelial cells are highly responsive to viral innate immune stimuli and are susceptible to infections with various avian pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.121-134. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03079457.2018.1556386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of structural barriers and innate immune components during incubation of the avian egg : critical interplay between autonomous embryonic development and maternal anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innate Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.111-124. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000493719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic administration of avian Defensin 7: Distribution, cellular target, and antibacterial potential in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, 11 p. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-33 contributes to disease severity in Dengue virus infection in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (4), pp.477-490. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imm.12988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISG15-Induced IL-10 Is a Novel Anti-Inflammatory Myeloid Axis Disrupted during Active Tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Fernandes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Weyenbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo Delgobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel De Oliveira Patricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 200 (4), pp.1434-1442. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1701120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productive replication of avian influenza viruses in chicken endothelial cells is determined by hemagglutinin cleavability and is related to innate immune escape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Soubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 513, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of type I interferons (IFNs) in the regulation of chicken macrophage inflammatory response to bacterial challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86, pp.156-170. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2018.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-33 signalling in liver immune cells enhances drug-induced liver injury and inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maísa Mota Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Moreira Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Barros Diniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Vaz Sousa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Moreira Alvarenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (1), pp.77-88. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00011-017-1098-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the phospholipid platelet-activating factor as a mediator of inflammation in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, 20 p. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2017.00226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the participation of avian kinin ornithokinin and its receptors in the chicken inflammatory response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188, pp.34-47. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetimm.2017.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequences of two Escherichia coli phages vB_EcoM_ ESCO5 and vB_EcoM_ESCO13 which are related to phAPEC8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Viardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (13), 2 p. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01337-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Escherichia coli strains involved in vertebral osteomyelitis and arthritis in broilers in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Fortes Vilarinho Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baucheron-Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, 12 p. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-016-0762-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Homeostatic and Sensory Roles of the Immune System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Martins Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 7 p. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2016.00125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic DNA deposition drives drug-induced liver injury and inflammation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gustavo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Vaz Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Araújo David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindisley Ferreira Gomides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (1), pp.348-360. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep.27216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian colibacillosis: still many black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362 (15), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnv118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue virus requires the CC-chemokine receptor CCR5 for replication and infection development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael E. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana L. del Sarto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca F. Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Queiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145 (4), pp.583-596. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imm.12476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-33-mediated protection against experimental cerebral malaria is linked to induction of type 2 innate lymphoid cells, M2 macrophages and regulatory T cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Niedbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1004607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-33 targeting attenuates intestinal mucositis and enhances effective tumor chemotherapy in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Batista Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Jabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.1079-1093. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mi.2013.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue virus infection: Current concepts in immune mechanisms and lessons from murine models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ryffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (2), pp.143-156. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imm.12188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-33 promotes ST2-dependent lung fibrosis by the induction of alternatively activated macrophages and innate lymphoid cells in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousa Komai-Koma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid S Jabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134 (6), pp.1422. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2014.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric oxide enhances Th9 cell differentiation and airway inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Niedbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Carvalho Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Barbim Donate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiane Sônego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms5575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting CCL5 in inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Castro Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Martins Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Opinion on Therapeutic Targets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (12), pp.1439-1460. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1517/14728222.2013.837886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-33 exacerbates acute colitis via interleukin-4 in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter N. Pushparaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousa Komai-Koma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140 (1), pp.70-77. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imm.12111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CXCL6 antibody neutralization prevents lung inflammation and fibrosis in mice in the bleomycin model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Struyf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (6), pp.1317-1323. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1189/jlb.0313140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockade of cannabinoid receptors reduces inflammation, leukocyte accumulation and neovascularization in a model of sponge-induced inflammatory angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo C. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda M. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica A. N. D. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A. O. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (8), pp.811-821. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00011-013-0638-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-22 modulates IL-17A production and controls inflammation and tissue damage in experimental dengue infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael E Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio T Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (6), pp.1529-44. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201243229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental infection with Schistosoma mansoni in CCR5-deficient mice is associated with increased disease severity, as CCR5 plays a role in controlling granulomatous inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano L. S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia R. S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cíntia A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (4), pp.1741-1749. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.00502-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphoinositide 3-kinase γ plays a critical role in bleomycin-induced pulmonary inflammation and fibrosis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo C. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucíola S. Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milene A. Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (2), pp.269-282. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1189/jlb.0610346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detrimental role for invariant natural killer T cells in the pathogenesis of experimental dengue virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Renneson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael E. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoyan Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 179 (4), pp.1872-1883. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajpath.2011.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of anti-inflammatory drugs for infectious diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Couto Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Marianetti Soriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Martins Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discovery medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (55), pp.479-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platelet-activating factor receptor plays a role in lung injury and death caused by Influenza A in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina C. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo C. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio T. Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael B. Polidoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (11), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1001171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The flavonoid dioclein reduces the production of pro-inflammatory mediators in vitro by inhibiting PDE4 activity and scavenging reactive oxygen species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lucia Campanha-Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano L.S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helton C. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 633 (1-3), pp.85-92. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejphar.2010.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor necrosis factor is not associated with intestinal ischemia/reperfusion-induced lung inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Learth Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rodrigues Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamdouh Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Boris Vargaftig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (3), pp.306-313. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/SHK.0b013e3181cdc585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the chemokine receptors CCR1, CCR2 and CCR4 in the pathogenesis of experimental dengue infection in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio T Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle G Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (12), pp.e15680. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0015680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and remote tissue injury upon intestinal ischemia and reperfusion depends on the TLR/MyD88 signaling pathway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Victoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rodrigues Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Learth Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andressa de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Microbiology and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 199 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00430-009-0134-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the chemokine receptor CXCR2 in bleomycin-induced pulmonary inflammation and fibrosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo C. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana C. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucíola S. Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Roffê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (4), pp.410-421. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1165/rcmb.2007-0364OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the chemokines CCL3/MIP-1 α and CCL5/RANTES in sponge-induced inflammatory angiogenesis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucíola S. Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda M. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo C. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano L.S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microvascular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78 (2), pp.148-154. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mvr.2009.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment with a novel chemokine-binding protein or eosinophil lineage-ablation protects mice from experimental colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica T. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio T. Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Leticia Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina G.M. Castor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 175 (6), pp.2382-2391. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2353/ajpath.2009.090093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of macrophage migration inhibitory factor in the cascade of events leading to reperfusion-induced inflammatory injury and lethality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio A. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio T. Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica T. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano L.S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 171 (6), pp.1887-1893. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2353/ajpath.2007.060642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential role of the chemokine macrophage inflammatory protein 1α in human and experimental schistosomiasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano L. S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Roffê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle G. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 73 (4), pp.2515-2523. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.73.4.2515-2523.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-1-driven endogenous IL-10 production protects against the systemic and local acute inflammatory response following intestinal reperfusion injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle G. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bristow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 170 (9), pp.4759-4766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiopathology of Eimeria tenella infection and integrity of the intestinal barrier: influence of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Coccidiosis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, České Budějovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du microbiote intestinal et de ses métabolites sur le développement et la maturation du système immunitaire inné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie-Gras (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts à court et à moyen terme d'une supplémentation précoce en xylanase-xos sur le métabolome et le microbiome caécal des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise I. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Khaksar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a method for assessing the bioactivity of plant extracts on the antioxidative status and innate immunity in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the core principles of the gut-lung axis to enhance mucosal immunity in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Newark, DE, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the core principles of the gut-lung axis to enhance mucosal immunity in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022 - FéRi Scientific Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche en Infectiologie (FéRI), Centre Val de Loire, Jul 2022, Joué-Lès-Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’altération du microbiote intestinal, de la génétique et du mode d’élevage sur des paramètres d’immunocompétence de poules pondeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Empeyta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaprogramme - SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated short and medium term impacts of early xylanase-xos supplementation on caecal metabolome and microbiome moy in broiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise I. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Khaksar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of innate immunity components during incubation of the avian egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combined worshop of Fundamental physiology and Perinatal development in Poultry and Incubation and Fertility Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1399/eps.2019.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'innocuité et des effets immunostimulants d'extraits végétaux sur lignées cellulaires de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Allimonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bellenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France. 929 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiopathology of Eimeria tenella infection and integrity of the intestinal barrier: influence of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel chicken cell culture model to explore the role of the vascular endothelium in the pathogenesis of avian influenza and Marek’s disease in gallinaceous poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du microbiote sur la physiopathologie de l'infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of avian beta-defensins: beyond antibacterial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Scalzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type I IFN stimulation primes chicken macrophages to an exacerbated inflammatory phenotype mediated by IFNβ following bacterial challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité de la barrière intestinale lors de l’infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; : importance des macrophages et l’influence du microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tours, France. 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of avian beta-defensin 7 interactions with immune cells in vivo and in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type I IFN priming modulates pro-inflammatory response to &amp;lt;em&amp;gt;E. coli&amp;lt;/em&amp;gt; LPS in chicken macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of avian beta-defensins interaction with chicken cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Society for Immunology DGFI., Sep 2016, Herrsching am Ammersee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic potential of avian beta-defensins in experimental murine salmonellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMP2016 Antimicrobial Peptides Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-33 and chemotherapy induced injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars INEM CNRS Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling inflammatory responses: Lessons from host-pathogen interaction and sterile injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars UFMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-22 deficiency increases IL-17 production and contributes to inflammation and tissue damage in a mouse model of severe dengue virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIRM World Immune Regulation Meeting VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue virus infection in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars UFSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Santa Catarina (UFSC). BRA., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CC chemokine receptors play different roles in the pathogenesis of dengue virus infection in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Congresso Brasileiro de Farmacologia e Terapêutica Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Farmacologia e Terapêutica Experimental., Oct 2010, Ribeirão Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il-22 is involved in the control of systemic and local inflammatory responses associated to dengue virus infection in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Congresso da Sociedade Brasileira de Imunologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Imunologia., Nov 2010, Porto Alegro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology of Addictive Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Week UFMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Potential Major Role for the CCR5 Receptor in Mediating the Infection by Dengue Virus Serotype-2 and its Physiophatological Manifestations in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Congresso Brasileiro de Farmacologia e Terapêutica Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Farmacologia e Terapêutica Experimental., 2008, Águas de Lindóia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cannabinoid receptors in an experimental model of inflammatory angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress of Immunology - ImmunoRio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a CXCR2 antagonist on bleomycin-induced pulmonary injury and fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Castro Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Leticia Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Roffê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Soares de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Congresso Brasileiro de Farmacologia e Terapêutica Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms by which the Flavonoid Dioclein Decreases Cytokines and Chemokines Levels in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lucia Campanha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano L.S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helton C. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia S. Lemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Congresso Brasileiro de Farmacologia e Terapêutica Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Ribeirão Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Cannabinoid Receptors in an Experimental Model of Inflammatory Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda M. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Castro Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucíola S. Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia P. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Congresso Brasileiro de Farmacologia e Terapêutica Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology of Addictive Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Week UFMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology of Addictive Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Week UFMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antinociceptive, anti-edematogenic and anti-inflammatory effects of Lychnophora pinaster (arnica mineira) hydroalcoholic extract in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Nitric Oxide, Cytokines and Inflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammation: Technical and Experimental Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Week UEMG/Divinopolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the flavonoid dioclein on cytokines and nitric oxide production by murine macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Meeting of the Brazilian Society of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis sativa and endocannabinoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars UEMG/Divinopolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-1B driven endogenous IL-10 production protects against the systemic and local acute inflammatory response following intestinal ischemia and reperfusion injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Congresso Brasileiro de Farmacologia e Terapêutica Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modulation of the immune response and gut microbiota through the inoculation of commensal bacteria effectively reduces Salmonella colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Drumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Kubasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Salmonella &amp; Salmonellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of investigating interactions between chicken caecum and Salmonella Enteritidis with ex-vivo models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barilleau Augis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate M. Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Holbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Joury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Thematic Workshop on 3D Cell Models in Loire Valley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la génétique et du microbiote sur la réponse vaccinale et le bien-être des poules pondeuses dans deux environnements d'élevage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du microbiote sur le développement du parasite &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the microbiota on the development of the parasite Eimeria tenella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiopathologie de l’infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; et intégrité de la barrière intestinale : influence du microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of type I interferons (IFNs) in the regulation of chicken macrophage inflammatory response to bacterial challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage recruitment and activation during &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and molecular insights on inflammatory immune response regulation during acute Aspergillosis in chicken and turkey poults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Melloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congress of the International Society for Human and Animal Mycology (ISHAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. , Medical Mycology, 56 (Supplement 2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior exposure to type I interferon boosts inflammation and bacterial uptake in chicken macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Seillac, France. , 100 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic of avian beta-defensins in experimental murine salmonellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the participation of avian kinin ornithokinin (OK) and its receptors in the chicken inflammatory response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Herrsching am Ammersee, Germany. , 120 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of avian beta-defensin 7 interactions with immune cells &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMP2016 Antimicrobial Peptides Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crucial role for the CC-chemokine receptor CCR5 in the pathogenesis of dengue virus infection in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Queiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio T. Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cisalpino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECI European Congress of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Glasgow, United Kingdom. , Immunology, 137(Suppl.1), 812 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Martins Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle G. Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan &amp; Claypool Publishers, 104 p., 2014, Colloquium Series on Integrated Systems Physiology, 9781615045747. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4199/C00103ED1V01Y201402ISP049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate defenses of the avian egg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernd Kaspers Karel Schat Thomas Göbel Lonneke Vervelde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Immunology. 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2021, 9780128187081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor-associated neutrophils (tans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Batista Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Martins Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gustavo Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in stem sell proliferation and cancer research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science+Business Media</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-94-007-6211-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HABILITATION À DIRIGER DES RECHERCHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Tours, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04161553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId426"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:89.84375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rodrigo GUABIRABA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rodrigo-guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4005-1753</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">229935125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodrigo Guabiraba-Brito est chercheur senior en immunologie des muqueuses, à l’interface des interactions hôte–microbiote, de l’immunométabolisme et de la recherche translationnelle. Son parcours s’est construit à travers des programmes de recherche de long terme en modèles animaux, où il a étudié comment les écosystèmes microbiens, leurs métabolites et l’environnement muqueux façonnent la résilience immunitaire le long de l’axe intestin–poumon. Ces travaux ont permis d’apporter des éclairages mécanistiques sur les processus de défense antivirale, de contrôle de l’inflammation et sur le développement d’interventions nutritionnelles ou biologiques pilotées par le microbiote.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au sein de l’INSERM, au CEPR, ses recherches prolongent et transposent cette expertise vers des enjeux de physiopathologie et de thérapeutique respiratoires chez l’humain, avec un focus sur le tripode mucus–immunité–biothérapies. Fort de son expérience à l’interface entre académie et industrie, il conçoit et coordonne des programmes de R&D multidisciplinaires intégrant immunologie, microbiologie, immunométabolisme et biologie des systèmes. Cette continuité scientifique vise à transformer des concepts issus de la santé animale en stratégies thérapeutiques muqueuses et aérosolisées innovantes, incluant notamment les bactériophages et les approches probiotiques ou à consortia définis, appliquées à la prévention et au traitement des maladies respiratoires infectieuses et inflammatoires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immune response modulated by inoculation of commensal bacteria at birth impacts the gut microbiota and prevents Salmonella colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Drumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Kubasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.2474151. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2474151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated short- and long-term impacts of a starter stimbiotic supplementation on gut health in broilers fed wheat and rye-based diets at homeostasis and under Eimeria tenella challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise I Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Khaksar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aninu.2025.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic reinstatement of RIG-I in chickens reveals insights into avian immune evolution and influenza interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Sid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa von Heyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Schleibinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Heymelot Nabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.1680791. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2025.1680791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Jahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 274, pp.106268. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of type I interferon production by chicken TLR21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Ribeiro Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul T Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 151, pp.105093. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2023.105093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gut microbiota and its metabolite butyrate shape metabolism and antiviral immunity along the gut-lung axis in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.1185. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-024-06815-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The caecal microbiota promotes the acute inflammatory response and the loss of the intestinal barrier integrity during severe Eimeria tenella infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.1250080. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2023.1250080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary diversification of defensins and cathelicidins in birds and primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk P Haagsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 157, pp.53 - 69. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molimm.2023.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies pour choisir et caractériser des extraits de plantes et evaluer leurs activités biologiques sur l'immunité des poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bellenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (4), pp.369-390. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEXAVI - Développement d’une méthodologie éprouvée permettant d’évaluer la capacité des extraits végétaux à renforcer les défenses naturelles des volailles, depuis la sélection des extraits jusqu’à la mesure de l’efficacité biologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bellenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.225-235. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights in the Interplay Between African Swine Fever Virus and Innate Immunity and Its Impact on Viral Pathogenicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Ayanwale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Roesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, 9 p. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.958307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the core principles of the gut-lung axis to enhance innate immunity in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, 16 p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.956670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide results in total or partial reversibility of plasma oxidative stress, cecal microbiota abundance and short-chain fatty acid composition in broiler hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chahnamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, 19 p. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2022.974688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and molecular insights on the regulation of innate immune responses to experimental aspergillosis in chicken and turkey poults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Vahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Melloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cordonnier-Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (5), pp.465-475. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mmy/myaa069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken cGAS Senses Fowlpox Virus Infection and Regulates Macrophage Effector Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Ribeiro Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathios Giotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, 13 p. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.613079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies to assess the bioactivity of an herbal extract on immunity, health, welfare and production performance in the chicken: The case of Melissa officinalis L. extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourrier-Clairat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, 17 p. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2021.759456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upregulation of gut cathepsin L during Eimeria tenella infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vanderlynden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rvsc.2021.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Germ-Free Fast-Growing Broilers from a Commercial Line for Microbiota Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, 8 p. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/61148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Absence of Gut Microbiota Alters the Development of the Apicomplexan Parasite Eimeria tenella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.632556. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2020.632556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision cut lung slices: a novel versatile tool to examine host–pathogen interaction in the chicken lung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Jane Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Mclachlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Digard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-019-0733-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota Changes Due to Grape Seed Extract Diet Improved Intestinal Homeostasis and Decreased Fatness in Parental Broiler Hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rodríguez-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Cheok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (8), pp.1141. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8081141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken endothelial cells are highly responsive to viral innate immune stimuli and are susceptible to infections with various avian pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.121-134. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03079457.2018.1556386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of structural barriers and innate immune components during incubation of the avian egg : critical interplay between autonomous embryonic development and maternal anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innate Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.111-124. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000493719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic administration of avian Defensin 7: Distribution, cellular target, and antibacterial potential in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, 11 p. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISG15-Induced IL-10 Is a Novel Anti-Inflammatory Myeloid Axis Disrupted during Active Tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Fernandes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Weyenbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo Delgobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel De Oliveira Patricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 200 (4), pp.1434-1442. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1701120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productive replication of avian influenza viruses in chicken endothelial cells is determined by hemagglutinin cleavability and is related to innate immune escape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Soubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 513, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-33 contributes to disease severity in Dengue virus infection in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (4), pp.477-490. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imm.12988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of type I interferons (IFNs) in the regulation of chicken macrophage inflammatory response to bacterial challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86, pp.156-170. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2018.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-33 signalling in liver immune cells enhances drug-induced liver injury and inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maísa Mota Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Moreira Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Barros Diniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Vaz Sousa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Moreira Alvarenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (1), pp.77-88. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00011-017-1098-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequences of two Escherichia coli phages vB_EcoM_ ESCO5 and vB_EcoM_ESCO13 which are related to phAPEC8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Viardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (13), 2 p. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01337-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the phospholipid platelet-activating factor as a mediator of inflammation in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, 20 p. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2017.00226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the participation of avian kinin ornithokinin and its receptors in the chicken inflammatory response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188, pp.34-47. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetimm.2017.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Escherichia coli strains involved in vertebral osteomyelitis and arthritis in broilers in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Fortes Vilarinho Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baucheron-Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, 12 p. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-016-0762-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Homeostatic and Sensory Roles of the Immune System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Martins Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 7 p. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2016.00125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue virus requires the CC-chemokine receptor CCR5 for replication and infection development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael E. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana L. del Sarto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca F. Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Queiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145 (4), pp.583-596. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imm.12476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic DNA deposition drives drug-induced liver injury and inflammation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gustavo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Vaz Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Araújo David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindisley Ferreira Gomides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (1), pp.348-360. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep.27216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian colibacillosis: still many black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362 (15), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnv118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-33-mediated protection against experimental cerebral malaria is linked to induction of type 2 innate lymphoid cells, M2 macrophages and regulatory T cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Niedbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1004607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue virus infection: Current concepts in immune mechanisms and lessons from murine models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ryffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (2), pp.143-156. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imm.12188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-33 targeting attenuates intestinal mucositis and enhances effective tumor chemotherapy in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Batista Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Jabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.1079-1093. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mi.2013.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-33 promotes ST2-dependent lung fibrosis by the induction of alternatively activated macrophages and innate lymphoid cells in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousa Komai-Koma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid S Jabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134 (6), pp.1422. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2014.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric oxide enhances Th9 cell differentiation and airway inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Niedbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Carvalho Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Barbim Donate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiane Sônego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms5575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CXCL6 antibody neutralization prevents lung inflammation and fibrosis in mice in the bleomycin model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Struyf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (6), pp.1317-1323. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1189/jlb.0313140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting CCL5 in inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Castro Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Martins Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Opinion on Therapeutic Targets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (12), pp.1439-1460. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1517/14728222.2013.837886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-33 exacerbates acute colitis via interleukin-4 in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter N. Pushparaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousa Komai-Koma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140 (1), pp.70-77. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imm.12111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockade of cannabinoid receptors reduces inflammation, leukocyte accumulation and neovascularization in a model of sponge-induced inflammatory angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo C. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda M. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica A. N. D. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A. O. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (8), pp.811-821. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00011-013-0638-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-22 modulates IL-17A production and controls inflammation and tissue damage in experimental dengue infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael E Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio T Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (6), pp.1529-44. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201243229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detrimental role for invariant natural killer T cells in the pathogenesis of experimental dengue virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Renneson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael E. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoyan Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 179 (4), pp.1872-1883. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajpath.2011.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental infection with Schistosoma mansoni in CCR5-deficient mice is associated with increased disease severity, as CCR5 plays a role in controlling granulomatous inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano L. S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia R. S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cíntia A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (4), pp.1741-1749. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.00502-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphoinositide 3-kinase γ plays a critical role in bleomycin-induced pulmonary inflammation and fibrosis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo C. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucíola S. Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milene A. Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (2), pp.269-282. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1189/jlb.0610346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the chemokine receptors CCR1, CCR2 and CCR4 in the pathogenesis of experimental dengue infection in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio T Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle G Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (12), pp.e15680. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0015680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and remote tissue injury upon intestinal ischemia and reperfusion depends on the TLR/MyD88 signaling pathway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Victoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rodrigues Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Learth Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andressa de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Microbiology and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 199 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00430-009-0134-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of anti-inflammatory drugs for infectious diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Couto Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Marianetti Soriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Martins Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discovery medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (55), pp.479-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platelet-activating factor receptor plays a role in lung injury and death caused by Influenza A in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina C. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo C. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio T. Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael B. Polidoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (11), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1001171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The flavonoid dioclein reduces the production of pro-inflammatory mediators in vitro by inhibiting PDE4 activity and scavenging reactive oxygen species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lucia Campanha-Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano L.S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helton C. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 633 (1-3), pp.85-92. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejphar.2010.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor necrosis factor is not associated with intestinal ischemia/reperfusion-induced lung inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Learth Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rodrigues Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamdouh Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Boris Vargaftig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (3), pp.306-313. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/SHK.0b013e3181cdc585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment with a novel chemokine-binding protein or eosinophil lineage-ablation protects mice from experimental colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica T. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio T. Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Leticia Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina G.M. Castor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 175 (6), pp.2382-2391. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2353/ajpath.2009.090093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the chemokine receptor CXCR2 in bleomycin-induced pulmonary inflammation and fibrosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo C. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana C. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucíola S. Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Roffê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (4), pp.410-421. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1165/rcmb.2007-0364OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the chemokines CCL3/MIP-1 α and CCL5/RANTES in sponge-induced inflammatory angiogenesis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucíola S. Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda M. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo C. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano L.S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microvascular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78 (2), pp.148-154. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mvr.2009.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of macrophage migration inhibitory factor in the cascade of events leading to reperfusion-induced inflammatory injury and lethality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio A. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio T. Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica T. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano L.S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 171 (6), pp.1887-1893. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2353/ajpath.2007.060642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential role of the chemokine macrophage inflammatory protein 1α in human and experimental schistosomiasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano L. S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Roffê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle G. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 73 (4), pp.2515-2523. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.73.4.2515-2523.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-1-driven endogenous IL-10 production protects against the systemic and local acute inflammatory response following intestinal reperfusion injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle G. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bristow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 170 (9), pp.4759-4766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiopathology of Eimeria tenella infection and integrity of the intestinal barrier: influence of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Coccidiosis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, České Budějovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated short and medium term impacts of early xylanase-xos supplementation on caecal metabolome and microbiome moy in broiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise I. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Khaksar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts à court et à moyen terme d'une supplémentation précoce en xylanase-xos sur le métabolome et le microbiome caécal des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise I. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Khaksar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a method for assessing the bioactivity of plant extracts on the antioxidative status and innate immunity in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du microbiote intestinal et de ses métabolites sur le développement et la maturation du système immunitaire inné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie-Gras (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the core principles of the gut-lung axis to enhance mucosal immunity in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Newark, DE, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the core principles of the gut-lung axis to enhance mucosal immunity in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022 - FéRi Scientific Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche en Infectiologie (FéRI), Centre Val de Loire, Jul 2022, Joué-Lès-Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’altération du microbiote intestinal, de la génétique et du mode d’élevage sur des paramètres d’immunocompétence de poules pondeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Empeyta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaprogramme - SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of innate immunity components during incubation of the avian egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combined worshop of Fundamental physiology and Perinatal development in Poultry and Incubation and Fertility Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1399/eps.2019.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'innocuité et des effets immunostimulants d'extraits végétaux sur lignées cellulaires de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Allimonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bellenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France. 929 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiopathology of Eimeria tenella infection and integrity of the intestinal barrier: influence of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité de la barrière intestinale lors de l’infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; : importance des macrophages et l’influence du microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tours, France. 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du microbiote sur la physiopathologie de l'infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel chicken cell culture model to explore the role of the vascular endothelium in the pathogenesis of avian influenza and Marek’s disease in gallinaceous poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of avian beta-defensins: beyond antibacterial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Scalzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type I IFN stimulation primes chicken macrophages to an exacerbated inflammatory phenotype mediated by IFNβ following bacterial challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic potential of avian beta-defensins in experimental murine salmonellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMP2016 Antimicrobial Peptides Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of avian beta-defensin 7 interactions with immune cells in vivo and in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type I IFN priming modulates pro-inflammatory response to &amp;lt;em&amp;gt;E. coli&amp;lt;/em&amp;gt; LPS in chicken macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of avian beta-defensins interaction with chicken cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Society for Immunology DGFI., Sep 2016, Herrsching am Ammersee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-33 and chemotherapy induced injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars INEM CNRS Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling inflammatory responses: Lessons from host-pathogen interaction and sterile injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars UFMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-22 deficiency increases IL-17 production and contributes to inflammation and tissue damage in a mouse model of severe dengue virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIRM World Immune Regulation Meeting VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue virus infection in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars UFSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Santa Catarina (UFSC). BRA., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CC chemokine receptors play different roles in the pathogenesis of dengue virus infection in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Congresso Brasileiro de Farmacologia e Terapêutica Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Farmacologia e Terapêutica Experimental., Oct 2010, Ribeirão Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il-22 is involved in the control of systemic and local inflammatory responses associated to dengue virus infection in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Congresso da Sociedade Brasileira de Imunologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Imunologia., Nov 2010, Porto Alegro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology of Addictive Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Week UFMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Potential Major Role for the CCR5 Receptor in Mediating the Infection by Dengue Virus Serotype-2 and its Physiophatological Manifestations in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Congresso Brasileiro de Farmacologia e Terapêutica Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Farmacologia e Terapêutica Experimental., 2008, Águas de Lindóia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cannabinoid receptors in an experimental model of inflammatory angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress of Immunology - ImmunoRio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology of Addictive Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Week UFMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a CXCR2 antagonist on bleomycin-induced pulmonary injury and fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Castro Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Leticia Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Roffê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Soares de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Congresso Brasileiro de Farmacologia e Terapêutica Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms by which the Flavonoid Dioclein Decreases Cytokines and Chemokines Levels in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lucia Campanha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano L.S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helton C. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia S. Lemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Congresso Brasileiro de Farmacologia e Terapêutica Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Ribeirão Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Cannabinoid Receptors in an Experimental Model of Inflammatory Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda M. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Castro Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucíola S. Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia P. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Congresso Brasileiro de Farmacologia e Terapêutica Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology of Addictive Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Week UFMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis sativa and endocannabinoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars UEMG/Divinopolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammation: Technical and Experimental Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Week UEMG/Divinopolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antinociceptive, anti-edematogenic and anti-inflammatory effects of Lychnophora pinaster (arnica mineira) hydroalcoholic extract in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Nitric Oxide, Cytokines and Inflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the flavonoid dioclein on cytokines and nitric oxide production by murine macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Meeting of the Brazilian Society of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-1B driven endogenous IL-10 production protects against the systemic and local acute inflammatory response following intestinal ischemia and reperfusion injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Congresso Brasileiro de Farmacologia e Terapêutica Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modulation of the immune response and gut microbiota through the inoculation of commensal bacteria effectively reduces Salmonella colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Drumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Kubasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Salmonella &amp; Salmonellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of investigating interactions between chicken caecum and Salmonella Enteritidis with ex-vivo models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barilleau Augis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate M. Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Holbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Joury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Thematic Workshop on 3D Cell Models in Loire Valley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la génétique et du microbiote sur la réponse vaccinale et le bien-être des poules pondeuses dans deux environnements d'élevage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du microbiote sur le développement du parasite &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the microbiota on the development of the parasite Eimeria tenella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiopathologie de l’infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; et intégrité de la barrière intestinale : influence du microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and molecular insights on inflammatory immune response regulation during acute Aspergillosis in chicken and turkey poults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Melloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congress of the International Society for Human and Animal Mycology (ISHAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. , Medical Mycology, 56 (Supplement 2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of type I interferons (IFNs) in the regulation of chicken macrophage inflammatory response to bacterial challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage recruitment and activation during &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior exposure to type I interferon boosts inflammation and bacterial uptake in chicken macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Seillac, France. , 100 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic of avian beta-defensins in experimental murine salmonellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the participation of avian kinin ornithokinin (OK) and its receptors in the chicken inflammatory response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Herrsching am Ammersee, Germany. , 120 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of avian beta-defensin 7 interactions with immune cells &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMP2016 Antimicrobial Peptides Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crucial role for the CC-chemokine receptor CCR5 in the pathogenesis of dengue virus infection in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Queiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio T. Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cisalpino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECI European Congress of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Glasgow, United Kingdom. , Immunology, 137(Suppl.1), 812 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Martins Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle G. Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan &amp; Claypool Publishers, 104 p., 2014, Colloquium Series on Integrated Systems Physiology, 9781615045747. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4199/C00103ED1V01Y201402ISP049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate defenses of the avian egg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernd Kaspers Karel Schat Thomas Göbel Lonneke Vervelde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Immunology. 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2021, 9780128187081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor-associated neutrophils (tans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Batista Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Martins Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gustavo Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in stem sell proliferation and cancer research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science+Business Media</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-94-007-6211-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HABILITATION À DIRIGER DES RECHERCHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Tours, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04161553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId426"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2435D964"/>
+    <w:nsid w:val="AFE89C5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodrigo-guabiraba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4005-1753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229935125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa von Heyl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Schleibinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Klinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Heymelot Nabel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1680791" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I Bussi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2025.03.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Drumo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474151" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484324v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Ribeiro Rodrigues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul T Manna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Saint-Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2023.105093" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06815-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tomal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sadrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaboriaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1250080" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert van Dijk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk P Haagsman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2023.03.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tavares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bellenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7337" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764717v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art17" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.956670" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Ayanwale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Roesch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.958307" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.974688" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157392v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Oliveira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Giotis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.613079" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Saidi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vanderlynden" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fessard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2021.08.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Barat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourrier-Clairat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.759456" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151088v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Vahsen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zapata" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Melloul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier-Lefort" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa069" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436361v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jane Bryson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrido" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Esposito" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Mclachlan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Digard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0733-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156323v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fort" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Niepceron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.632556" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez-Mateos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Xu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cheok" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081141" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953979v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faurie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaumeil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61148" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623169v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2018.1556386" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mckee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493719" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622366v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trotereau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00541" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126573v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marques" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Besnard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Fagundes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Souza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12988" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Weyenbergh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Delgobo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel De Oliveira Patricio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J Ferguson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1701120" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623700v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Richard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.10.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Alber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Katy Chanteloup" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.04.025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126492v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;sa Mota Antunes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Moreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Barros Diniz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Vaz Sousa Pereira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Moreira Alvarenga" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-017-1098-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626837v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Trotereau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00226" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569529v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba-Brito" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pinaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2017.04.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viardot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01337-16" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346394v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Fortes Vilarinho Braga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron-Monnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-016-0762-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321522v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Elias Marques" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Elias Marques" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Martins Teixeira" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00125" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145643v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gustavo Oliveira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Vaz Pereira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Ara&#250;jo David" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindisley Ferreira Gomides" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.27216" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182815v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnv118" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171502v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael E. Marques" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana L. del Sarto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca F. Rocha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Queiroz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12476" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190147v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Niedbala" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004607" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633989v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Besnard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Batista Menezes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Jabir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2013.124" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638635v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ryffel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12188" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634219v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Komai-Koma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid S Jabir" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2014.05.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640689v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carvalho Nascimento" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Barbim Donate" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiane S&#244;nego" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5575" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652256v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Castro Russo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/14728222.2013.837886" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652255v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N. Pushparaj" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alexander" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12111" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647832v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Struyf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fauconnier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouxel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0313140" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648573v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo C. Russo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda M. Coelho" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica A. N. D. Ferreira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. O. Lopes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-013-0638-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C184XCTL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944323v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael E Marques" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio T Fagundes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201243229" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652145v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano L. S. Souza" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia R. S. Souza" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;ntia A. Pereira" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Fernandes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00502-10" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645807v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;ola S. Barcelos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milene A. Rachid" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0610346" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648572v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Renneson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Ivanov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2011.06.023" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Couto Garcia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Marianetti Soriani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660382v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina C. Garcia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio T. Fagundes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael B. Polidoro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001171" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657484v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Campanha-Rodrigues" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano L.S. Souza" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helton C. Santiago" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lugnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2010.01.021" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591498v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Learth Soares" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodrigues Coelho" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh Kamal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boris Vargaftig" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0b013e3181cdc585" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle G Souza" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015680" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591521v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Victoni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa de Freitas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-009-0134-5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-43XKCHH5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666969v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana C. Garcia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Roff&#234;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2007-0364OC" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667543v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2009.04.009" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664966v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica T. Vieira" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leticia Alessandri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina G.M. Castor" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2009.090093" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661253v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio A. Amaral" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2007.060642" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683188v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pinho" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle G. Souza" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana F. Silva" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.4.2515-2523.2005" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682571v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bristow" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Poole" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143368v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771882v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775492v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953063v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824181v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735525v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445373v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Empeyta" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144164v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737061v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001296v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Allimonnier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307268v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736481v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733553v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737168v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Scalzo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Moll&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734615v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737465v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795846v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793469v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kaspers" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738823v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742837v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792779v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802064v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805468v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804306v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751197v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815675v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812300v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814516v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812323v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756604v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Soares de Souza" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Garcia" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757357v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Campanha" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia S. Lemos" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752404v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia P. Andrade" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813700v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827100v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826992v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825244v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825771v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825246v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825533v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155943v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05438697v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barilleau Augis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Sutton" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joury" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146084v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737207v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307586v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737331v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737097v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735424v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736169v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vahsen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zapata" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Guibert" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733588v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738837v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741913v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740642v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744697v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cisalpino" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791802v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4199/C00103ED1V01Y201402ISP049" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336191v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell.T. Hincke" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806016v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/biomed/cancer/book/978-94-007-6210-7" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04161553v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodrigo-guabiraba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4005-1753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229935125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004820v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Drumo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I Bussi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2025.03.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa von Heyl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Schleibinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Klinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Heymelot Nabel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1680791" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Ribeiro Rodrigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul T Manna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Saint-Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2023.105093" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720201v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06815-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tomal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sadrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaboriaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1250080" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert van Dijk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk P Haagsman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2023.03.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tavares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bellenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7337" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764717v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art17" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Ayanwale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Roesch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.958307" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850987v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.956670" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.974688" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151088v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Vahsen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zapata" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Melloul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier-Lefort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa069" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Oliveira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Giotis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.613079" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Barat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourrier-Clairat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.759456" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331820v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Saidi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vanderlynden" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fessard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2021.08.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faurie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaumeil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61148" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156323v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fort" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Niepceron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.632556" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jane Bryson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrido" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Esposito" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Mclachlan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Digard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0733-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929228v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez-Mateos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Xu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cheok" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081141" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623169v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2018.1556386" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mckee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493719" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622366v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trotereau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00541" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624940v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Weyenbergh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Delgobo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel De Oliveira Patricio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J Ferguson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1701120" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623700v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Richard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.10.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126573v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marques" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Besnard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Fagundes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Souza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12988" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Alber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Katy Chanteloup" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.04.025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126492v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;sa Mota Antunes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Moreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Barros Diniz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Vaz Sousa Pereira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Moreira Alvarenga" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-017-1098-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569517v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Trotereau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viardot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba-Brito" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01337-16" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626837v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00226" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569529v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pinaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2017.04.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346394v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Fortes Vilarinho Braga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron-Monnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-016-0762-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321522v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Elias Marques" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Elias Marques" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Martins Teixeira" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00125" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael E. Marques" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana L. del Sarto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca F. Rocha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Queiroz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12476" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145643v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gustavo Oliveira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Vaz Pereira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Ara&#250;jo David" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindisley Ferreira Gomides" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.27216" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnv118" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190147v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Niedbala" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004607" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ryffel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12188" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633989v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Besnard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Batista Menezes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Jabir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2013.124" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634219v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Komai-Koma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid S Jabir" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2014.05.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640689v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carvalho Nascimento" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Barbim Donate" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiane S&#244;nego" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5575" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647832v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Struyf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fauconnier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouxel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0313140" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652256v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Castro Russo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/14728222.2013.837886" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652255v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N. Pushparaj" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alexander" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12111" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648573v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo C. Russo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda M. Coelho" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica A. N. D. Ferreira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. O. Lopes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-013-0638-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C184XCTL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944323v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael E Marques" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio T Fagundes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201243229" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648572v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Renneson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Ivanov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2011.06.023" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652145v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano L. S. Souza" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia R. S. Souza" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;ntia A. Pereira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Fernandes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00502-10" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645807v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;ola S. Barcelos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milene A. Rachid" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0610346" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591584v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle G Souza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015680" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591521v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Victoni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodrigues Coelho" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Learth Soares" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa de Freitas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-009-0134-5" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-43XKCHH5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660185v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Couto Garcia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Marianetti Soriani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660382v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina C. Garcia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio T. Fagundes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael B. Polidoro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001171" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657484v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Campanha-Rodrigues" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano L.S. Souza" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helton C. Santiago" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lugnier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2010.01.021" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591498v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh Kamal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boris Vargaftig" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0b013e3181cdc585" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664966v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica T. Vieira" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leticia Alessandri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina G.M. Castor" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2009.090093" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666969v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana C. Garcia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Roff&#234;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2007-0364OC" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667543v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2009.04.009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661253v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio A. Amaral" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2007.060642" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683188v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pinho" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle G. Souza" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana F. Silva" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.4.2515-2523.2005" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682571v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bristow" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Poole" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143368v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144164v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775492v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953063v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771882v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824181v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735525v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445373v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Empeyta" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737061v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001296v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Allimonnier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307268v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737465v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733553v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736481v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737168v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Scalzo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Moll&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734615v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742837v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795846v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793469v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kaspers" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738823v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792779v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802064v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805468v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804306v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751197v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815675v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812300v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814516v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812323v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813700v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756604v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Soares de Souza" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Garcia" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757357v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Campanha" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia S. Lemos" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752404v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia P. Andrade" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827100v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825246v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825244v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826992v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825771v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825533v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155943v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05438697v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barilleau Augis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Sutton" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joury" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146084v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737207v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307586v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737331v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736169v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vahsen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zapata" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Guibert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737097v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735424v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733588v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738837v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741913v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740642v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744697v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cisalpino" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791802v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4199/C00103ED1V01Y201402ISP049" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336191v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell.T. Hincke" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806016v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/biomed/cancer/book/978-94-007-6210-7" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04161553v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>