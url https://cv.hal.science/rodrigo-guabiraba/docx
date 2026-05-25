--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:89.84375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rodrigo GUABIRABA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rodrigo-guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4005-1753</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">229935125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodrigo Guabiraba-Brito est chercheur senior en immunologie des muqueuses, à l’interface des interactions hôte–microbiote, de l’immunométabolisme et de la recherche translationnelle. Son parcours s’est construit à travers des programmes de recherche de long terme en modèles animaux, où il a étudié comment les écosystèmes microbiens, leurs métabolites et l’environnement muqueux façonnent la résilience immunitaire le long de l’axe intestin–poumon. Ces travaux ont permis d’apporter des éclairages mécanistiques sur les processus de défense antivirale, de contrôle de l’inflammation et sur le développement d’interventions nutritionnelles ou biologiques pilotées par le microbiote.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au sein de l’INSERM, au CEPR, ses recherches prolongent et transposent cette expertise vers des enjeux de physiopathologie et de thérapeutique respiratoires chez l’humain, avec un focus sur le tripode mucus–immunité–biothérapies. Fort de son expérience à l’interface entre académie et industrie, il conçoit et coordonne des programmes de R&D multidisciplinaires intégrant immunologie, microbiologie, immunométabolisme et biologie des systèmes. Cette continuité scientifique vise à transformer des concepts issus de la santé animale en stratégies thérapeutiques muqueuses et aérosolisées innovantes, incluant notamment les bactériophages et les approches probiotiques ou à consortia définis, appliquées à la prévention et au traitement des maladies respiratoires infectieuses et inflammatoires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immune response modulated by inoculation of commensal bacteria at birth impacts the gut microbiota and prevents Salmonella colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Drumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Kubasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.2474151. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2474151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated short- and long-term impacts of a starter stimbiotic supplementation on gut health in broilers fed wheat and rye-based diets at homeostasis and under Eimeria tenella challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise I Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Khaksar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aninu.2025.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic reinstatement of RIG-I in chickens reveals insights into avian immune evolution and influenza interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Sid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa von Heyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Schleibinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Heymelot Nabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.1680791. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2025.1680791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Jahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 274, pp.106268. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of type I interferon production by chicken TLR21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Ribeiro Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul T Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 151, pp.105093. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2023.105093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gut microbiota and its metabolite butyrate shape metabolism and antiviral immunity along the gut-lung axis in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.1185. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-024-06815-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The caecal microbiota promotes the acute inflammatory response and the loss of the intestinal barrier integrity during severe Eimeria tenella infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.1250080. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2023.1250080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary diversification of defensins and cathelicidins in birds and primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk P Haagsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 157, pp.53 - 69. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molimm.2023.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies pour choisir et caractériser des extraits de plantes et evaluer leurs activités biologiques sur l'immunité des poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bellenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (4), pp.369-390. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEXAVI - Développement d’une méthodologie éprouvée permettant d’évaluer la capacité des extraits végétaux à renforcer les défenses naturelles des volailles, depuis la sélection des extraits jusqu’à la mesure de l’efficacité biologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bellenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.225-235. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights in the Interplay Between African Swine Fever Virus and Innate Immunity and Its Impact on Viral Pathogenicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Ayanwale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Roesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, 9 p. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.958307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the core principles of the gut-lung axis to enhance innate immunity in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, 16 p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.956670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide results in total or partial reversibility of plasma oxidative stress, cecal microbiota abundance and short-chain fatty acid composition in broiler hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chahnamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, 19 p. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2022.974688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and molecular insights on the regulation of innate immune responses to experimental aspergillosis in chicken and turkey poults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Vahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Melloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cordonnier-Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (5), pp.465-475. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mmy/myaa069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken cGAS Senses Fowlpox Virus Infection and Regulates Macrophage Effector Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Ribeiro Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathios Giotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, 13 p. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.613079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies to assess the bioactivity of an herbal extract on immunity, health, welfare and production performance in the chicken: The case of Melissa officinalis L. extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourrier-Clairat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, 17 p. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2021.759456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upregulation of gut cathepsin L during Eimeria tenella infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vanderlynden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rvsc.2021.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Germ-Free Fast-Growing Broilers from a Commercial Line for Microbiota Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, 8 p. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/61148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Absence of Gut Microbiota Alters the Development of the Apicomplexan Parasite Eimeria tenella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.632556. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2020.632556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision cut lung slices: a novel versatile tool to examine host–pathogen interaction in the chicken lung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Jane Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Mclachlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Digard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-019-0733-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota Changes Due to Grape Seed Extract Diet Improved Intestinal Homeostasis and Decreased Fatness in Parental Broiler Hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rodríguez-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Cheok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (8), pp.1141. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8081141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken endothelial cells are highly responsive to viral innate immune stimuli and are susceptible to infections with various avian pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.121-134. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03079457.2018.1556386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of structural barriers and innate immune components during incubation of the avian egg : critical interplay between autonomous embryonic development and maternal anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innate Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.111-124. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000493719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic administration of avian Defensin 7: Distribution, cellular target, and antibacterial potential in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, 11 p. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISG15-Induced IL-10 Is a Novel Anti-Inflammatory Myeloid Axis Disrupted during Active Tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Fernandes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Weyenbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo Delgobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel De Oliveira Patricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 200 (4), pp.1434-1442. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1701120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productive replication of avian influenza viruses in chicken endothelial cells is determined by hemagglutinin cleavability and is related to innate immune escape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Soubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 513, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-33 contributes to disease severity in Dengue virus infection in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (4), pp.477-490. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imm.12988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of type I interferons (IFNs) in the regulation of chicken macrophage inflammatory response to bacterial challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86, pp.156-170. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2018.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-33 signalling in liver immune cells enhances drug-induced liver injury and inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maísa Mota Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Moreira Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Barros Diniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Vaz Sousa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Moreira Alvarenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (1), pp.77-88. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00011-017-1098-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequences of two Escherichia coli phages vB_EcoM_ ESCO5 and vB_EcoM_ESCO13 which are related to phAPEC8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Viardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (13), 2 p. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01337-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the phospholipid platelet-activating factor as a mediator of inflammation in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, 20 p. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2017.00226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the participation of avian kinin ornithokinin and its receptors in the chicken inflammatory response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188, pp.34-47. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetimm.2017.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Escherichia coli strains involved in vertebral osteomyelitis and arthritis in broilers in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Fortes Vilarinho Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baucheron-Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, 12 p. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-016-0762-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Homeostatic and Sensory Roles of the Immune System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Martins Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 7 p. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2016.00125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue virus requires the CC-chemokine receptor CCR5 for replication and infection development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael E. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana L. del Sarto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca F. Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Queiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145 (4), pp.583-596. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imm.12476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic DNA deposition drives drug-induced liver injury and inflammation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gustavo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Vaz Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Araújo David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindisley Ferreira Gomides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (1), pp.348-360. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep.27216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian colibacillosis: still many black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362 (15), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnv118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-33-mediated protection against experimental cerebral malaria is linked to induction of type 2 innate lymphoid cells, M2 macrophages and regulatory T cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Niedbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1004607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue virus infection: Current concepts in immune mechanisms and lessons from murine models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ryffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (2), pp.143-156. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imm.12188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-33 targeting attenuates intestinal mucositis and enhances effective tumor chemotherapy in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Batista Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Jabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.1079-1093. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mi.2013.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-33 promotes ST2-dependent lung fibrosis by the induction of alternatively activated macrophages and innate lymphoid cells in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousa Komai-Koma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid S Jabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134 (6), pp.1422. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2014.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric oxide enhances Th9 cell differentiation and airway inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Niedbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Carvalho Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Barbim Donate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiane Sônego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms5575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CXCL6 antibody neutralization prevents lung inflammation and fibrosis in mice in the bleomycin model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Struyf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (6), pp.1317-1323. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1189/jlb.0313140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting CCL5 in inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Castro Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Martins Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Opinion on Therapeutic Targets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (12), pp.1439-1460. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1517/14728222.2013.837886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-33 exacerbates acute colitis via interleukin-4 in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter N. Pushparaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousa Komai-Koma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140 (1), pp.70-77. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imm.12111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockade of cannabinoid receptors reduces inflammation, leukocyte accumulation and neovascularization in a model of sponge-induced inflammatory angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo C. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda M. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica A. N. D. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A. O. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (8), pp.811-821. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00011-013-0638-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-22 modulates IL-17A production and controls inflammation and tissue damage in experimental dengue infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael E Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio T Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (6), pp.1529-44. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201243229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detrimental role for invariant natural killer T cells in the pathogenesis of experimental dengue virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Renneson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael E. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoyan Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 179 (4), pp.1872-1883. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajpath.2011.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental infection with Schistosoma mansoni in CCR5-deficient mice is associated with increased disease severity, as CCR5 plays a role in controlling granulomatous inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano L. S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia R. S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cíntia A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (4), pp.1741-1749. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.00502-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphoinositide 3-kinase γ plays a critical role in bleomycin-induced pulmonary inflammation and fibrosis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo C. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucíola S. Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milene A. Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (2), pp.269-282. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1189/jlb.0610346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the chemokine receptors CCR1, CCR2 and CCR4 in the pathogenesis of experimental dengue infection in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio T Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle G Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (12), pp.e15680. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0015680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and remote tissue injury upon intestinal ischemia and reperfusion depends on the TLR/MyD88 signaling pathway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Victoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rodrigues Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Learth Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andressa de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Microbiology and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 199 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00430-009-0134-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of anti-inflammatory drugs for infectious diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Couto Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Marianetti Soriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Martins Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discovery medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (55), pp.479-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platelet-activating factor receptor plays a role in lung injury and death caused by Influenza A in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina C. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo C. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio T. Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael B. Polidoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (11), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1001171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The flavonoid dioclein reduces the production of pro-inflammatory mediators in vitro by inhibiting PDE4 activity and scavenging reactive oxygen species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lucia Campanha-Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano L.S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helton C. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 633 (1-3), pp.85-92. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejphar.2010.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor necrosis factor is not associated with intestinal ischemia/reperfusion-induced lung inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Learth Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rodrigues Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamdouh Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Boris Vargaftig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (3), pp.306-313. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/SHK.0b013e3181cdc585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment with a novel chemokine-binding protein or eosinophil lineage-ablation protects mice from experimental colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica T. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio T. Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Leticia Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina G.M. Castor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 175 (6), pp.2382-2391. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2353/ajpath.2009.090093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the chemokine receptor CXCR2 in bleomycin-induced pulmonary inflammation and fibrosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo C. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana C. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucíola S. Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Roffê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (4), pp.410-421. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1165/rcmb.2007-0364OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the chemokines CCL3/MIP-1 α and CCL5/RANTES in sponge-induced inflammatory angiogenesis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucíola S. Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda M. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo C. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano L.S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microvascular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78 (2), pp.148-154. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mvr.2009.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of macrophage migration inhibitory factor in the cascade of events leading to reperfusion-induced inflammatory injury and lethality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio A. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio T. Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica T. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano L.S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 171 (6), pp.1887-1893. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2353/ajpath.2007.060642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential role of the chemokine macrophage inflammatory protein 1α in human and experimental schistosomiasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano L. S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Roffê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle G. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 73 (4), pp.2515-2523. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.73.4.2515-2523.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-1-driven endogenous IL-10 production protects against the systemic and local acute inflammatory response following intestinal reperfusion injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle G. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bristow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 170 (9), pp.4759-4766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiopathology of Eimeria tenella infection and integrity of the intestinal barrier: influence of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Coccidiosis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, České Budějovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated short and medium term impacts of early xylanase-xos supplementation on caecal metabolome and microbiome moy in broiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise I. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Khaksar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts à court et à moyen terme d'une supplémentation précoce en xylanase-xos sur le métabolome et le microbiome caécal des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise I. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Khaksar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a method for assessing the bioactivity of plant extracts on the antioxidative status and innate immunity in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du microbiote intestinal et de ses métabolites sur le développement et la maturation du système immunitaire inné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie-Gras (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the core principles of the gut-lung axis to enhance mucosal immunity in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Newark, DE, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the core principles of the gut-lung axis to enhance mucosal immunity in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022 - FéRi Scientific Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche en Infectiologie (FéRI), Centre Val de Loire, Jul 2022, Joué-Lès-Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’altération du microbiote intestinal, de la génétique et du mode d’élevage sur des paramètres d’immunocompétence de poules pondeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Empeyta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaprogramme - SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of innate immunity components during incubation of the avian egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combined worshop of Fundamental physiology and Perinatal development in Poultry and Incubation and Fertility Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1399/eps.2019.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'innocuité et des effets immunostimulants d'extraits végétaux sur lignées cellulaires de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Allimonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bellenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France. 929 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiopathology of Eimeria tenella infection and integrity of the intestinal barrier: influence of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité de la barrière intestinale lors de l’infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; : importance des macrophages et l’influence du microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tours, France. 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du microbiote sur la physiopathologie de l'infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel chicken cell culture model to explore the role of the vascular endothelium in the pathogenesis of avian influenza and Marek’s disease in gallinaceous poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of avian beta-defensins: beyond antibacterial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Scalzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type I IFN stimulation primes chicken macrophages to an exacerbated inflammatory phenotype mediated by IFNβ following bacterial challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic potential of avian beta-defensins in experimental murine salmonellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMP2016 Antimicrobial Peptides Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of avian beta-defensin 7 interactions with immune cells in vivo and in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type I IFN priming modulates pro-inflammatory response to &amp;lt;em&amp;gt;E. coli&amp;lt;/em&amp;gt; LPS in chicken macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of avian beta-defensins interaction with chicken cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Society for Immunology DGFI., Sep 2016, Herrsching am Ammersee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-33 and chemotherapy induced injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars INEM CNRS Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling inflammatory responses: Lessons from host-pathogen interaction and sterile injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars UFMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-22 deficiency increases IL-17 production and contributes to inflammation and tissue damage in a mouse model of severe dengue virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIRM World Immune Regulation Meeting VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue virus infection in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars UFSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Santa Catarina (UFSC). BRA., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CC chemokine receptors play different roles in the pathogenesis of dengue virus infection in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Congresso Brasileiro de Farmacologia e Terapêutica Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Farmacologia e Terapêutica Experimental., Oct 2010, Ribeirão Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il-22 is involved in the control of systemic and local inflammatory responses associated to dengue virus infection in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Congresso da Sociedade Brasileira de Imunologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Imunologia., Nov 2010, Porto Alegro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology of Addictive Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Week UFMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Potential Major Role for the CCR5 Receptor in Mediating the Infection by Dengue Virus Serotype-2 and its Physiophatological Manifestations in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Congresso Brasileiro de Farmacologia e Terapêutica Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Farmacologia e Terapêutica Experimental., 2008, Águas de Lindóia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cannabinoid receptors in an experimental model of inflammatory angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress of Immunology - ImmunoRio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology of Addictive Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Week UFMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a CXCR2 antagonist on bleomycin-induced pulmonary injury and fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Castro Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Leticia Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Roffê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Soares de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Congresso Brasileiro de Farmacologia e Terapêutica Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms by which the Flavonoid Dioclein Decreases Cytokines and Chemokines Levels in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lucia Campanha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano L.S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helton C. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia S. Lemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Congresso Brasileiro de Farmacologia e Terapêutica Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Ribeirão Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Cannabinoid Receptors in an Experimental Model of Inflammatory Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda M. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Castro Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucíola S. Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia P. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Congresso Brasileiro de Farmacologia e Terapêutica Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology of Addictive Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Week UFMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis sativa and endocannabinoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars UEMG/Divinopolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammation: Technical and Experimental Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Week UEMG/Divinopolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antinociceptive, anti-edematogenic and anti-inflammatory effects of Lychnophora pinaster (arnica mineira) hydroalcoholic extract in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Nitric Oxide, Cytokines and Inflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the flavonoid dioclein on cytokines and nitric oxide production by murine macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Meeting of the Brazilian Society of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-1B driven endogenous IL-10 production protects against the systemic and local acute inflammatory response following intestinal ischemia and reperfusion injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Congresso Brasileiro de Farmacologia e Terapêutica Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modulation of the immune response and gut microbiota through the inoculation of commensal bacteria effectively reduces Salmonella colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Drumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Kubasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Salmonella &amp; Salmonellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of investigating interactions between chicken caecum and Salmonella Enteritidis with ex-vivo models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barilleau Augis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate M. Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Holbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Joury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Thematic Workshop on 3D Cell Models in Loire Valley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la génétique et du microbiote sur la réponse vaccinale et le bien-être des poules pondeuses dans deux environnements d'élevage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du microbiote sur le développement du parasite &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the microbiota on the development of the parasite Eimeria tenella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiopathologie de l’infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; et intégrité de la barrière intestinale : influence du microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and molecular insights on inflammatory immune response regulation during acute Aspergillosis in chicken and turkey poults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Melloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congress of the International Society for Human and Animal Mycology (ISHAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. , Medical Mycology, 56 (Supplement 2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of type I interferons (IFNs) in the regulation of chicken macrophage inflammatory response to bacterial challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage recruitment and activation during &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior exposure to type I interferon boosts inflammation and bacterial uptake in chicken macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Seillac, France. , 100 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic of avian beta-defensins in experimental murine salmonellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the participation of avian kinin ornithokinin (OK) and its receptors in the chicken inflammatory response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Herrsching am Ammersee, Germany. , 120 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of avian beta-defensin 7 interactions with immune cells &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMP2016 Antimicrobial Peptides Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crucial role for the CC-chemokine receptor CCR5 in the pathogenesis of dengue virus infection in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Queiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio T. Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cisalpino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECI European Congress of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Glasgow, United Kingdom. , Immunology, 137(Suppl.1), 812 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Martins Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle G. Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan &amp; Claypool Publishers, 104 p., 2014, Colloquium Series on Integrated Systems Physiology, 9781615045747. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4199/C00103ED1V01Y201402ISP049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate defenses of the avian egg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernd Kaspers Karel Schat Thomas Göbel Lonneke Vervelde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Immunology. 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2021, 9780128187081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor-associated neutrophils (tans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Batista Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Martins Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gustavo Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in stem sell proliferation and cancer research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science+Business Media</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-94-007-6211-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HABILITATION À DIRIGER DES RECHERCHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Tours, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04161553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId426"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:89.84375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rodrigo GUABIRABA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rodrigo-guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4005-1753</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">229935125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodrigo Guabiraba-Brito est chercheur senior en immunologie des muqueuses, à l’interface des interactions hôte–microbiote, de l’immunométabolisme et de la recherche translationnelle. Son parcours s’est construit à travers des programmes de recherche de long terme en modèles animaux, où il a étudié comment les écosystèmes microbiens, leurs métabolites et l’environnement muqueux façonnent la résilience immunitaire le long de l’axe intestin–poumon. Ces travaux ont permis d’apporter des éclairages mécanistiques sur les processus de défense antivirale, de contrôle de l’inflammation et sur le développement d’interventions nutritionnelles ou biologiques pilotées par le microbiote.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au sein de l’INSERM, au CEPR, ses recherches prolongent et transposent cette expertise vers des enjeux de physiopathologie et de thérapeutique respiratoires chez l’humain, avec un focus sur le tripode mucus–immunité–biothérapies. Fort de son expérience à l’interface entre académie et industrie, il conçoit et coordonne des programmes de R&D multidisciplinaires intégrant immunologie, microbiologie, immunométabolisme et biologie des systèmes. Cette continuité scientifique vise à transformer des concepts issus de la santé animale en stratégies thérapeutiques muqueuses et aérosolisées innovantes, incluant notamment les bactériophages et les approches probiotiques ou à consortia définis, appliquées à la prévention et au traitement des maladies respiratoires infectieuses et inflammatoires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic reinstatement of RIG-I in chickens reveals insights into avian immune evolution and influenza interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Sid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa von Heyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Schleibinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Heymelot Nabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.1680791. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2025.1680791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated short- and long-term impacts of a starter stimbiotic supplementation on gut health in broilers fed wheat and rye-based diets at homeostasis and under Eimeria tenella challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise I Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Khaksar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aninu.2025.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immune response modulated by inoculation of commensal bacteria at birth impacts the gut microbiota and prevents Salmonella colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Drumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Kubasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.2474151. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2474151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of type I interferon production by chicken TLR21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Ribeiro Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul T Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 151, pp.105093. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2023.105093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gut microbiota and its metabolite butyrate shape metabolism and antiviral immunity along the gut-lung axis in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.1185. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-024-06815-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Jahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 274, pp.106268. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The caecal microbiota promotes the acute inflammatory response and the loss of the intestinal barrier integrity during severe Eimeria tenella infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.1250080. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2023.1250080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary diversification of defensins and cathelicidins in birds and primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk P Haagsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 157, pp.53 - 69. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molimm.2023.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies pour choisir et caractériser des extraits de plantes et evaluer leurs activités biologiques sur l'immunité des poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bellenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (4), pp.369-390. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEXAVI - Développement d’une méthodologie éprouvée permettant d’évaluer la capacité des extraits végétaux à renforcer les défenses naturelles des volailles, depuis la sélection des extraits jusqu’à la mesure de l’efficacité biologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bellenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.225-235. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights in the Interplay Between African Swine Fever Virus and Innate Immunity and Its Impact on Viral Pathogenicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Ayanwale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Roesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, 9 p. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.958307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the core principles of the gut-lung axis to enhance innate immunity in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, 16 p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.956670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide results in total or partial reversibility of plasma oxidative stress, cecal microbiota abundance and short-chain fatty acid composition in broiler hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chahnamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, 19 p. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2022.974688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken cGAS Senses Fowlpox Virus Infection and Regulates Macrophage Effector Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Ribeiro Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathios Giotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, 13 p. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.613079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies to assess the bioactivity of an herbal extract on immunity, health, welfare and production performance in the chicken: The case of Melissa officinalis L. extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourrier-Clairat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, 17 p. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2021.759456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upregulation of gut cathepsin L during Eimeria tenella infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vanderlynden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rvsc.2021.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and molecular insights on the regulation of innate immune responses to experimental aspergillosis in chicken and turkey poults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Vahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Melloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cordonnier-Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (5), pp.465-475. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mmy/myaa069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Absence of Gut Microbiota Alters the Development of the Apicomplexan Parasite Eimeria tenella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.632556. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2020.632556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision cut lung slices: a novel versatile tool to examine host–pathogen interaction in the chicken lung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Jane Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Mclachlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Digard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-019-0733-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota Changes Due to Grape Seed Extract Diet Improved Intestinal Homeostasis and Decreased Fatness in Parental Broiler Hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rodríguez-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Cheok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (8), pp.1141. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8081141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Germ-Free Fast-Growing Broilers from a Commercial Line for Microbiota Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, 8 p. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/61148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken endothelial cells are highly responsive to viral innate immune stimuli and are susceptible to infections with various avian pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.121-134. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03079457.2018.1556386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of structural barriers and innate immune components during incubation of the avian egg : critical interplay between autonomous embryonic development and maternal anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innate Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.111-124. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000493719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic administration of avian Defensin 7: Distribution, cellular target, and antibacterial potential in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, 11 p. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISG15-Induced IL-10 Is a Novel Anti-Inflammatory Myeloid Axis Disrupted during Active Tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Fernandes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Weyenbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo Delgobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel De Oliveira Patricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 200 (4), pp.1434-1442. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1701120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productive replication of avian influenza viruses in chicken endothelial cells is determined by hemagglutinin cleavability and is related to innate immune escape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Soubieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 513, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-33 contributes to disease severity in Dengue virus infection in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (4), pp.477-490. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imm.12988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of type I interferons (IFNs) in the regulation of chicken macrophage inflammatory response to bacterial challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86, pp.156-170. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2018.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-33 signalling in liver immune cells enhances drug-induced liver injury and inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maísa Mota Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Moreira Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Barros Diniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Vaz Sousa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Moreira Alvarenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (1), pp.77-88. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00011-017-1098-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the phospholipid platelet-activating factor as a mediator of inflammation in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, 20 p. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2017.00226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the participation of avian kinin ornithokinin and its receptors in the chicken inflammatory response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188, pp.34-47. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetimm.2017.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequences of two Escherichia coli phages vB_EcoM_ ESCO5 and vB_EcoM_ESCO13 which are related to phAPEC8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Viardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (13), 2 p. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01337-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Escherichia coli strains involved in vertebral osteomyelitis and arthritis in broilers in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Fortes Vilarinho Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baucheron-Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, 12 p. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-016-0762-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Homeostatic and Sensory Roles of the Immune System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Martins Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 7 p. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2016.00125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue virus requires the CC-chemokine receptor CCR5 for replication and infection development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael E. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana L. del Sarto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca F. Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Queiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145 (4), pp.583-596. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imm.12476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic DNA deposition drives drug-induced liver injury and inflammation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gustavo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Vaz Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Araújo David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindisley Ferreira Gomides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (1), pp.348-360. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hep.27216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian colibacillosis: still many black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362 (15), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnv118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-33-mediated protection against experimental cerebral malaria is linked to induction of type 2 innate lymphoid cells, M2 macrophages and regulatory T cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Niedbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1004607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue virus infection: Current concepts in immune mechanisms and lessons from murine models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ryffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (2), pp.143-156. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imm.12188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-33 targeting attenuates intestinal mucositis and enhances effective tumor chemotherapy in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Batista Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Jabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.1079-1093. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mi.2013.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-33 promotes ST2-dependent lung fibrosis by the induction of alternatively activated macrophages and innate lymphoid cells in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousa Komai-Koma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid S Jabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 134 (6), pp.1422. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2014.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric oxide enhances Th9 cell differentiation and airway inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Niedbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Carvalho Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Barbim Donate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiane Sônego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms5575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CXCL6 antibody neutralization prevents lung inflammation and fibrosis in mice in the bleomycin model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Struyf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (6), pp.1317-1323. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1189/jlb.0313140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting CCL5 in inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Castro Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Martins Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Opinion on Therapeutic Targets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (12), pp.1439-1460. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1517/14728222.2013.837886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-33 exacerbates acute colitis via interleukin-4 in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter N. Pushparaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousa Komai-Koma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 140 (1), pp.70-77. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imm.12111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockade of cannabinoid receptors reduces inflammation, leukocyte accumulation and neovascularization in a model of sponge-induced inflammatory angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo C. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda M. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica A. N. D. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A. O. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (8), pp.811-821. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00011-013-0638-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-22 modulates IL-17A production and controls inflammation and tissue damage in experimental dengue infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael E Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio T Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (6), pp.1529-44. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201243229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental infection with Schistosoma mansoni in CCR5-deficient mice is associated with increased disease severity, as CCR5 plays a role in controlling granulomatous inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano L. S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia R. S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cíntia A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (4), pp.1741-1749. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.00502-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphoinositide 3-kinase γ plays a critical role in bleomycin-induced pulmonary inflammation and fibrosis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo C. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucíola S. Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milene A. Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (2), pp.269-282. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1189/jlb.0610346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detrimental role for invariant natural killer T cells in the pathogenesis of experimental dengue virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Renneson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael E. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoyan Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 179 (4), pp.1872-1883. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajpath.2011.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of anti-inflammatory drugs for infectious diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Couto Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Marianetti Soriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Martins Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discovery medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (55), pp.479-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platelet-activating factor receptor plays a role in lung injury and death caused by Influenza A in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina C. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo C. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio T. Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael B. Polidoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (11), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1001171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The flavonoid dioclein reduces the production of pro-inflammatory mediators in vitro by inhibiting PDE4 activity and scavenging reactive oxygen species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lucia Campanha-Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano L.S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helton C. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 633 (1-3), pp.85-92. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejphar.2010.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor necrosis factor is not associated with intestinal ischemia/reperfusion-induced lung inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Learth Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rodrigues Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamdouh Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Boris Vargaftig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (3), pp.306-313. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/SHK.0b013e3181cdc585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the chemokine receptors CCR1, CCR2 and CCR4 in the pathogenesis of experimental dengue infection in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio T Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle G Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (12), pp.e15680. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0015680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and remote tissue injury upon intestinal ischemia and reperfusion depends on the TLR/MyD88 signaling pathway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Victoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Rodrigues Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Learth Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andressa de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Secher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Microbiology and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 199 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00430-009-0134-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the chemokine receptor CXCR2 in bleomycin-induced pulmonary inflammation and fibrosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo C. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana C. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucíola S. Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Roffê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (4), pp.410-421. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1165/rcmb.2007-0364OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the chemokines CCL3/MIP-1 α and CCL5/RANTES in sponge-induced inflammatory angiogenesis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucíola S. Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda M. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo C. Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano L.S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microvascular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78 (2), pp.148-154. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mvr.2009.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment with a novel chemokine-binding protein or eosinophil lineage-ablation protects mice from experimental colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica T. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio T. Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Leticia Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina G.M. Castor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 175 (6), pp.2382-2391. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2353/ajpath.2009.090093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of macrophage migration inhibitory factor in the cascade of events leading to reperfusion-induced inflammatory injury and lethality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio A. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio T. Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica T. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano L.S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 171 (6), pp.1887-1893. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2353/ajpath.2007.060642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential role of the chemokine macrophage inflammatory protein 1α in human and experimental schistosomiasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano L. S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Roffê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle G. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 73 (4), pp.2515-2523. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.73.4.2515-2523.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-1-driven endogenous IL-10 production protects against the systemic and local acute inflammatory response following intestinal reperfusion injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle G. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bristow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 170 (9), pp.4759-4766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiopathology of Eimeria tenella infection and integrity of the intestinal barrier: influence of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Coccidiosis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, České Budějovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts à court et à moyen terme d'une supplémentation précoce en xylanase-xos sur le métabolome et le microbiome caécal des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise I. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Khaksar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a method for assessing the bioactivity of plant extracts on the antioxidative status and innate immunity in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du microbiote intestinal et de ses métabolites sur le développement et la maturation du système immunitaire inné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie-Gras (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the core principles of the gut-lung axis to enhance mucosal immunity in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Newark, DE, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the core principles of the gut-lung axis to enhance mucosal immunity in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022 - FéRi Scientific Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche en Infectiologie (FéRI), Centre Val de Loire, Jul 2022, Joué-Lès-Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’altération du microbiote intestinal, de la génétique et du mode d’élevage sur des paramètres d’immunocompétence de poules pondeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Empeyta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaprogramme - SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated short and medium term impacts of early xylanase-xos supplementation on caecal metabolome and microbiome moy in broiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise I. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Khaksar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of innate immunity components during incubation of the avian egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combined worshop of Fundamental physiology and Perinatal development in Poultry and Incubation and Fertility Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1399/eps.2019.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'innocuité et des effets immunostimulants d'extraits végétaux sur lignées cellulaires de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Allimonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bellenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France. 929 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiopathology of Eimeria tenella infection and integrity of the intestinal barrier: influence of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du microbiote sur la physiopathologie de l'infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel chicken cell culture model to explore the role of the vascular endothelium in the pathogenesis of avian influenza and Marek’s disease in gallinaceous poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of avian beta-defensins: beyond antibacterial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Scalzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type I IFN stimulation primes chicken macrophages to an exacerbated inflammatory phenotype mediated by IFNβ following bacterial challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité de la barrière intestinale lors de l’infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; : importance des macrophages et l’influence du microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tours, France. 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of avian beta-defensin 7 interactions with immune cells in vivo and in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type I IFN priming modulates pro-inflammatory response to &amp;lt;em&amp;gt;E. coli&amp;lt;/em&amp;gt; LPS in chicken macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of avian beta-defensins interaction with chicken cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Society for Immunology DGFI., Sep 2016, Herrsching am Ammersee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic potential of avian beta-defensins in experimental murine salmonellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMP2016 Antimicrobial Peptides Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-33 and chemotherapy induced injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars INEM CNRS Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling inflammatory responses: Lessons from host-pathogen interaction and sterile injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars UFMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-22 deficiency increases IL-17 production and contributes to inflammation and tissue damage in a mouse model of severe dengue virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIRM World Immune Regulation Meeting VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue virus infection in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars UFSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Santa Catarina (UFSC). BRA., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CC chemokine receptors play different roles in the pathogenesis of dengue virus infection in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Congresso Brasileiro de Farmacologia e Terapêutica Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Farmacologia e Terapêutica Experimental., Oct 2010, Ribeirão Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il-22 is involved in the control of systemic and local inflammatory responses associated to dengue virus infection in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Congresso da Sociedade Brasileira de Imunologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Imunologia., Nov 2010, Porto Alegro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology of Addictive Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Week UFMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Potential Major Role for the CCR5 Receptor in Mediating the Infection by Dengue Virus Serotype-2 and its Physiophatological Manifestations in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Congresso Brasileiro de Farmacologia e Terapêutica Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Farmacologia e Terapêutica Experimental., 2008, Águas de Lindóia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cannabinoid receptors in an experimental model of inflammatory angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress of Immunology - ImmunoRio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a CXCR2 antagonist on bleomycin-induced pulmonary injury and fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Castro Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Leticia Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Roffê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Soares de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Congresso Brasileiro de Farmacologia e Terapêutica Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms by which the Flavonoid Dioclein Decreases Cytokines and Chemokines Levels in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lucia Campanha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano L.S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helton C. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia S. Lemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Congresso Brasileiro de Farmacologia e Terapêutica Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Ribeirão Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Cannabinoid Receptors in an Experimental Model of Inflammatory Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda M. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Castro Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucíola S. Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia P. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Congresso Brasileiro de Farmacologia e Terapêutica Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology of Addictive Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Week UFMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology of Addictive Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Week UFMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammation: Technical and Experimental Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Week UEMG/Divinopolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antinociceptive, anti-edematogenic and anti-inflammatory effects of Lychnophora pinaster (arnica mineira) hydroalcoholic extract in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Nitric Oxide, Cytokines and Inflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the flavonoid dioclein on cytokines and nitric oxide production by murine macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Meeting of the Brazilian Society of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis sativa and endocannabinoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars UEMG/Divinopolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-1B driven endogenous IL-10 production protects against the systemic and local acute inflammatory response following intestinal ischemia and reperfusion injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Congresso Brasileiro de Farmacologia e Terapêutica Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modulation of the immune response and gut microbiota through the inoculation of commensal bacteria effectively reduces Salmonella colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Drumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Kubasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Salmonella &amp; Salmonellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies of investigating interactions between chicken caecum and Salmonella Enteritidis with ex-vivo models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barilleau Augis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate M. Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Holbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Joury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Thematic Workshop on 3D Cell Models in Loire Valley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la génétique et du microbiote sur la réponse vaccinale et le bien-être des poules pondeuses dans deux environnements d'élevage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du microbiote sur le développement du parasite &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the microbiota on the development of the parasite Eimeria tenella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiopathologie de l’infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; et intégrité de la barrière intestinale : influence du microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of type I interferons (IFNs) in the regulation of chicken macrophage inflammatory response to bacterial challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage recruitment and activation during &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and molecular insights on inflammatory immune response regulation during acute Aspergillosis in chicken and turkey poults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Melloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congress of the International Society for Human and Animal Mycology (ISHAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. , Medical Mycology, 56 (Supplement 2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior exposure to type I interferon boosts inflammation and bacterial uptake in chicken macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Seillac, France. , 100 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic of avian beta-defensins in experimental murine salmonellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the participation of avian kinin ornithokinin (OK) and its receptors in the chicken inflammatory response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schouler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Herrsching am Ammersee, Germany. , 120 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of avian beta-defensin 7 interactions with immune cells &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trotereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMP2016 Antimicrobial Peptides Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crucial role for the CC-chemokine receptor CCR5 in the pathogenesis of dengue virus infection in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luiza Queiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio T. Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cisalpino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECI European Congress of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Glasgow, United Kingdom. , Immunology, 137(Suppl.1), 812 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Elias Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Martins Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle G. Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan &amp; Claypool Publishers, 104 p., 2014, Colloquium Series on Integrated Systems Physiology, 9781615045747. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4199/C00103ED1V01Y201402ISP049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate defenses of the avian egg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernd Kaspers Karel Schat Thomas Göbel Lonneke Vervelde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Immunology. 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2021, 9780128187081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor-associated neutrophils (tans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Batista Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Martins Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gustavo Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in stem sell proliferation and cancer research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science+Business Media</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-94-007-6211-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HABILITATION À DIRIGER DES RECHERCHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Tours, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04161553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId426"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFE89C5F"/>
+    <w:nsid w:val="49D3CB0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodrigo-guabiraba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4005-1753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229935125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004820v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Drumo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I Bussi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2025.03.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa von Heyl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Schleibinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Klinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Heymelot Nabel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1680791" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Ribeiro Rodrigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul T Manna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Saint-Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2023.105093" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720201v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06815-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tomal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sadrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaboriaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1250080" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert van Dijk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk P Haagsman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2023.03.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tavares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bellenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7337" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764717v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art17" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Ayanwale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Roesch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.958307" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850987v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.956670" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.974688" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151088v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Vahsen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zapata" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Melloul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier-Lefort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa069" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Oliveira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Giotis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.613079" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Barat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourrier-Clairat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.759456" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331820v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Saidi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vanderlynden" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fessard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2021.08.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faurie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaumeil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61148" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156323v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fort" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Niepceron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.632556" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jane Bryson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrido" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Esposito" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Mclachlan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Digard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0733-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929228v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez-Mateos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Xu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cheok" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081141" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623169v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2018.1556386" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mckee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493719" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622366v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trotereau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00541" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624940v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Weyenbergh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Delgobo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel De Oliveira Patricio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J Ferguson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1701120" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623700v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Richard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.10.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126573v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marques" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Besnard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Fagundes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Souza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12988" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Alber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Katy Chanteloup" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.04.025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126492v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;sa Mota Antunes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Moreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Barros Diniz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Vaz Sousa Pereira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Moreira Alvarenga" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-017-1098-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569517v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Trotereau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viardot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba-Brito" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01337-16" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626837v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00226" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569529v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pinaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2017.04.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346394v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Fortes Vilarinho Braga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron-Monnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-016-0762-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321522v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Elias Marques" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Elias Marques" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Martins Teixeira" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00125" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael E. Marques" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana L. del Sarto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca F. Rocha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Queiroz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12476" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145643v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gustavo Oliveira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Vaz Pereira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Ara&#250;jo David" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindisley Ferreira Gomides" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.27216" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnv118" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190147v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Niedbala" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004607" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ryffel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12188" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633989v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Besnard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Batista Menezes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Jabir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2013.124" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634219v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Komai-Koma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid S Jabir" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2014.05.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640689v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carvalho Nascimento" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Barbim Donate" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiane S&#244;nego" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5575" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647832v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Struyf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fauconnier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouxel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0313140" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652256v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Castro Russo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/14728222.2013.837886" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652255v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N. Pushparaj" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alexander" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12111" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648573v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo C. Russo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda M. Coelho" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica A. N. D. Ferreira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. O. Lopes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-013-0638-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C184XCTL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944323v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael E Marques" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio T Fagundes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201243229" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648572v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Renneson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Ivanov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2011.06.023" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652145v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano L. S. Souza" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia R. S. Souza" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;ntia A. Pereira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Fernandes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00502-10" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645807v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;ola S. Barcelos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milene A. Rachid" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0610346" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591584v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle G Souza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015680" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591521v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Victoni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodrigues Coelho" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Learth Soares" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa de Freitas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-009-0134-5" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-43XKCHH5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660185v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Couto Garcia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Marianetti Soriani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660382v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina C. Garcia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio T. Fagundes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael B. Polidoro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001171" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657484v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Campanha-Rodrigues" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano L.S. Souza" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helton C. Santiago" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lugnier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2010.01.021" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591498v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh Kamal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boris Vargaftig" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0b013e3181cdc585" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664966v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica T. Vieira" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leticia Alessandri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina G.M. Castor" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2009.090093" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666969v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana C. Garcia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Roff&#234;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2007-0364OC" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667543v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2009.04.009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661253v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio A. Amaral" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2007.060642" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683188v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pinho" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle G. Souza" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana F. Silva" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.4.2515-2523.2005" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682571v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bristow" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Poole" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143368v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144164v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775492v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953063v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771882v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824181v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735525v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445373v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Empeyta" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737061v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001296v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Allimonnier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307268v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737465v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733553v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736481v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737168v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Scalzo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Moll&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734615v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742837v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795846v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793469v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kaspers" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738823v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792779v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802064v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805468v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804306v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751197v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815675v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812300v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814516v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812323v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813700v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756604v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Soares de Souza" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Garcia" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757357v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Campanha" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia S. Lemos" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752404v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia P. Andrade" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827100v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825246v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825244v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826992v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825771v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825533v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155943v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05438697v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barilleau Augis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Sutton" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joury" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146084v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737207v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307586v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737331v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736169v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vahsen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zapata" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Guibert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737097v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735424v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733588v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738837v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741913v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740642v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744697v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cisalpino" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791802v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4199/C00103ED1V01Y201402ISP049" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336191v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell.T. Hincke" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806016v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/biomed/cancer/book/978-94-007-6210-7" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04161553v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodrigo-guabiraba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4005-1753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229935125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa von Heyl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Schleibinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Klinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Heymelot Nabel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1680791" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I Bussi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2025.03.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Drumo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474151" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484324v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Ribeiro Rodrigues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul T Manna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Saint-Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2023.105093" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06815-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tomal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sadrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaboriaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1250080" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert van Dijk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk P Haagsman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2023.03.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tavares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bellenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7337" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764717v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art17" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Ayanwale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Roesch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.958307" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850987v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.956670" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.974688" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157392v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Oliveira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Giotis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.613079" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468715v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Barat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourrier-Clairat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.759456" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Saidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vanderlynden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fessard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2021.08.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151088v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Vahsen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zapata" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Melloul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier-Lefort" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa069" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156323v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fort" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Niepceron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.632556" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436361v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jane Bryson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrido" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Esposito" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Mclachlan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Digard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0733-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez-Mateos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Xu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cheok" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081141" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953979v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faurie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaumeil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61148" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623169v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2018.1556386" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mckee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493719" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622366v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trotereau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00541" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624940v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Weyenbergh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Delgobo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel De Oliveira Patricio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J Ferguson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1701120" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623700v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Richard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.10.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126573v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marques" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Besnard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Fagundes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Souza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12988" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Alber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Katy Chanteloup" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.04.025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126492v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;sa Mota Antunes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Moreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Barros Diniz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Vaz Sousa Pereira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Moreira Alvarenga" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-017-1098-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626837v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Trotereau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00226" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569529v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba-Brito" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pinaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2017.04.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viardot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01337-16" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346394v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Fortes Vilarinho Braga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron-Monnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-016-0762-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321522v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Elias Marques" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Elias Marques" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Martins Teixeira" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00125" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael E. Marques" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana L. del Sarto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca F. Rocha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Queiroz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12476" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145643v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gustavo Oliveira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Vaz Pereira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Ara&#250;jo David" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindisley Ferreira Gomides" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.27216" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnv118" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190147v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Niedbala" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004607" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ryffel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12188" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633989v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Besnard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Batista Menezes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Jabir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2013.124" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634219v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Komai-Koma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid S Jabir" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2014.05.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640689v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carvalho Nascimento" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Barbim Donate" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiane S&#244;nego" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5575" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647832v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Struyf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fauconnier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouxel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0313140" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652256v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Castro Russo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/14728222.2013.837886" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652255v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N. Pushparaj" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alexander" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12111" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648573v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo C. Russo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda M. Coelho" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica A. N. D. Ferreira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. O. Lopes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-013-0638-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C184XCTL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944323v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael E Marques" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio T Fagundes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201243229" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652145v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano L. S. Souza" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia R. S. Souza" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;ntia A. Pereira" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Fernandes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00502-10" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645807v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;ola S. Barcelos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milene A. Rachid" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0610346" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648572v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Renneson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Ivanov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2011.06.023" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Couto Garcia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Marianetti Soriani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660382v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina C. Garcia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio T. Fagundes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael B. Polidoro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001171" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657484v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Campanha-Rodrigues" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano L.S. Souza" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helton C. Santiago" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lugnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2010.01.021" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591498v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Learth Soares" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodrigues Coelho" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh Kamal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boris Vargaftig" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0b013e3181cdc585" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle G Souza" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015680" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591521v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Victoni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa de Freitas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-009-0134-5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-43XKCHH5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666969v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana C. Garcia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Roff&#234;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2007-0364OC" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667543v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2009.04.009" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664966v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica T. Vieira" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leticia Alessandri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina G.M. Castor" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2009.090093" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661253v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio A. Amaral" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2007.060642" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683188v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pinho" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle G. Souza" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana F. Silva" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.4.2515-2523.2005" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682571v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bristow" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Poole" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143368v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775492v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953063v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771882v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824181v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735525v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445373v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Empeyta" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144164v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737061v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001296v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Allimonnier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307268v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733553v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736481v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737168v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Scalzo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Moll&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734615v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737465v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795846v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793469v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kaspers" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738823v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742837v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792779v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802064v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805468v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804306v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751197v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815675v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812300v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814516v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812323v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756604v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Soares de Souza" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Garcia" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757357v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Campanha" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia S. Lemos" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752404v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia P. Andrade" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813700v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827100v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825244v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826992v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825771v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825246v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825533v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155943v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05438697v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barilleau Augis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Sutton" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joury" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146084v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737207v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307586v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737331v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737097v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735424v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736169v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vahsen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zapata" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Guibert" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733588v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738837v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741913v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740642v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744697v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cisalpino" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791802v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4199/C00103ED1V01Y201402ISP049" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336191v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell.T. Hincke" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806016v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/biomed/cancer/book/978-94-007-6210-7" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04161553v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>