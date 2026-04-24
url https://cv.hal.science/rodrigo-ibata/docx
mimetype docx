--- v0 (2026-03-05)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rodrigo Ibata </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (176)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cosmic degeneracy story: structure formation with warm dark matter and scale-dependent primordial non-Gaussianities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Kraljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 03, pp.042. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2025/03/042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaps in stellar streams as a result of globular cluster flybys. The case of Palomar 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Ferrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Montuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Di Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Mastrobuono-Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 699, pp.A289. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202553923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05176431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-19 and Hot, Wide Star Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aguado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 988 (1), pp.96. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ade4ce⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05176623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine survey: XXVII. The extremely metal-poor stream C-19 stretches over more than 100 degrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadafumi Matsuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana M Sitnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 698, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05105932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euclid. I. Overview of the Euclid mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdurro Uf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Acevedo Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Achúcarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Adamek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 697, pp.A1. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-axisymmetric potential for the Milky Way disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. R. Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 699, pp.A263. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202453077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-axisymmetric potential for the Milky Way disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. R. Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 699, pp.A263. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202453077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05175921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetries in stellar streams induced by a galactic merger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Di Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 705, pp.A6. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202557552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05446582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine survey: XXV. The very metal-poor Galaxy: Chemodynamics through the follow-up of the Pristine-Gaia synthetic catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akshara Viswanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Ardern-Arentsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 695, pp.A112. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04994309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hubble Space Telescope Survey of M31 Satellite Galaxies. IV. Survey Overview and Lifetime Star Formation Histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Savino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Weisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E Dolphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith J Durbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitya Kallivayalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979 (2), pp.205. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ada24f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04929407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A primordial origin to cosmic tensions: towards reconciling &amp;lt;i&amp;gt;H&amp;lt;/i&amp;gt; &amp;lt;sub&amp;gt;0&amp;lt;/sub&amp;gt; and &amp;lt;i&amp;gt;S&amp;lt;/i&amp;gt; &amp;lt;sub&amp;gt;8&amp;lt;/sub&amp;gt; with early dark energy and scale-dependent primordial non-Gaussianities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2025/06/021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05126189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pristine-UNIONS view on the Galaxy: Kinematics of the distant spur feature of the Sagittarius stream traced by blue horizontal branch stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G F Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N F Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 701, pp.A117. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05263438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNIONS: The Ultraviolet Near-infrared Optical Northern Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gwyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan W Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth C Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene A Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170 (6), pp.324. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ae03ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05371538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CASTOR mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrone Woods</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Rhodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Sánchez-Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (04), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.11.4.042202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaps in stellar streams as a result of globular cluster flybys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Ferrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Montuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Di Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Mastrobuono-Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 699, pp.A289. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202553923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Fouesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Ardern-Arentsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 692, pp.A115. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From inflation to dark matter halo profiles: the impact of primordial non-Gaussianities on the central density cusp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 05, pp.021. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2024/05/021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class Symbolic Regression: Gotta Fit 'Em All</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Tenachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut L. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foivos I. Diakogiannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 969, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad5970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04651095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-dependent local primordial non-Gaussianity as a solution to the $S_8$ tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (6), pp.063501. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.110.063501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of cluster ultra-diffuse galaxies in MOND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth T. Nagesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Bílek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Candlish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 690, pp.A149. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of cluster ultra-diffuse galaxies in MOND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth T. Nagesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Bílek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Candlish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 690, pp.A149. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04737240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could very low-metallicity stars with rotation-dominated orbits have been driven by the bar?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengdong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 691, pp.L1. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04765749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing the proper motions of M31/M33 with &amp;lt;i&amp;gt;Gaia&amp;lt;/i&amp;gt; DR3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rusterucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 692, pp.A30. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202452281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04850950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro galaxies as a falsifiable prediction of LCDM cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Errani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio F Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peñarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew G Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 968 (2), pp.89. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad402d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of a decelerating bar on transforming bulge orbits into disc-like orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengdong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 690, pp.A26. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing the proper motions of M31/M33 with Gaia DR3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rusterucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 692, pp.A30. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202452281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong constraints on the gravitational law from $Gaia$ DR3 wide binaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indranil Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalambos Pittordis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 527 (3), pp.4573-4615. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine survey. XXVI. Chemical abundances of subgiant stars of the extremelymetal-poor stream C-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 695, pp.A113. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202451517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-04855178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charting the Galactic Acceleration Field. II. A Global Mass Model of the Milky Way from the STREAMFINDER Atlas of Stellar Streams Detected in Gaia DR3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Tenachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Ardern-Arentsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 967, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad382d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04590292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Symbolic Regression for Physics Guided by Units Constraints: Toward the Automated Discovery of Physical Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Tenachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foivos I. Diakogiannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 959, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad014c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04352898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamical simulations of galaxy formation with non-Gaussian initial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 09, pp.036. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2023/09/036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PAndAS View of the Andromeda Satellite System. IV Global properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Doliva-Dolinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Savino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Weisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 952 (1), pp.72. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acdcf6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local group dwarf galaxy detection limit in the CSST survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Doliva-Dolinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad1352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04097854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Galactic bar on tidal streams within the Galactic disc. The case of the tidal stream of the Hyades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chervin F. P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 678, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04254157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reionisation time fields reconstruction from 21 cm signal map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Thélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 679, pp.A125. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andromeda XXV -- a dwarf galaxy with a low central dark matter density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily J.E. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle L.M. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Michael Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin I. Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 521 (3), pp.3527-3539. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the effects of primordial non-Gaussianity at galactic scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Montandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 01, pp.024. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2023/01/024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disk Galaxies Are Self-similar: The Universality of the H I-to-Halo Mass Ratio for Isolated Disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Korsaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Posti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 952, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ace364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04178501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gaia RVS benchmark stars II. A sample of stars selected for their Gaia high radial velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-04437031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The metallicity distribution in the core of the Sagittarus dwarf spheroidal: Minimising the metallicity biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Minelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mucciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piercarlo Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 669, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03932154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine survey - XVIII. C-19: tidal debris of a dark matter-dominated globular cluster?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Errani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio F. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514, pp.3532-3540. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03707832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipolar dark matter simulations on galaxy scales with the RAMSES code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03794919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the radial acceleration relation and the strong equivalence principle with the Coma cluster ultra-diffuse galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Bílek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.A26. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and kinematics of tidally limited satellite galaxies in LCDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Errani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peñarrubia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 511 (4), </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine Inner Galaxy Survey (PIGS) IV: A photometric metallicity analysis of the Sagittarius dwarf spheroidal galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Arentsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Jofré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03820720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting a Disky Origin for the Faint Branch of the Sagittarius Stellar Stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Errani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 932, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ac738c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Constraints on the Dark Matter Density Profiles of Dwarf Galaxies from Proper Motions of Globular Cluster Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Valluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Freese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 941, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aca6e5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03924515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Dynamical Atlas of the Milky Way Mergers: Constraints from Gaia EDR3–based Orbits of Globular Clusters, Stellar Streams, and Satellite Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjib Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926 (2), pp.107. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac4d2a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stellar stream remnant of a globular cluster below the metallicity floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Venn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aguado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonay González Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 601 (7891), pp.45-48. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-04162-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhon: A Polar Stream from the Outer Halo Raining through the Solar Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Tenachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 935, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ac874f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03763365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D hydrodynamic simulations for the formation of the local group satellite planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indranil Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Thies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Truelove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Candlish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark matter halo cores and the tidal survival of Milky Way satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Errani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio F. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peñarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 519 (1), pp.384-396. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac3499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effect of the Large Magellanic Cloud on the Orbital Poles of Milky Way Satellite Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 932 (1), pp.70. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac6ce0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03699265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hough Stream Spotter: A New Method for Detecting Linear Structure in Resolved Stars and Application to the Stellar Halo of M31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Demirjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Ness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926 (2), pp.166. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac4496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sagittarius stream in Gaia Early Data Release 3 and the origin of the bifurcations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Antoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Arentsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 666, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03823008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbed distribution functions with accurate action estimates for the Galactic disc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Al Kazwini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Agobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.A50. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine survey - XVI. The metallicity of 26 stellar streams around the Milky Way detected with the STREAMFINDER in Gaia EDR3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 516, pp.5331-5354. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03794481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the Milky Way Halo Kinematics via Its Linear Response to the Large Magellanic Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 933, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac7139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03748249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity of the Cetus Stream Unveiled from the Fusion of STREAMFINDER and StarGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sestito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 930, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac616f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine survey - XVII. The C-19 stream is dynamically hot and more extended than previously thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Caffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piercarlo Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514, pp.1664-1671. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03707833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PAndAS View of the Andromeda Satellite System. III. Dwarf Galaxy Detection Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Doliva-Dolinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette M. N. Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 933, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac6fd5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03764635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antaeus: A Retrograde Group of Tidal Debris in the Milky Way's Disk Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Tenachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 936, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ac86d3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03769029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram pressure candidates in UNIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gwyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab3101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charting the Galactic Acceleration Field. I. A Search for Stellar Streams with Gaia DR2 and EDR3 with Follow-up from ESPaDOnS and UVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 914 (2), pp.123. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abfcc2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pristine dwarf-galaxy survey – III. Revealing the nature of the Milky Way globular cluster Sagittarius II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Longeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Jablonka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 503 (2), pp.2754-2762. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering fossils of the distant Milky Way with UNIONS: NGC 5466 and its stellar stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaclyn Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507 (2), pp.1923-1936. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faint objects in motion: the new frontier of high precision astrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Malbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Krone-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Anglada-Escudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (3), pp.845-886. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09781-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a Dwarf Galaxy Stream Populating the Inner Milky Way Halo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Arentsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 920 (1), pp.51. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac1675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andromeda XXI – a dwarf galaxy in a low-density dark matter halo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle L.M. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin I. Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Michael Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 505 (4), pp.5686-5701. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab1624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ACTIONFINDER: An Unsupervised Deep Learning Algorithm for Calculating Actions and the Acceleration Field from a Set of Orbit Segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foivos Diakogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Monari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 915 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abfda9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of globular-cluster systems of ultra-diffuse galaxies due to dynamical friction in MOND gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Bílek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongsheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kroupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 653, pp.A170. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proper motion of Andromeda from Gaia EDR3: confirming a nearly radial orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Libeskind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507 (2), pp.2592-2601. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phantom Dark Matter Halos of the Local Volume in the Context of Modified Newtonian Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.F. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 923 (1), pp.68. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac273d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nature of the Eastern Extent in the outer halo of M31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Michael Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 504 (2), pp.3098-3110. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The outer disc in shambles: Blind detection of Monoceros and the ACS with Gaia’s astrometric sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Antoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. F. P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 646, pp.A99. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the stellar halo of Andromeda in cosmological simulations: the Auriga2PAndAS pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Helly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 910 (2), pp.92. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abdfd2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mass and Age Distribution of Halo White Dwarfs in the Canada–France Imaging Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 913 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abf2b2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Strong Epicyclic Density Spikes in the GD-1 Stellar Stream: An Absence of Evidence for the Influence of Dark Matter Subhalos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 891 (2), pp.161. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab7303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine survey – X. A large population of low-metallicity stars permeates the Galactic disc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sestito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Arentsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 497 (1), pp.L7-L12. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slaa022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOONS: The New Multi-Object Spectrograph for the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cirasuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 180, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A panoramic landscape of the Sagittarius stream in Gaia DR2 revealed with the STREAMFINDER spyglass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">-Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 891 (1), pp.L19. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab77c7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed study of Andromeda XIX, an extreme local analogue of ultradiffuse galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Tollerud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Michael Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 491 (3), pp.3496-3514. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SkyMapper view of the Large Magellanic Cloud: the dynamics of stellar populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Guglielmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dougal Mackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 492 (1), pp.782-795. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blanco DECam bulge survey. I. The survey description and early results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Michael Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Clarkson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499 (2), pp.2340-2356. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hidden past of M92: Detection and characterization of a newly formed 17 • long stellar stream using the Canada-France Imaging Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaclyn Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Venn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 902 (2), pp.89. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abb6f7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globular Clusters in the Sagittarius stream Revising members and candidates with Gaia DR2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 636, pp.A107. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Stability of M33 in MOND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indranil Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Thies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Candlish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kroupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 905 (2), pp.135. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abc623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine Inner Galaxy Survey (PIGS) I: tracing the kinematics of metal-poor stars in the Galactic bulge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Arentsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 491 (1), pp.L11-L16. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slz156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine Dwarf-Galaxy survey – II. In-depth observational study of the faint Milky Way satellite Sagittarius II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Longeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle L.M. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 491 (1), pp.356-377. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOONS Surveys of the Milky Way and its Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mucciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Origlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schultheis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02993359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the halo spin-concentration relation on disc scaling laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Posti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Pezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Fraternali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 644, pp.A76. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dwarf galaxy satellite system of Centaurus A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rejkuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel S Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Lelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 629, pp.A18. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The outer halo globular cluster system of M31 – III. Relationship to the stellar halo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Huxor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Veljanoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484 (2), pp.1756-1789. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of the Tucana Dwarf Galaxy: an unusually dense dwarf in the Local Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Irwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 485 (2), pp.2010-2025. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwarfs or Giants? Stellar Metallicities and Distances from ugrizG Multiband Photometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholaas Annau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossen Teimoorinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 886 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab4a77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Thin Stellar Streams in External Galaxies: Resolved Stars and Integrated Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjitske Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 883 (1), pp.87. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab3e06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the formation of the Milky Way through ultra metal-poor stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sestito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Longeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Fouesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484 (2), pp.2166-2180. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable mass calculation in spherical gravitating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foivos I Diakogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint F Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Guglielmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark I Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 482 (3), pp.3356-3372. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young stars raining through the galactic halo: the nature and orbit of price-whelan 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Marasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (2), pp.2588-2598. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095291v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the Milky Way halo potential with the GD-1 stellar stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 486 (3), pp.2995-3005. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dwarf disrupting – Andromeda XXVII and the North West Stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Tollerud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Michael Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (2), pp.2905-2917. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the outskirts of globular clusters: the peculiar kinematics of NGC3201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 887 (1), pp.L12. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab58d1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Streams of the Gaping Abyss: A Population of Entangled Stellar Streams Surrounding the Inner Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 872 (2), pp.152. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two major accretion epochs in M31 from two distinct populations of globular clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dougal Mackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendon Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Veljanoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 574 (7776), pp.69-71. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1597-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Canada–France Imaging Survey: Reconstructing the Milky Way Star Formation History from Its White Dwarf Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 887 (2), pp.148. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab5521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Hercules in Galactic azimuth with Gaia DR2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bienaymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 632, pp.A107. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butterfly in a Cocoon, Understanding the Origin and Morphology of Globular Cluster Streams: The Case of GD-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond G Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Valluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Freese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 881 (2), pp.106. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab2e07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine survey – VII. A cleaner view of the Galactic outer halo using blue horizontal branch stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Youakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aguado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (4), pp.5757-5769. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the long stellar stream of the prototypical massive globular cluster ω Centauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (7), pp.667-672. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0751-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the Milky Way non-axisymmetries with Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bienaymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (S353), pp.61-64. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921319008536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tip of the red giant branch distance to the nearby dwarf galaxy [TT2009] 25 in the NGC 891 group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rejkuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Posti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 629, pp.L2. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-type stars in the Canada–France Imaging Survey – II. Tracing the height of the disc at large distances with Blue Stragglers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chervin Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 483 (3), pp.3119-3126. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty3334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed study of the Milky Way globular cluster Laevens 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Longeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Laevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (2), pp.1498-1508. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHASE-SPACE CORRELATION IN STELLAR STREAMS OF THE MILKY WAY HALO: THE CLASH OF KSHIR AND AND GD-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond G Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 886 (1), pp.L7. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab530e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phlegethon, a Nearby 75°-long Retrograde Stellar Stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 865 (2), pp.85. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aadba3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghostly tributaries to the Milky Way: charting the halo’s stellar streams with the Gaia DR2 catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481 (3), pp.3442-3455. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar streams as gravitational experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. F. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 609, pp.A44. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-3 billion year old major merger paradigm for the Andromeda galaxy and its outskirts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. B. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 475, pp.2754 - 2767. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx3343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-type stars in the Canada–France Imaging Survey I. The stellar halo of the Milky Way traced to large radius by blue horizontal branch stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481 (4), pp.5223-5235. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STREAMFINDER – I. A new algorithm for detecting stellar streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 477 (3), pp.4063-4076. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of the Monoceros Ring – I. Kinematics, proper motions, and the nature of the progenitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Guglielmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blair Conn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474 (4), pp.4584-4593. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx3048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masses of the components of SB2 binaries observed with Gaia – IV. Accurate SB2 orbits for 14 binaries and masses of three binaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Halbwachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soubiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474 (1), pp.731-745. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pristine dwarf galaxy survey – I. A detailed photometric and spectroscopic study of the very metal-poor Draco II satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Longeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle L. M. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480 (2), pp.2609-2627. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unexpected Kinematics of Multiple Populations in NGC 6362: Do Binaries Play a Role?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dalessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mucciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sollima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vesperini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 864 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aad4b3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Large-scale Structure of the Halo of the Andromeda Galaxy. II. Hierarchical Structure in the Pan-Andromeda Archaeological Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 868 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aae8e7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alone on a wide wide sea. The origin of SECCO 1, an isolated star-forming gas cloud in the Virgo cluster*†‡</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Armillotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Perina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 476 (4), pp.4565-4583. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic cartography with SkyMapper – I. Population substructure and the stellar number density of the inner halo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajwal R Kafle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint F Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dougal Mackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjib Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480 (1), pp.1218-1228. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Satellite Planes in M31 II: Effects of the Dark Subhalo Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuwanthika Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint F. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 473 (2), pp.2212-2221. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STREAMFINDER II: A possible fanning structure parallel to the GD-1 stream in Pan-STARRS1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 478 (3), pp.3862-3870. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the stellar component of low surface brightness Milky Way dwarf galaxies to their outskirts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cicuéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Irwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Bermejo-Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mcmonigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 609, pp.A53. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLATO as it is: a legacy mission for Galactic archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. R. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 338 (6), pp.644-661. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asna.201713385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling the Pull: A Study of Natural Galactic Accelerometers. II. Kinematics and Mass of the Delicate Stellar Stream of the Palomar 5 Globular Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Chapman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 842 (2), pp.120. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa7514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical abundances in the nucleus of the Sagittarius dwarf spheroidal galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mucciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03707875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Canada–France Imaging Survey: First Results from the u-Band Component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misha Haywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 848 (2), pp.128. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa855c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rogues’ Gallery of Andromeda's Dwarf Galaxies. I. A Predominance of Red Horizontal Branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saundra Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa901a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine survey – I. Mining the Galaxy for the most metal-poor stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Youakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aguado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Allende Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 471 (3), pp.2587-2604. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations on how to investigate planes of satellite galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel S. Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Dabringhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Nachr.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 338 (7), pp.854-861. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asna.201713366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Sun's motion with stellar streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 471 (1), pp.1005-1011. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Mapping of the Milky Way with The Canada–France Imaging Survey: A Non-parametric Metallicity–Distance Decomposition of the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misha Haywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 848 (2), pp.129. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa8562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar streams as gravitational experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lüghausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kroupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 603, pp.A65. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lopsidedness of Satellite Galaxy Systems in $\Lambda$CDM simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel S. Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Bullock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (2), pp.132. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa9435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemical composition of the low-mass Galactic globular cluster NGC 6362</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mucciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dalessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cassisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 468, pp.1249-1258. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03707878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE PAndAS VIEW OF THE ANDROMEDA SATELLITE SYSTEM. II. DETAILED PROPERTIES OF 23 M31 DWARF SPHEROIDAL GALAXIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Babul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 833 (2), pp.167. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/833/2/167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major substructure in the M31 outer halo: distances and metallicities along the giant stellar stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mcmonigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 458 (3), pp.3282-3298. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transverse velocity of the Andromeda system, derived from the M31 satellite population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 456 (4), pp.4432-4440. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Draco II one of the faintest dwarf galaxies? First study from Keck/DEIMOS spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marla Geha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle L. M. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. M. Laevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 458, pp.L59-L63. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slw013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03707889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the survey limits: discovery of the Aquarius 2 dwarf galaxy in the VST ATLAS and the SDSS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. Koposov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belokurov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Irwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 463, pp.712-722. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03707885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEELING THE PULL: A STUDY OF NATURAL GALACTIC ACCELEROMETERS. I. PHOTOMETRY OF THE DELICATE STELLAR STREAM OF THE PALOMAR 5 GLOBULAR CLUSTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 819 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/819/1/1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRIANGULUM II: A VERY METAL-POOR AND DYNAMICALLY HOT STELLAR SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Michael Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 818 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/818/1/40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lopsided Distribution of Satellite Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam I. Libeskind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmo Tempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 830, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/830/2/121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03707888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The StEllar Counterparts of COmpact high velocity clouds (SECCO) survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 591, pp.A56. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very dark stellar system lost in Virgo: kinematics and metallicity of SECCO 1 with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coccato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 465 (2), pp.2189-2197. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The flaring Hi disk of the nearby spiral galaxy NGC 2683</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A98. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The elusive stellar halo of the Triangulum galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mcmonigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Irwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 461 (4), pp.4374-4388. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the reality of density substructures in the Palomar 5 stellar stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 460 (3), pp.2711-2719. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major substructure in the M31 Outer Halo: the East Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mcmonigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 456 (1), pp.405-416. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potassium: a new actor on the globular cluster chemical evolution stage. The case of NGC 2808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mucciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Plez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 801 (1), pp.68. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/801/1/68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intrinsic ellipticity of dwarf spheroidal galaxies: constraints from the Andromeda system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 450 (2), pp.1409-1419. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPPUR SI MUOVE: POSITIONAL AND KINEMATIC CORRELATIONS OF SATELLITE PAIRS IN THE LOW UNIVERSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint F. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil G. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 805 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/805/1/67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical abundances of giant stars in NGC 5053 and NGC 5634, two globular clusters associated with the Sagittarius dwarf spheroidal galaxy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sbordone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moni Bidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Villanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 579, pp.A104. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGC 147, NGC 185 and CassII: a genetic approach to orbital properties, star formation and tidal debris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Guglielmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuwanthika Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joss Bland-Hawthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 456 (2), pp.1654-1665. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PAndAS Field Of Streams: Stellar Structures In The Milky Way Halo Toward Andromeda And Triangulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Michael Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Fardal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 787 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/787/1/19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity anti-correlation of diametrically opposed galaxy satellites in the low-redshift Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil G. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint F. Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 511 (7511), pp.563-566. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masses of the components of SB2 binaries observed with Gaia - I. Selection of the sample and mass ratios of 20 new SB2s discovered with Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Halbwachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pourbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 445 (3), pp.2371-2377. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vast, thin plane of corotating dwarf galaxies orbiting the Andromeda galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint F Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Conn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Irwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 493 (7430), pp.62-65. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Three-Dimensional Structure Of The M31 Satellite System; Strong Evidence For An Inhomogeneous Distribution Of Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 766 (2), pp.120. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/766/2/120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARGOS - II. The Galactic bulge survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wylie-De-Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Athanassoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bland-Hawthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 428 (4), pp.3660--3670. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sts305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARGOS - IV. The kinematics of the Milky Way bulge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Athanassoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wylie-De-Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bland-Hawthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 432 (3), pp.2092--2103. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Approach To Locating The Red Giant Branch Tip Magnitude. Ii. Distances To The Satellites Of M31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 758 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/758/1/11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ORIGIN OF THE SPLIT RED CLUMP IN THE GALACTIC BULGE OF THE MILKY WAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bland-Hawthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. F. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asplund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. R. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 756 (1), </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/756/1/22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Variations in the NW Star Stream of M31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray G. Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey B. Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan W. Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Irwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 731, pp.124. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/731/2/124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collisional Origin for the Leo Ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Michel-Dansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 717, pp.L143-L148. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/717/2/L143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The remnants of galaxy formation from a panoramic survey of the region around M31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan W. Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Irwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dubinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence M. Widrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 461, pp.66-69. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting compact dark matter in galaxy clusters via gravitational microlensing: A2218 & A370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Tuntsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 353 (3), pp.853. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2004.08115.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sizes and kinematic structure of absorption systems towards the lensed quasar APM08279+5255</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. L. Ellison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. F. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aracil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 414, pp.79-93. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20034003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Mg bt II and damped Lyman-alpha systems along the line of sight to APM 08279+5255 and damped Lyman-alpha systems along the line of sight to APM 08279+5255</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aracil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srianand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 359, pp.457-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A primordial origin to cosmic tensions: towards a joint solution to the $H_0$ and $S_8$ tensions with early dark energy and scale-dependent primordial non-Gaussianities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theia: Faint objects in motion or the new astrometry frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Krone-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Anglada-Escudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brandeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANCY: Next-generation All-sky Near-infrared Community surveY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwon Jesse Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian M Price-Whelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Najita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward F Schlafly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Detailed Science Case for the Maunakea Spectroscopic Explorer: the Composition and Dynamics of the Faint Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Babusiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Driver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do old globular clusters in low mass galaxies disprove modified gravity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Bílek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongsheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth T. Nagesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAUS 379: Dynamical Masses of Local Group Galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic regression driven by dimensional analysis for the automated discovery of physical laws and constants of nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Tenachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foivos I Diakogiannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2023 de la Société Française d’Astronomie &amp; d’Astrophysique (SF2A).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. pp.107-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The programme: Accurate masses for double-lined spectroscopic binary components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Halbwachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATO STESCI WORKshop ii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Milazzo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hera Saturn Entry Probe Mission: a Proposal in Response to the ESA M5 Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017, proceedings from the conference held 23-28 April, 2017 in Vienna, Austria., p.10664</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.10664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The programme ``accurate masses for SB2 components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Halbwachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. J. Boffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jorissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of the mass ratios of 20 new double-lined spectroscopic binaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Halbwachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pourbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique, SF2A 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.159 - 161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The programme &amp;quot;accurate masses for SB2 components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Halbwachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique, SF2A 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.427 - 430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method based on Markov chains for deriving SB2 orbits directly from their spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Halbwachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Astronomie et d'Astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method based on Markov chains for deriving SB2 orbits directly from their spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Halbwachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2012: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nice, France, France. pp.117-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Detailed Science Case for the Maunakea Spectroscopic Explorer, 2019 edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Babusiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bergemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam J. Burgasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ellison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daryl Haggard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MSE Science Team. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Accurate SB2 radial velocities (Kiefer+, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Halbwachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soubiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Milky Way and the Local Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Rampazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro D’onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Zaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lattis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Der Kruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Realm of the Nebulae to Populations of Galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-188, 2016, </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31006-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blanco DECam Bulge Survey (BDBS): Status and Early Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will I. Clarkson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Michael Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. I. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId761"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rodrigo Ibata </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (173)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine survey: XXVII. The extremely metal-poor stream C-19 stretches over more than 100 degrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadafumi Matsuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana M Sitnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 698, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05105932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaps in stellar streams as a result of globular cluster flybys. The case of Palomar 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Ferrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Montuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Di Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Mastrobuono-Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 699, pp.A289. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202553923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05176431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cosmic degeneracy story: structure formation with warm dark matter and scale-dependent primordial non-Gaussianities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Kraljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 03, pp.042. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2025/03/042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-19 and Hot, Wide Star Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aguado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 988 (1), pp.96. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ade4ce⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05176623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euclid. I. Overview of the Euclid mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdurro Uf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Acevedo Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Achúcarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Adamek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 697, pp.A1. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine survey: XXV. The very metal-poor Galaxy: Chemodynamics through the follow-up of the Pristine-Gaia synthetic catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akshara Viswanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Ardern-Arentsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 695, pp.A112. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04994309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-axisymmetric potential for the Milky Way disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. R. Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 699, pp.A263. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202453077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05175921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetries in stellar streams induced by a galactic merger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Di Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 705, pp.A6. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202557552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05446582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hubble Space Telescope Survey of M31 Satellite Galaxies. IV. Survey Overview and Lifetime Star Formation Histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Savino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Weisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E Dolphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith J Durbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitya Kallivayalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979 (2), pp.205. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ada24f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04929407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A primordial origin to cosmic tensions: towards reconciling &amp;lt;i&amp;gt;H&amp;lt;/i&amp;gt; &amp;lt;sub&amp;gt;0&amp;lt;/sub&amp;gt; and &amp;lt;i&amp;gt;S&amp;lt;/i&amp;gt; &amp;lt;sub&amp;gt;8&amp;lt;/sub&amp;gt; with early dark energy and scale-dependent primordial non-Gaussianities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2025/06/021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05126189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pristine-UNIONS view on the Galaxy: Kinematics of the distant spur feature of the Sagittarius stream traced by blue horizontal branch stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G F Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N F Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 701, pp.A117. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05263438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaps in stellar streams as a result of globular cluster flybys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Ferrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Montuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Di Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Mastrobuono-Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 699, pp.A289. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202553923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNIONS: The Ultraviolet Near-infrared Optical Northern Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gwyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan W Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth C Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene A Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170 (6), pp.324. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ae03ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05371538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CASTOR mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrone Woods</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Rhodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Sánchez-Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (04), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.11.4.042202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of cluster ultra-diffuse galaxies in MOND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth T. Nagesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Bílek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Candlish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 690, pp.A149. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04737240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-dependent local primordial non-Gaussianity as a solution to the $S_8$ tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (6), pp.063501. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.110.063501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Fouesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Ardern-Arentsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 692, pp.A115. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class Symbolic Regression: Gotta Fit 'Em All</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Tenachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut L. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foivos I. Diakogiannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 969, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad5970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04651095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From inflation to dark matter halo profiles: the impact of primordial non-Gaussianities on the central density cusp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 05, pp.021. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2024/05/021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could very low-metallicity stars with rotation-dominated orbits have been driven by the bar?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengdong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 691, pp.L1. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04765749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro galaxies as a falsifiable prediction of LCDM cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Errani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio F Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peñarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew G Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 968 (2), pp.89. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad402d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing the proper motions of M31/M33 with &amp;lt;i&amp;gt;Gaia&amp;lt;/i&amp;gt; DR3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rusterucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 692, pp.A30. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202452281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04850950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of a decelerating bar on transforming bulge orbits into disc-like orbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengdong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 690, pp.A26. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing the proper motions of M31/M33 with Gaia DR3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rusterucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 692, pp.A30. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202452281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong constraints on the gravitational law from $Gaia$ DR3 wide binaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indranil Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalambos Pittordis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Sutherland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 527 (3), pp.4573-4615. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine survey. XXVI. Chemical abundances of subgiant stars of the extremelymetal-poor stream C-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 695, pp.A113. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202451517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-04855178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charting the Galactic Acceleration Field. II. A Global Mass Model of the Milky Way from the STREAMFINDER Atlas of Stellar Streams Detected in Gaia DR3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Tenachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Ardern-Arentsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 967, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad382d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04590292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Symbolic Regression for Physics Guided by Units Constraints: Toward the Automated Discovery of Physical Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Tenachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foivos I. Diakogiannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 959, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad014c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04352898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamical simulations of galaxy formation with non-Gaussian initial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 09, pp.036. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2023/09/036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PAndAS View of the Andromeda Satellite System. IV Global properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Doliva-Dolinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Savino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Weisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 952 (1), pp.72. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acdcf6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local group dwarf galaxy detection limit in the CSST survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Doliva-Dolinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad1352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04097854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Galactic bar on tidal streams within the Galactic disc. The case of the tidal stream of the Hyades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chervin F. P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 678, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04254157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reionisation time fields reconstruction from 21 cm signal map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Thélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 679, pp.A125. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andromeda XXV -- a dwarf galaxy with a low central dark matter density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily J.E. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle L.M. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Michael Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin I. Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 521 (3), pp.3527-3539. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gaia RVS benchmark stars II. A sample of stars selected for their Gaia high radial velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-04437031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the effects of primordial non-Gaussianity at galactic scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Montandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 01, pp.024. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2023/01/024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disk Galaxies Are Self-similar: The Universality of the H I-to-Halo Mass Ratio for Isolated Disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Korsaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Posti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 952, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ace364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04178501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The metallicity distribution in the core of the Sagittarus dwarf spheroidal: Minimising the metallicity biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Minelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mucciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piercarlo Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 669, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03932154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhon: A Polar Stream from the Outer Halo Raining through the Solar Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Tenachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 935, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ac874f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03763365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Dynamical Atlas of the Milky Way Mergers: Constraints from Gaia EDR3–based Orbits of Globular Clusters, Stellar Streams, and Satellite Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjib Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926 (2), pp.107. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac4d2a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stellar stream remnant of a globular cluster below the metallicity floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Venn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aguado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonay González Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 601 (7891), pp.45-48. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-04162-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine Inner Galaxy Survey (PIGS) IV: A photometric metallicity analysis of the Sagittarius dwarf spheroidal galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Arentsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Jofré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03820720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine survey - XVIII. C-19: tidal debris of a dark matter-dominated globular cluster?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Errani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio F. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514, pp.3532-3540. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03707832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting a Disky Origin for the Faint Branch of the Sagittarius Stellar Stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Errani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 932, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ac738c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Constraints on the Dark Matter Density Profiles of Dwarf Galaxies from Proper Motions of Globular Cluster Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Valluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Freese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 941, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aca6e5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03924515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipolar dark matter simulations on galaxy scales with the RAMSES code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03794919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and kinematics of tidally limited satellite galaxies in LCDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Errani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peñarrubia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 511 (4), </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the radial acceleration relation and the strong equivalence principle with the Coma cluster ultra-diffuse galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Bílek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.A26. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D hydrodynamic simulations for the formation of the local group satellite planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indranil Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Thies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Truelove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Candlish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark matter halo cores and the tidal survival of Milky Way satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Errani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio F. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peñarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 519 (1), pp.384-396. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac3499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effect of the Large Magellanic Cloud on the Orbital Poles of Milky Way Satellite Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 932 (1), pp.70. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac6ce0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03699265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hough Stream Spotter: A New Method for Detecting Linear Structure in Resolved Stars and Application to the Stellar Halo of M31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Demirjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Ness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926 (2), pp.166. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac4496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sagittarius stream in Gaia Early Data Release 3 and the origin of the bifurcations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Antoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Arentsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 666, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03823008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbed distribution functions with accurate action estimates for the Galactic disc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Al Kazwini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Agobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.A50. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine survey - XVI. The metallicity of 26 stellar streams around the Milky Way detected with the STREAMFINDER in Gaia EDR3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 516, pp.5331-5354. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03794481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the Milky Way Halo Kinematics via Its Linear Response to the Large Magellanic Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 933, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac7139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03748249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity of the Cetus Stream Unveiled from the Fusion of STREAMFINDER and StarGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sestito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 930, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac616f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03668848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine survey - XVII. The C-19 stream is dynamically hot and more extended than previously thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Caffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piercarlo Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514, pp.1664-1671. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03707833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antaeus: A Retrograde Group of Tidal Debris in the Milky Way's Disk Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Tenachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 936, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ac86d3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03769029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PAndAS View of the Andromeda Satellite System. III. Dwarf Galaxy Detection Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Doliva-Dolinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette M. N. Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 933, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac6fd5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03764635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering fossils of the distant Milky Way with UNIONS: NGC 5466 and its stellar stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaclyn Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507 (2), pp.1923-1936. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faint objects in motion: the new frontier of high precision astrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Malbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Krone-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Anglada-Escudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (3), pp.845-886. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09781-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pristine dwarf-galaxy survey – III. Revealing the nature of the Milky Way globular cluster Sagittarius II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Longeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Jablonka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 503 (2), pp.2754-2762. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charting the Galactic Acceleration Field. I. A Search for Stellar Streams with Gaia DR2 and EDR3 with Follow-up from ESPaDOnS and UVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 914 (2), pp.123. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abfcc2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram pressure candidates in UNIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gwyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab3101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a Dwarf Galaxy Stream Populating the Inner Milky Way Halo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Arentsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 920 (1), pp.51. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac1675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andromeda XXI – a dwarf galaxy in a low-density dark matter halo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle L.M. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin I. Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Michael Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 505 (4), pp.5686-5701. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab1624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of globular-cluster systems of ultra-diffuse galaxies due to dynamical friction in MOND gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Bílek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongsheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kroupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 653, pp.A170. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ACTIONFINDER: An Unsupervised Deep Learning Algorithm for Calculating Actions and the Acceleration Field from a Set of Orbit Segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foivos Diakogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Monari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 915 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abfda9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phantom Dark Matter Halos of the Local Volume in the Context of Modified Newtonian Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Oria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.F. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 923 (1), pp.68. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac273d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proper motion of Andromeda from Gaia EDR3: confirming a nearly radial orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Libeskind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507 (2), pp.2592-2601. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nature of the Eastern Extent in the outer halo of M31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Michael Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 504 (2), pp.3098-3110. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The outer disc in shambles: Blind detection of Monoceros and the ACS with Gaia’s astrometric sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Antoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. F. P. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 646, pp.A99. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the stellar halo of Andromeda in cosmological simulations: the Auriga2PAndAS pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Helly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 910 (2), pp.92. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abdfd2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mass and Age Distribution of Halo White Dwarfs in the Canada–France Imaging Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 913 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abf2b2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Strong Epicyclic Density Spikes in the GD-1 Stellar Stream: An Absence of Evidence for the Influence of Dark Matter Subhalos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 891 (2), pp.161. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab7303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A panoramic landscape of the Sagittarius stream in Gaia DR2 revealed with the STREAMFINDER spyglass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">-Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 891 (1), pp.L19. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab77c7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed study of Andromeda XIX, an extreme local analogue of ultradiffuse galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Tollerud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Michael Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 491 (3), pp.3496-3514. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine survey – X. A large population of low-metallicity stars permeates the Galactic disc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sestito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Arentsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 497 (1), pp.L7-L12. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slaa022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOONS: The New Multi-Object Spectrograph for the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cirasuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 180, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SkyMapper view of the Large Magellanic Cloud: the dynamics of stellar populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Guglielmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dougal Mackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 492 (1), pp.782-795. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blanco DECam bulge survey. I. The survey description and early results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Michael Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Clarkson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499 (2), pp.2340-2356. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Stability of M33 in MOND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indranil Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Thies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Candlish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kroupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 905 (2), pp.135. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abc623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globular Clusters in the Sagittarius stream Revising members and candidates with Gaia DR2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 636, pp.A107. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hidden past of M92: Detection and characterization of a newly formed 17 • long stellar stream using the Canada-France Imaging Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaclyn Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Venn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 902 (2), pp.89. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abb6f7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOONS Surveys of the Milky Way and its Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mucciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Origlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schultheis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02993359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the halo spin-concentration relation on disc scaling laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Posti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Pezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Fraternali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 644, pp.A76. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine Dwarf-Galaxy survey – II. In-depth observational study of the faint Milky Way satellite Sagittarius II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Longeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle L.M. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 491 (1), pp.356-377. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Thin Stellar Streams in External Galaxies: Resolved Stars and Integrated Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjitske Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 883 (1), pp.87. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab3e06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwarfs or Giants? Stellar Metallicities and Distances from ugrizG Multiband Photometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholaas Annau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossen Teimoorinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 886 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab4a77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the formation of the Milky Way through ultra metal-poor stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sestito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Longeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Fouesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484 (2), pp.2166-2180. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dwarf galaxy satellite system of Centaurus A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rejkuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel S Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Lelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 629, pp.A18. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of the Tucana Dwarf Galaxy: an unusually dense dwarf in the Local Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Irwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 485 (2), pp.2010-2025. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The outer halo globular cluster system of M31 – III. Relationship to the stellar halo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Huxor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Veljanoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484 (2), pp.1756-1789. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable mass calculation in spherical gravitating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foivos I Diakogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint F Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Guglielmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark I Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 482 (3), pp.3356-3372. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young stars raining through the galactic halo: the nature and orbit of price-whelan 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Marasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (2), pp.2588-2598. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095291v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the Milky Way halo potential with the GD-1 stellar stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 486 (3), pp.2995-3005. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the outskirts of globular clusters: the peculiar kinematics of NGC3201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 887 (1), pp.L12. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab58d1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dwarf disrupting – Andromeda XXVII and the North West Stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Tollerud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Michael Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (2), pp.2905-2917. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Hercules in Galactic azimuth with Gaia DR2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bienaymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 632, pp.A107. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Canada–France Imaging Survey: Reconstructing the Milky Way Star Formation History from Its White Dwarf Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 887 (2), pp.148. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab5521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Streams of the Gaping Abyss: A Population of Entangled Stellar Streams Surrounding the Inner Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 872 (2), pp.152. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two major accretion epochs in M31 from two distinct populations of globular clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dougal Mackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendon Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Veljanoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 574 (7776), pp.69-71. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1597-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the long stellar stream of the prototypical massive globular cluster ω Centauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bianchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (7), pp.667-672. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0751-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine survey – VII. A cleaner view of the Galactic outer halo using blue horizontal branch stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Youakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aguado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (4), pp.5757-5769. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butterfly in a Cocoon, Understanding the Origin and Morphology of Globular Cluster Streams: The Case of GD-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond G Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Valluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Freese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 881 (2), pp.106. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab2e07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the Milky Way non-axisymmetries with Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bienaymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (S353), pp.61-64. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921319008536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-type stars in the Canada–France Imaging Survey – II. Tracing the height of the disc at large distances with Blue Stragglers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chervin Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 483 (3), pp.3119-3126. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty3334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHASE-SPACE CORRELATION IN STELLAR STREAMS OF THE MILKY WAY HALO: THE CLASH OF KSHIR AND AND GD-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond G Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 886 (1), pp.L7. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab530e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tip of the red giant branch distance to the nearby dwarf galaxy [TT2009] 25 in the NGC 891 group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rejkuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Posti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 629, pp.L2. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed study of the Milky Way globular cluster Laevens 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Longeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Laevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (2), pp.1498-1508. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unexpected Kinematics of Multiple Populations in NGC 6362: Do Binaries Play a Role?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dalessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mucciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sollima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vesperini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 864 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aad4b3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar streams as gravitational experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. F. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 609, pp.A44. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-3 billion year old major merger paradigm for the Andromeda galaxy and its outskirts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. B. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 475, pp.2754 - 2767. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx3343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masses of the components of SB2 binaries observed with Gaia – IV. Accurate SB2 orbits for 14 binaries and masses of three binaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Halbwachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soubiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474 (1), pp.731-745. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phlegethon, a Nearby 75°-long Retrograde Stellar Stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 865 (2), pp.85. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aadba3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STREAMFINDER – I. A new algorithm for detecting stellar streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 477 (3), pp.4063-4076. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of the Monoceros Ring – I. Kinematics, proper motions, and the nature of the progenitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Guglielmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blair Conn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474 (4), pp.4584-4593. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx3048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghostly tributaries to the Milky Way: charting the halo’s stellar streams with the Gaia DR2 catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481 (3), pp.3442-3455. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-type stars in the Canada–France Imaging Survey I. The stellar halo of the Milky Way traced to large radius by blue horizontal branch stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481 (4), pp.5223-5235. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pristine dwarf galaxy survey – I. A detailed photometric and spectroscopic study of the very metal-poor Draco II satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Longeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle L. M. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480 (2), pp.2609-2627. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alone on a wide wide sea. The origin of SECCO 1, an isolated star-forming gas cloud in the Virgo cluster*†‡</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Armillotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Perina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 476 (4), pp.4565-4583. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Large-scale Structure of the Halo of the Andromeda Galaxy. II. Hierarchical Structure in the Pan-Andromeda Archaeological Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 868 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aae8e7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic cartography with SkyMapper – I. Population substructure and the stellar number density of the inner halo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajwal R Kafle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint F Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dougal Mackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjib Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480 (1), pp.1218-1228. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Satellite Planes in M31 II: Effects of the Dark Subhalo Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuwanthika Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint F. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 473 (2), pp.2212-2221. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the stellar component of low surface brightness Milky Way dwarf galaxies to their outskirts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cicuéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Irwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Bermejo-Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mcmonigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 609, pp.A53. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STREAMFINDER II: A possible fanning structure parallel to the GD-1 stream in Pan-STARRS1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 478 (3), pp.3862-3870. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical abundances in the nucleus of the Sagittarius dwarf spheroidal galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mucciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03707875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling the Pull: A Study of Natural Galactic Accelerometers. II. Kinematics and Mass of the Delicate Stellar Stream of the Palomar 5 Globular Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Chapman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 842 (2), pp.120. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa7514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLATO as it is: a legacy mission for Galactic archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. R. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 338 (6), pp.644-661. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asna.201713385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Canada–France Imaging Survey: First Results from the u-Band Component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misha Haywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 848 (2), pp.128. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa855c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rogues’ Gallery of Andromeda's Dwarf Galaxies. I. A Predominance of Red Horizontal Branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saundra Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa901a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Sun's motion with stellar streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khyati Malhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 471 (1), pp.1005-1011. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations on how to investigate planes of satellite galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel S. Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Dabringhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Nachr.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 338 (7), pp.854-861. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asna.201713366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pristine survey – I. Mining the Galaxy for the most metal-poor stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Starkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Youakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aguado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Allende Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 471 (3), pp.2587-2604. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar streams as gravitational experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lüghausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kroupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 603, pp.A65. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Mapping of the Milky Way with The Canada–France Imaging Survey: A Non-parametric Metallicity–Distance Decomposition of the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misha Haywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 848 (2), pp.129. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa8562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lopsidedness of Satellite Galaxy Systems in $\Lambda$CDM simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel S. Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Bullock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (2), pp.132. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa9435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemical composition of the low-mass Galactic globular cluster NGC 6362</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mucciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dalessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cassisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 468, pp.1249-1258. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03707878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Draco II one of the faintest dwarf galaxies? First study from Keck/DEIMOS spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marla Geha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle L. M. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. M. Laevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 458, pp.L59-L63. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slw013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03707889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major substructure in the M31 outer halo: distances and metallicities along the giant stellar stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mcmonigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 458 (3), pp.3282-3298. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transverse velocity of the Andromeda system, derived from the M31 satellite population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 456 (4), pp.4432-4440. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE PAndAS VIEW OF THE ANDROMEDA SATELLITE SYSTEM. II. DETAILED PROPERTIES OF 23 M31 DWARF SPHEROIDAL GALAXIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Babul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 833 (2), pp.167. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/833/2/167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEELING THE PULL: A STUDY OF NATURAL GALACTIC ACCELEROMETERS. I. PHOTOMETRY OF THE DELICATE STELLAR STREAM OF THE PALOMAR 5 GLOBULAR CLUSTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 819 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/819/1/1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the survey limits: discovery of the Aquarius 2 dwarf galaxy in the VST ATLAS and the SDSS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Torrealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. Koposov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belokurov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Irwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 463, pp.712-722. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03707885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRIANGULUM II: A VERY METAL-POOR AND DYNAMICALLY HOT STELLAR SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Michael Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 818 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/818/1/40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lopsided Distribution of Satellite Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam I. Libeskind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmo Tempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 830, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/830/2/121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03707888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very dark stellar system lost in Virgo: kinematics and metallicity of SECCO 1 with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coccato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 465 (2), pp.2189-2197. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The StEllar Counterparts of COmpact high velocity clouds (SECCO) survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 591, pp.A56. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the reality of density substructures in the Palomar 5 stellar stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 460 (3), pp.2711-2719. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The elusive stellar halo of the Triangulum galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mcmonigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Irwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 461 (4), pp.4374-4388. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The flaring Hi disk of the nearby spiral galaxy NGC 2683</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A98. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major substructure in the M31 Outer Halo: the East Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mcmonigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 456 (1), pp.405-416. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potassium: a new actor on the globular cluster chemical evolution stage. The case of NGC 2808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mucciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Plez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Dalessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 801 (1), pp.68. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/801/1/68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intrinsic ellipticity of dwarf spheroidal galaxies: constraints from the Andromeda system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 450 (2), pp.1409-1419. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPPUR SI MUOVE: POSITIONAL AND KINEMATIC CORRELATIONS OF SATELLITE PAIRS IN THE LOW UNIVERSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint F. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil G. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 805 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/805/1/67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical abundances of giant stars in NGC 5053 and NGC 5634, two globular clusters associated with the Sagittarius dwarf spheroidal galaxy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sbordone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moni Bidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Villanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 579, pp.A104. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGC 147, NGC 185 and CassII: a genetic approach to orbital properties, star formation and tidal debris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Guglielmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuwanthika Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joss Bland-Hawthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 456 (2), pp.1654-1665. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PAndAS Field Of Streams: Stellar Structures In The Milky Way Halo Toward Andromeda And Triangulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Michael Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Fardal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 787 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/787/1/19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity anti-correlation of diametrically opposed galaxy satellites in the low-redshift Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil G. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint F. Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 511 (7511), pp.563-566. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masses of the components of SB2 binaries observed with Gaia - I. Selection of the sample and mass ratios of 20 new SB2s discovered with Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Halbwachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pourbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 445 (3), pp.2371-2377. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vast, thin plane of corotating dwarf galaxies orbiting the Andromeda galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint F Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Conn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Irwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 493 (7430), pp.62-65. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Three-Dimensional Structure Of The M31 Satellite System; Strong Evidence For An Inhomogeneous Distribution Of Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 766 (2), pp.120. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/766/2/120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARGOS - II. The Galactic bulge survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wylie-De-Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Athanassoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bland-Hawthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 428 (4), pp.3660--3670. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sts305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARGOS - IV. The kinematics of the Milky Way bulge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Athanassoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wylie-De-Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bland-Hawthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 432 (3), pp.2092--2103. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Approach To Locating The Red Giant Branch Tip Magnitude. Ii. Distances To The Satellites Of M31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 758 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/758/1/11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ORIGIN OF THE SPLIT RED CLUMP IN THE GALACTIC BULGE OF THE MILKY WAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bland-Hawthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. F. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asplund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. R. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 756 (1), </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/756/1/22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Variations in the NW Star Stream of M31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray G. Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey B. Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan W. Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Irwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 731, pp.124. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/731/2/124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collisional Origin for the Leo Ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Michel-Dansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 717, pp.L143-L148. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/717/2/L143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The remnants of galaxy formation from a panoramic survey of the region around M31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan W. Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Irwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dubinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence M. Widrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 461, pp.66-69. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting compact dark matter in galaxy clusters via gravitational microlensing: A2218 & A370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Tuntsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 353 (3), pp.853. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2004.08115.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sizes and kinematic structure of absorption systems towards the lensed quasar APM08279+5255</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. L. Ellison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. F. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aracil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 414, pp.79-93. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20034003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Mg bt II and damped Lyman-alpha systems along the line of sight to APM 08279+5255 and damped Lyman-alpha systems along the line of sight to APM 08279+5255</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aracil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srianand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 359, pp.457-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A primordial origin to cosmic tensions: towards a joint solution to the $H_0$ and $S_8$ tensions with early dark energy and scale-dependent primordial non-Gaussianities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theia: Faint objects in motion or the new astrometry frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Krone-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Anglada-Escudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brandeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANCY: Next-generation All-sky Near-infrared Community surveY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwon Jesse Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian M Price-Whelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Najita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward F Schlafly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Detailed Science Case for the Maunakea Spectroscopic Explorer: the Composition and Dynamics of the Faint Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Babusiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Driver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do old globular clusters in low mass galaxies disprove modified gravity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Bílek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongsheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth T. Nagesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAUS 379: Dynamical Masses of Local Group Galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic regression driven by dimensional analysis for the automated discovery of physical laws and constants of nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Tenachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foivos I Diakogiannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2023 de la Société Française d’Astronomie &amp; d’Astrophysique (SF2A).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. pp.107-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The programme: Accurate masses for double-lined spectroscopic binary components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Halbwachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATO STESCI WORKshop ii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Milazzo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hera Saturn Entry Probe Mission: a Proposal in Response to the ESA M5 Call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017, proceedings from the conference held 23-28 April, 2017 in Vienna, Austria., p.10664</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.10664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The programme ``accurate masses for SB2 components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Halbwachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. J. Boffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jorissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of the mass ratios of 20 new double-lined spectroscopic binaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Halbwachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pourbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique, SF2A 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.159 - 161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The programme &amp;quot;accurate masses for SB2 components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Halbwachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Famaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique, SF2A 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.427 - 430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method based on Markov chains for deriving SB2 orbits directly from their spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Halbwachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Astronomie et d'Astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method based on Markov chains for deriving SB2 orbits directly from their spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Ibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Halbwachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2012: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nice, France, France. pp.117-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Detailed Science Case for the Maunakea Spectroscopic Explorer, 2019 edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Babusiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bergemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam J. Burgasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ellison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daryl Haggard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MSE Science Team. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Accurate SB2 radial velocities (Kiefer+, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Halbwachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soubiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Milky Way and the Local Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Rampazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro D’onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Zaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lattis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Der Kruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Realm of the Nebulae to Populations of Galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-188, 2016, </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31006-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blanco DECam Bulge Survey (BDBS): Status and Early Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will I. Clarkson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Michael Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. I. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId754"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Stahl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Famaey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ibata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Kraljic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/03/042" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05176431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Ferrone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Montuori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Di Matteo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Mastrobuono-Battisti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553923" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05176623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Carlberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Else Starkenburg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ade4ce" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05105932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Yuan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadafumi Matsuno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana M Sitnova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A Ibata" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554119" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurro Uf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Acevedo Barroso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ach&#250;carro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adamek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450810" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. R. Khalil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Famaey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siebert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453077" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05175921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05446582v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillaume" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557552" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04994309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshara Viswanathan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Ardern-Arentsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450819" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04929407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Savino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Weisz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Dolphin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith J Durbin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitya Kallivayalil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ada24f" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05126189v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Poulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/06/021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05263438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bayer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Starkenburg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G F Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N F Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554131" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05371538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gwyn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan W Mcconnachie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cuillandre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth C Chambers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene A Magnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ae03ab" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Woods" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hutchings" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rhodes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.11.4.042202" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fouesneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347633" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455552v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dubois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/05/021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04651095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Tenachi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foivos I. Diakogiannis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad5970" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557844v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hahn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.063501" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722446v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth T. Nagesh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Freundlich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal B&#237;lek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Candlish" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450757" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04737240v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04765749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengdong Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Monari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348593" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04850950v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rusterucci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452281" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Errani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio F Navarro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pe&#241;arrubia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Walker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad402d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726532v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Siebert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449742" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277267v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Banik" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Pittordis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Sutherland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3393" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04855178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonifacio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caffau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ibata" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451517" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04590292v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khyati Malhan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bellazzini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad382d" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04352898v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad014c" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/09/036" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042764v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Doliva-Dolinsky" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Weisz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acdcf6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04097854v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Qu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Kang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1352" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04254157v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Thomas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin F. P. Laporte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346650" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiegel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Th&#233;lie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chardin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346495" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815558v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily J.E. Charles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle L.M. Collins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michael Rich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin I. Read" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Y. Kim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad752" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815562v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montandon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/01/024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04178501v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Korsaga" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Posti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ace364" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04437031v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Katz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lallement" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348191" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03932154v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Minelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mucciarelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercarlo Bonifacio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244890" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03707832v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio F. Navarro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1516" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03794919v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2670" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546369v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Oria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver M&#252;ller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142060" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599485v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac476" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03820720v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vitali" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Arentsen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Jofr&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2869" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705582v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Ramos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac738c" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03924515v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Valluri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Freese" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A. Ibata" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca6e5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585659v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Sharma" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac4d2a" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524785v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Venn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonay Gonz&#225;lez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04162-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03763365v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac874f" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615059v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Thies" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Truelove" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac722" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830255v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3499" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03699265v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pawlowski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Taibi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6ce0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590988v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pearson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Clark" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Demirjian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Johnston" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ness" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac4496" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03823008v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Antoja" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142830" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551825v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Kazwini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Agobert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040118" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03794481v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2426" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748249v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rozier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pichon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac7139" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668848v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sestito" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac616f" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03707833v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Caffau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1399" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03764635v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette M. N. Ferguson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6fd5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03769029v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac86d3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421079v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Roberts" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Parker" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hudson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3101" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381650v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bianchini" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abfcc2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176198v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Longeard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jablonka" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab604" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337676v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaclyn Jensen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcconnachie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2325" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417261v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boehm" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Krone-Martins" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Amorim" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escud&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09781-1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388542v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1675" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171391v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1624" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381639v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foivos Diakogiannis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abfda9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359117v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Zhao" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kroupa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140700" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825962v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Salomon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ibata" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyl&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Libeskind" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2253" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366159v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Oria" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Thomas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freundlich" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac273d" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394942v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Preston" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Collins" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Michael Rich" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab957" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142261v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoja" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mateu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anders" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. P. Laporte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039830" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946171v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fattahi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Helly" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abdfd2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337103v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fantin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergeron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf2b2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984975v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7303" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095325v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slaa022" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955869v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cirasuolo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Fairley" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Rees" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar A. Gonzalez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Taylor" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5195" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984977v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=-Guillaume Thomas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab77c7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095311v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Tollerud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3252" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150017v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Guglielmo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint Lewis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dougal Mackey" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3493" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095370v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Johnson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Young" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Simion" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Clarkson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2426" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985015v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Thomas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abb6f7" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984980v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellazzini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Malhan" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037621" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381664v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abc623" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095315v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arentsen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Starkenburg" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hill" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slz156" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051274v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2854" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02993359v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Gonzalez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mucciarelli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Origlia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schultheis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5196" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037165v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pezzulli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fraternali" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038474" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400819v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rejkuba" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel S Pawlowski" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lelli" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935807" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393395v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mackey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferguson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Huxor" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veljanoski" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lewis" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz072" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393410v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gregory" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Read" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Irwin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz518" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746882v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholaas Annau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fabbro" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossen Teimoorinia" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4a77" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390911v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjitske Starkenburg" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Williams" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3e06" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393397v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz043" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400859v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foivos I Diakogiannis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint F Lewis" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark I Wilkinson" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2931" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095291v2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Marasco" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2788" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400842v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1035" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095297v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2529" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984959v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bianchini" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab58d1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393372v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0080" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095182v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendon Brewer" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Ferguson" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Veljanoski" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1597-1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013810v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab5521" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984955v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienaym&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936455" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400831v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond G Carlberg" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab2e07" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095300v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Youakim" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2935" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393399v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0751-x" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984967v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921319008536" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400801v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936392" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306464v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Laporte" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3334" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095279v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Laevens" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2592" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984950v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab530e" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393343v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aadba3" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393363v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2474" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410692v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Thomas" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731609" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296388v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammer" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B. Yang" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Wang" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flores" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx3343" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306458v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2604" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150071v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty912" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150086v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lane" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair Conn" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ho" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx3048" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724129v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kiefer" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Halbwachs" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebreton" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soubiran" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arenou" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2794" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280824v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle L. M. Collins" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1986" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400874v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dalessandro" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sollima" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vesperini" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aad4b3" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318229v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae8e7" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150081v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellazzini" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Armillotta" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perina" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Magrini" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cresci" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty467" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400866v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajwal R Kafle" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1880" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645284v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuwanthika Fernando" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Arias" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint F. Lewis" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Power" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2483" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400881v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goldman" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Magnier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1338" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965079v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cicu&#233;ndez" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Battaglia" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irwin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bermejo-Climent" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mcmonigal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731450" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541393v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miglio" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiappini" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mosser" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Davies" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Freeman" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201713385" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160452v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Chapman" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa7514" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03707875v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romano" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Chapman" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730707" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714623v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Haywood" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa855c" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150105v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saundra Albers" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bernard" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa901a" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142309v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Allende Prieto" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1068" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645642v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel S. Pawlowski" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Dabringhausen" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Flores" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hammer" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201713366" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153292v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1618" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714625v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa8562" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112476v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian L&#252;ghausen" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730531" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669453v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Bullock" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9435" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03707878v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massari" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassisi" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx549" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156359v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Babul" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/833/2/167" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156518v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conn" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bate" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lewis" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw513" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146815v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2865" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03707889v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marla Geha" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. M. Laevens" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slw013" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03707885v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Torrealba" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Koposov" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belokurov" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collins" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2051" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150234v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/819/1/1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150253v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Michael Rich" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bell" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/818/1/40" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03707888v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam I. Libeskind" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Guo" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmo Tempel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/830/2/121" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156428v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beccari" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527707" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155179v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magrini" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coccato" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cresci" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2874" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150262v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollmer" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nehlig" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322899" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156373v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brewer" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1657" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146807v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1189" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150248v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackey" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2690" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972073v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Merle" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Plez" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Dalessandro" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/801/1/68" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595202v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salomon" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv741" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599723v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil G. Ibata" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/805/1/67" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491612v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sbordone" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monaco" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moni Bidin" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villanova" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425509" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150244v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joss Bland-Hawthorn" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2781" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556912v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fardal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/787/1/19" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577074v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13481" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094503v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pourbaix" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillout" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1838" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524730v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Conn" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Irwin" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11717" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531308v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Parker" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zucker" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/766/2/120" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439495v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ness" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wylie-De-Boer" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Athanassoula" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bland-Hawthorn" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts305" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439524v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt533" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862341v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/758/1/11" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442160v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Lewis" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yong" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asplund" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Lane" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/756/1/22" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785496v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray G. Carlberg" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey B. Richer" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan W. Mcconnachie" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Irwin" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/731/2/124" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655810v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Michel-Dansac" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Duc" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bournaud" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Emsellem" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/717/2/L143" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732257v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dubinski" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence M. Widrow" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08327" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082296v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Tuntsov" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kneib" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.08115.x" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111372v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Ellison" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pettini" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aracil" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20034003" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110341v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjean" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Srianand" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976464v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403600v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Amorim" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brandeker" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237066v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwon Jesse Han" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Dey" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M Price-Whelan" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Najita" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward F Schlafly" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596124v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Babusiaux" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Balogh" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Driver" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170686v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Combes" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325284v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355535v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523809v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atkinson" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Amato" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Aslam" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Atreya" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02112623v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. J. Boffin" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jorissen" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122775v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arenou" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pourbaix" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122774v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933457v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Salomon" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Halbwachs" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802981v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02112639v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bergemann" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Burgasser" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ellison" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Haggard" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687021v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150299v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rampazzo" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Zaggia" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lattis" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Der Kruit" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31006-0_2" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725844v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will I. Clarkson" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Johnson" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kunder" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michael" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05105932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Yuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadafumi Matsuno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana M Sitnova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A Ibata" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05176431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Ferrone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Montuori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Di Matteo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Mastrobuono-Battisti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ibata" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553923" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Stahl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Famaey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Kraljic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/03/042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05176623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Carlberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Else Starkenburg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ade4ce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurro Uf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Acevedo Barroso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ach&#250;carro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adamek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450810" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04994309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshara Viswanathan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Ardern-Arentsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450819" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05175921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. R. Khalil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Famaey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siebert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453077" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05446582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillaume" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557552" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04929407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Savino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Weisz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Dolphin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith J Durbin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitya Kallivayalil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ada24f" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05126189v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Poulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/06/021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05263438v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bayer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Starkenburg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G F Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N F Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554131" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05371538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gwyn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan W Mcconnachie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cuillandre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth C Chambers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene A Magnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ae03ab" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Woods" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hutchings" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rhodes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.11.4.042202" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04737240v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth T. Nagesh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Freundlich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal B&#237;lek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Candlish" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450757" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hahn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.063501" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824927v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fouesneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347633" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04651095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Tenachi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foivos I. Diakogiannis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad5970" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455552v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/05/021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04765749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengdong Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Monari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348593" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329360v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Errani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio F Navarro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pe&#241;arrubia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Walker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad402d" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04850950v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rusterucci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452281" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Siebert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449742" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812112v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277267v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Banik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Pittordis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Sutherland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3393" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04855178v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonifacio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caffau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ibata" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451517" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04590292v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khyati Malhan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bellazzini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad382d" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04352898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad014c" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170699v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/09/036" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Doliva-Dolinsky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Weisz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acdcf6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04097854v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Qu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Kang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1352" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04254157v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Thomas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin F. P. Laporte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346650" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170753v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiegel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Th&#233;lie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chardin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346495" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815558v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily J.E. Charles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle L.M. Collins" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michael Rich" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin I. Read" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Y. Kim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad752" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04437031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Katz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lallement" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348191" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montandon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/01/024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04178501v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Korsaga" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Posti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ace364" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03932154v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Minelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mucciarelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercarlo Bonifacio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244890" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03763365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Oria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac874f" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585659v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Sharma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac4d2a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524785v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Venn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonay Gonz&#225;lez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04162-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03820720v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vitali" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Arentsen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Jofr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2869" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03707832v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio F. Navarro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1516" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Ramos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac738c" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03924515v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Valluri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Freese" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A. Ibata" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca6e5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03794919v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2670" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599485v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac476" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546369v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver M&#252;ller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142060" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615059v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Thies" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Truelove" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac722" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830255v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3499" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03699265v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pawlowski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Taibi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6ce0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590988v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pearson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Clark" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Demirjian" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Johnston" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ness" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac4496" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03823008v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Antoja" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142830" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551825v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Kazwini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Agobert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040118" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03794481v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2426" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748249v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rozier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pichon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac7139" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668848v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sestito" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac616f" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03707833v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Caffau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1399" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03769029v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac86d3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03764635v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette M. N. Ferguson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6fd5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337676v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaclyn Jensen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcconnachie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2325" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417261v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boehm" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Krone-Martins" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Amorim" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escud&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09781-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176198v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Longeard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jablonka" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab604" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381650v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bianchini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abfcc2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421079v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Roberts" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Parker" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hudson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3101" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388542v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1675" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171391v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1624" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359117v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Zhao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kroupa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140700" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381639v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foivos Diakogiannis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abfda9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366159v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Oria" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Thomas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freundlich" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac273d" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825962v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Salomon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ibata" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyl&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Libeskind" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2253" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394942v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Preston" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Collins" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Michael Rich" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab957" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142261v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramos" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoja" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mateu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anders" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. P. Laporte" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039830" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946171v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fattahi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Helly" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abdfd2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337103v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fantin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergeron" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf2b2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984975v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7303" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984977v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=-Guillaume Thomas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab77c7" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095311v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Tollerud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3252" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095325v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slaa022" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955869v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cirasuolo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Fairley" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Rees" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar A. Gonzalez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Taylor" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5195" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150017v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Guglielmo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint Lewis" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dougal Mackey" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3493" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095370v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Johnson" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Young" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Simion" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Clarkson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2426" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381664v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abc623" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984980v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellazzini" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Malhan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037621" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985015v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Thomas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abb6f7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02993359v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Gonzalez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mucciarelli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Origlia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schultheis" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5196" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037165v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pezzulli" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fraternali" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038474" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051274v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2854" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390911v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjitske Starkenburg" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Williams" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3e06" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746882v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholaas Annau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fabbro" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossen Teimoorinia" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4a77" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393397v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz043" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400819v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rejkuba" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel S Pawlowski" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lelli" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935807" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393410v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gregory" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Read" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Irwin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz518" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393395v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mackey" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferguson" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Huxor" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veljanoski" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lewis" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz072" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400859v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foivos I Diakogiannis" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint F Lewis" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark I Wilkinson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2931" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095291v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Marasco" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2788" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400842v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1035" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984959v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bianchini" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab58d1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095297v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2529" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984955v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienaym&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936455" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013810v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab5521" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393372v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0080" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095182v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendon Brewer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Ferguson" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Veljanoski" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1597-1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393399v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0751-x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095300v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Youakim" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2935" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400831v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond G Carlberg" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab2e07" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984967v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921319008536" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306464v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Laporte" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3334" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984950v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab530e" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400801v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936392" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095279v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Laevens" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2592" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400874v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dalessandro" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sollima" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vesperini" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aad4b3" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410692v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Thomas" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731609" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296388v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B. Yang" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Wang" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flores" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx3343" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724129v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kiefer" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Halbwachs" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebreton" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soubiran" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arenou" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2794" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393343v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aadba3" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150071v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty912" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150086v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lane" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair Conn" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ho" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx3048" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393363v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2474" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306458v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2604" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280824v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle L. M. Collins" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1986" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150081v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellazzini" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Armillotta" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perina" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Magrini" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cresci" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty467" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318229v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae8e7" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400866v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajwal R Kafle" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1880" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645284v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuwanthika Fernando" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Arias" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint F. Lewis" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Power" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2483" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965079v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cicu&#233;ndez" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Battaglia" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irwin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bermejo-Climent" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mcmonigal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731450" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400881v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goldman" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Magnier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1338" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03707875v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romano" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Chapman" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730707" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160452v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Chapman" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa7514" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541393v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miglio" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiappini" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mosser" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Davies" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Freeman" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201713385" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714623v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Haywood" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa855c" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150105v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saundra Albers" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bernard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa901a" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153292v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1618" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645642v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel S. Pawlowski" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Dabringhausen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Flores" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hammer" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201713366" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142309v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Allende Prieto" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1068" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112476v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian L&#252;ghausen" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730531" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714625v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa8562" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669453v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Bullock" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9435" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03707878v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massari" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassisi" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx549" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03707889v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marla Geha" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. M. Laevens" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slw013" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156518v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conn" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bate" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lewis" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw513" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146815v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2865" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156359v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Babul" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/833/2/167" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150234v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/819/1/1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03707885v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Torrealba" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Koposov" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belokurov" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collins" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2051" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150253v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Michael Rich" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bell" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/818/1/40" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03707888v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam I. Libeskind" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Guo" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmo Tempel" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/830/2/121" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155179v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beccari" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magrini" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coccato" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cresci" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2874" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156428v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527707" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146807v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1189" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156373v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brewer" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1657" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150262v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollmer" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nehlig" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322899" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150248v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackey" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2690" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972073v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Merle" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Plez" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Dalessandro" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/801/1/68" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595202v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salomon" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv741" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599723v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil G. Ibata" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/805/1/67" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491612v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sbordone" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monaco" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moni Bidin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villanova" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425509" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150244v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joss Bland-Hawthorn" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2781" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556912v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fardal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/787/1/19" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577074v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13481" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094503v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pourbaix" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillout" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1838" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524730v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Conn" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Irwin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11717" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531308v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Parker" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zucker" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/766/2/120" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439495v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ness" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wylie-De-Boer" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Athanassoula" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bland-Hawthorn" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts305" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439524v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt533" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862341v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/758/1/11" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442160v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Lewis" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yong" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asplund" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Lane" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/756/1/22" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785496v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray G. Carlberg" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey B. Richer" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan W. Mcconnachie" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Irwin" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/731/2/124" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655810v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Michel-Dansac" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Duc" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bournaud" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Emsellem" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/717/2/L143" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732257v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dubinski" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence M. Widrow" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08327" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082296v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Tuntsov" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kneib" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.08115.x" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111372v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Ellison" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pettini" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aracil" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20034003" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110341v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjean" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Srianand" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976464v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403600v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Amorim" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brandeker" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237066v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwon Jesse Han" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Dey" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M Price-Whelan" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Najita" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward F Schlafly" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596124v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Babusiaux" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Balogh" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Driver" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170686v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Combes" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325284v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355535v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523809v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atkinson" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Amato" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Aslam" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Atreya" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02112623v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. J. Boffin" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jorissen" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122775v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arenou" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pourbaix" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122774v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933457v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Salomon" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Halbwachs" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802981v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02112639v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bergemann" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Burgasser" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ellison" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Haggard" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687021v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150299v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rampazzo" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Zaggia" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lattis" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Der Kruit" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31006-0_2" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725844v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will I. Clarkson" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Johnson" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kunder" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michael" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>