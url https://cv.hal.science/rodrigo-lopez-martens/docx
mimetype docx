--- v0 (2026-04-01)
+++ v1 (2026-04-30)
@@ -1172,295 +1172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of recent progress on laser-plasma acceleration at kHz repetition rate</w:t>
+                <w:t xml:space="preserve">Few-cycle laser wakefield acceleration on solid targets with controlled plasma scale length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Faure</w:t>
+                <w:t xml:space="preserve">N. Zaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominikas Gustas</w:t>
+                <w:t xml:space="preserve">F. Böhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Guénot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederik Böhle</w:t>
+                <w:t xml:space="preserve">M. Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 61 (1), pp.014012. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (3), pp.033112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/aae047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5084783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057189v1</w:t>
+                <w:t xml:space="preserve">hal-02149608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-cycle laser wakefield acceleration on solid targets with controlled plasma scale length</w:t>
+                <w:t xml:space="preserve">A review of recent progress on laser-plasma acceleration at kHz repetition rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Zaim</w:t>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Böhle</w:t>
+                <w:t xml:space="preserve">Dominikas Gustas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bocoum</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefan Haessler</w:t>
+                <w:t xml:space="preserve">Diego Guénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Böhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (3), pp.033112. </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (1), pp.014012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5084783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/aae047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149608v1</w:t>
+                <w:t xml:space="preserve">hal-02057189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativistic electron beams driven by kHz single-cycle light pulses</w:t>
               </w:r>
@@ -1498,51 +1498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Böhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (5), pp.293 - 296. </w:t>
@@ -1574,546 +1574,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive coherent combining of CEP-stable few-cycles pulses from a temporally divided hollow fiber compressor</w:t>
+                <w:t xml:space="preserve">Effect of the Laser Wave Front in a Laser-Plasma Accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermance Jacqmin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Jullien</w:t>
+                <w:t xml:space="preserve">B Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Mercier</w:t>
+                <w:t xml:space="preserve">A Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Hanna</w:t>
+                <w:t xml:space="preserve">M Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Druon</w:t>
+                <w:t xml:space="preserve">F Böhle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.40.000673⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.031012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.5.031012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120355v1</w:t>
+                <w:t xml:space="preserve">hal-01229133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Laser Wave Front in a Laser-Plasma Accelerator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passive coherent combining of CEP-stable few-cycles pulses from a temporally divided hollow fiber compressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vernier</w:t>
+                <w:t xml:space="preserve">Hermance Jacqmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bocoum</w:t>
+                <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Böhle</w:t>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Jullien</w:t>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.031012. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (5), pp.709-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.5.031012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.000673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229133v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-scalable temporal cleaning device for femtosecond laser pulses based on cross-polarized wave generation</w:t>
+                <w:t xml:space="preserve">Coherent wake emission spectroscopy as a probe of steep plasma density profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Ricci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Jullien</w:t>
+                <w:t xml:space="preserve">A. Malvache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+                <w:t xml:space="preserve">A. Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Liu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4801457⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87, pp.035101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.035101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303688v1</w:t>
+                <w:t xml:space="preserve">cea-00853620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent wake emission spectroscopy as a probe of steep plasma density profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-scalable temporal cleaning device for femtosecond laser pulses based on cross-polarized wave generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Malvache</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borot</w:t>
+                <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Quéré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87, pp.035101. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84 (4), pp.043106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.035101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4801457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00853620v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attosecond control of collective electron motion in plasmas</w:t>
               </w:r>
@@ -2285,51 +2285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Monchocé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, pp.829-833. </w:t>
@@ -2361,173 +2361,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00853630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fidelity front-end for high-power, high temporal quality few-cycle lasers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient hollow fiber compression scheme for generating multi-mJ, carrier-envelope phase stable, sub-5 fs pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malvache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-010-4201-9⟩</w:t>
+              <w:t xml:space="preserve">Laser Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.198-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/s1054660x11010063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575178v1</w:t>
+                <w:t xml:space="preserve">hal-00838481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient cross polarized wave generation for compact, energy-scalable, ultrashort laser sources</w:t>
               </w:r>
@@ -2565,51 +2549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pellegrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (1), pp.93-98. </w:t>
@@ -2641,157 +2625,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient hollow fiber compression scheme for generating multi-mJ, carrier-envelope phase stable, sub-5 fs pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-fidelity front-end for high-power, high temporal quality few-cycle lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Malvache</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Jullien</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (4), pp.769-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-010-4201-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/s1054660x11010063⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838481v1</w:t>
+                <w:t xml:space="preserve">hal-00575178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-mJ, sub-5-fs carrier-envelope phase-locked pulses</w:t>
               </w:r>
@@ -2917,706 +2917,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop carrier-envelope phase stabilization with an acousto-optic programmable dispersive filter</w:t>
+                <w:t xml:space="preserve">Carrier-envelope phase stabilization and control using a transmission grating compressor and an AOPDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Forget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Canova</w:t>
+                <w:t xml:space="preserve">Lorenzo Canova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaowei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Trisorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Assion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 34 (23), pp.3647-3649. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.34.003647⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 34 (9), pp.1333-1335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.34.001333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528230v1</w:t>
+                <w:t xml:space="preserve">hal-00528254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of 4.3 fs, 1 mJ laser pulses via compression of circularly polarized pulses in a gas-filled hollow-core fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Closed-loop carrier-envelope phase stabilization with an acousto-optic programmable dispersive filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Canova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaowei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 34 (10), pp.1588-1590. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 34 (23), pp.3647-3649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.34.003647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.34.001588⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00528238v1</w:t>
+                <w:t xml:space="preserve">hal-00528230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear spectral cleaning of few-cycle pulses via cross-polarized wave (XPW) generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of 4.3 fs, 1 mJ laser pulses via compression of circularly polarized pulses in a gas-filled hollow-core fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malvache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Canova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 96 (2-3), pp.293-299. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (10), pp.1588-1590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-009-3503-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.34.001588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00528237v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of the carrier envelope phase
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Osvay</w:t>
+                <w:t xml:space="preserve">Nonlinear spectral cleaning of few-cycle pulses via cross-polarized wave (XPW) generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. G. Durfee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Trisorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Canova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Á. Börzsönyi</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.17.022358⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (2-3), pp.293-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-009-3503-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528109v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier-envelope phase stabilization and control using a transmission grating compressor and an AOPDF</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Jullien</w:t>
+                <w:t xml:space="preserve">Preservation of the carrier envelope phase
+during cross-polarized wave generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Osvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Canova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durfee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Assion</w:t>
+                <w:t xml:space="preserve">Á. Börzsönyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34 (9), pp.1333-1335. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (25), pp.22358-22365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.34.001333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.17.022358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528254v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards efficient generation of attosecond pulses from overdense plasma targets</w:t>
               </w:r>
@@ -3730,363 +3730,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of spectral phase on cross-polarized wave generation with short femtosecond pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Cross-polarized wave generation in the UV region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Canova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stoyan Kourtev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Minkovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Albert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stoyan Kourtev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 93 (2-3), pp.443-453. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (20), pp.2299-2301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-008-3185-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.33.002299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528322v1</w:t>
+                <w:t xml:space="preserve">hal-00528349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-polarized wave generation in the UV region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Influence of spectral phase on cross-polarized wave generation with short femtosecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Canova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stoyan Kourtev</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (2-3), pp.443-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-008-3185-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.33.002299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00528349v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient generation of cross-polarized femtosecond pulses in cubic crystals with holographic cut orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Canova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoyan Kourtev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Minkovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4529,472 +4529,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterization of extreme-ultraviolet broadband mirrors for attosecond science</w:t>
+                <w:t xml:space="preserve">Attosecond electron wave packet interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Morlens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t>
+                <w:t xml:space="preserve">Thomas Remetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Boyko</w:t>
+                <w:t xml:space="preserve">P. Johnsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Zeitoun</w:t>
+                <w:t xml:space="preserve">J. Mauritsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Balcou</w:t>
+                <w:t xml:space="preserve">Katalin Varjú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.31.001558⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.323 - 326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521042v1</w:t>
+                <w:t xml:space="preserve">hal-00553900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attosecond electron wave packet interferometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal and spectral studies of high-order harmonics generated by polarization-modulated infrared fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">I. J. Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelle Zair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Johnsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Varjú</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphys290⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (1), pp.013810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.013810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553900v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spectral studies of high-order harmonics generated by polarization-modulated infrared fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and characterization of extreme-ultraviolet broadband mirrors for attosecond science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Morlens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Boyko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. J. Sola</w:t>
+                <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelle Zair</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Katalin Varjú</w:t>
+                <w:t xml:space="preserve">Philippe Balcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 74 (1), pp.013810. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (10), pp.1558-1560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.013810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.31.001558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554269v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of high-fidelity, down-chirped sub-10 fs mJ pulses through filamentation for driving relativistic laser-matter interactions at 1 kHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.P. Hauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Trisorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Merano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5218,90 +5218,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trains of attosecond electron wave packets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Johnsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Varjú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Remetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mauritsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Modern Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53 (1 &amp; 2), pp.233 - 245. </w:t>
@@ -5333,1239 +5333,1239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single attosecond pulse production with an ellipticity-modulated driving IR pulse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attosecond Electron Wave Packet Dynamics in Strong Laser Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Johnsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Strelkov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amelle Zair</w:t>
+                <w:t xml:space="preserve">S. Kazamias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mauritsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Tcherbakoff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Cormier</w:t>
+                <w:t xml:space="preserve">C. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/38/10/L05⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (1), pp.013001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.013001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555358v1</w:t>
+                <w:t xml:space="preserve">hal-00522295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing temporal aspects of high-order harmonic pulses via multi-colour, multi-photon ionization processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single attosecond pulse production with an ellipticity-modulated driving IR pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strelkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelle Zair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tcherbakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Mauritsson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. L'Huillier</w:t>
+                <w:t xml:space="preserve">E. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 38 (13), pp.2265-2278. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 38 (10), pp.L161-L167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/38/10/L05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/38/13/018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00555409v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency chirp of harmonic and attosecond pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Probing temporal aspects of high-order harmonic pulses via multi-colour, multi-photon ionization processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mauritsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Johnsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Varjú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Carre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Johnsson</w:t>
+                <w:t xml:space="preserve">A. L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09500340412331301542⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (13), pp.2265-2278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/38/13/018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574216v1</w:t>
+                <w:t xml:space="preserve">hal-00555409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental studies of attosecond pulse trains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Per Johnsson</w:t>
+                <w:t xml:space="preserve">Attosecond pulses generation with an ellipticity-modulated laser pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strelkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelle Zaïr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tcherbakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Gustafsson</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 15 (6), pp.888-898</w:t>
+              <w:t xml:space="preserve">, 2005, 15 (6), pp.871-879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555437v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attosecond pulses generation with an ellipticity-modulated laser pulse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Strelkov</w:t>
+                <w:t xml:space="preserve">Amplitude and Phase Control of Attosecond Light Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Varjú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Johnsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mauritsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelle Zaïr</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Cormier</w:t>
+                <w:t xml:space="preserve">Yann Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (3), pp.033001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.033001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555432v1</w:t>
+                <w:t xml:space="preserve">hal-00555382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude and Phase Control of Attosecond Light Pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental studies of attosecond pulse trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Varjú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Johnsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yann Mairesse</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Remetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Laser Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (6), pp.888-898</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555382v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la génération d´harmoniques d´ordres élevés par modulation de l´ellipticité du fondamental</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Cormier</w:t>
+                <w:t xml:space="preserve">Frequency chirp of harmonic and attosecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Varjú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. B. Gaarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Johnsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2005127014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (2 &amp; 3), pp.379 - 394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500340412331301542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555479v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric intensity dependence on the formation of molecular and atomic ions within a high intensity laser focus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Seiji Shimizu</w:t>
+                <w:t xml:space="preserve">Contrôle de la génération d´harmoniques d´ordres élevés par modulation de l´ellipticité du fondamental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelle Zair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. J. Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Johnsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasms.2004.09.018⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 127, pp.91 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2005127014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00555428v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attosecond Electron Wave Packet Dynamics in Strong Laser Fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t>
+                <w:t xml:space="preserve">Volumetric intensity dependence on the formation of molecular and atomic ions within a high intensity laser focus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne Robson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. W. D. Ledingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mccanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kazamias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Valentin</w:t>
+                <w:t xml:space="preserve">Seiji Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (1), pp.82-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasms.2004.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.013001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00522295v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6708,51 +6708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser wakefield acceleration driven by few-cycle pulses on plasma mirrors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Böhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6859,51 +6859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. G. Khodakovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Kalashnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7109,51 +7109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. G. Khodakovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Kalashnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Pajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7208,51 +7208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few-cycle laser wakefield acceleration on solid targets with controlled plasma scalelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Böhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7777,103 +7777,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive coherent combining of CEP-stable few-cycles pulses from a temporally divided hollow fiber compressor (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermance Jacqmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, San Jose, United States</w:t>
@@ -7896,277 +7896,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-contrast Ultrabroadband Frontend Source for High Intensity Few-Cycle Lasers</w:t>
+                <w:t xml:space="preserve">High-fidelity Injectors for High-contrast Few-Cycle Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultrahigh Intensity Laser, ICUIL 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Waktins Glen, United States</w:t>
+              <w:t xml:space="preserve">Frontiers in Optics (FiO)/Laser Science XXVI (LS) Conference, 94th OSA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Rochester, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621042v1</w:t>
+                <w:t xml:space="preserve">hal-00621063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fidelity Injectors for High-contrast Few-Cycle Lasers</w:t>
+                <w:t xml:space="preserve">High-contrast Ultrabroadband Frontend Source for High Intensity Few-Cycle Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics (FiO)/Laser Science XXVI (LS) Conference, 94th OSA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Rochester, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Ultrahigh Intensity Laser, ICUIL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Waktins Glen, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621063v1</w:t>
+                <w:t xml:space="preserve">hal-00621042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Front‐end of the ILE Project: A design study for a 100 mJ sub‐10 fs laser</w:t>
               </w:r>
@@ -8191,51 +8191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pellegrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8286,51 +8286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-UV chirped mirror fabrication for phase control of attosecond pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Morlens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8580,51 +8580,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03853805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rovige" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Monzac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Huijts" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00675-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614423v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeandet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Jolly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Borot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bussi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.444564" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Levy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.093402" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Cheng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hergott" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;au" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.442707" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rovige" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huijts" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Andriyash" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouill&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040926" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theocharis Lamprou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Liontos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhendu Kahaly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8060192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-0280-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Tajalli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmerando Escoto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2018.2867442" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057189v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikas Gustas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gu&#233;not" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aae047" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zaim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#246;hle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bocoum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084783" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;not" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gustas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaurepaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2017.46" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Jacqmin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000673" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beaurepaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vernier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocoum" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#246;hle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jullien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.5.031012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853620v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malvache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.035101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malvache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Geindre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2269" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Wheeler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monchoc&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vincenti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.284" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575178v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4201-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z73GV9DB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838480v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N. Papadopoulos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pellegrina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.19.000093" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838481v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jullien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1054660x11010063" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3835-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4T8KTV1R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forget" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003647" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Canova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001588" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528237v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Durfee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3503-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D90WZZ9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528109v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Osvay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durfee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. B&#246;rzs&#246;nyi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.022358" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Assion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001333" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Naumova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Nees" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Sokolov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/2/025022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528322v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Kourtev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3185-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFSZ63B9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528349v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Minkovski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002299" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2939584" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00553151v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luat T. Vuong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P. Hauri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Gaeta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.000390" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515726v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gustafsson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruchon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Swoboda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Remetter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pourtal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001353" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00553198v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Blaga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Schultz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cryan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.000868" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521042v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001558" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00553900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remetter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Johnsson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mauritsson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Varj&#250;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys290" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00554269v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Sola" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Zair" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.013810" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00553988v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2360935" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00554225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Power" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pentland" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nees" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Merano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.003514" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521482v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Johnsson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340500228180" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555358v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelkov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tcherbakoff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cormier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/10/L05" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MQ9PLRQX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555409v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mauritsson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Huillier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/13/018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574216v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mairesse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Gaarde" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340412331301542" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555437v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555432v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Za&#239;r" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mairesse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.033001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555479v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555428v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Robson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. D. Ledingham" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mckenna" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mccanny" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Shimizu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2004.09.018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPWGV616-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522295v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.013001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431905v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;au" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tcherbakoff" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466485v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haessler Stefan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466607v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Khodakovskiy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Kalashnikov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pajer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466654v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Boehle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466504v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pajer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466460v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02468150v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466577v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominykas Gustas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466544v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoeud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chopineau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635735v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kretschmar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mate Kovacs" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01164569v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621042v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621063v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658657v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pellegrina" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3426061" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096078v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet-Krill" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03853805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rovige" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Monzac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Huijts" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00675-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614423v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeandet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Jolly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Borot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bussi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.444564" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Levy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.093402" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Cheng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hergott" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;au" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.442707" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rovige" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huijts" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Andriyash" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouill&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040926" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theocharis Lamprou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Liontos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhendu Kahaly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8060192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-0280-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Tajalli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmerando Escoto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2018.2867442" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zaim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#246;hle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bocoum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084783" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikas Gustas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gu&#233;not" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aae047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;not" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gustas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaurepaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2017.46" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beaurepaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vernier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocoum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#246;hle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jullien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.5.031012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Jacqmin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000673" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malvache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.035101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malvache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Geindre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2269" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Wheeler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monchoc&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vincenti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.284" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jullien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1054660x11010063" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838480v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N. Papadopoulos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pellegrina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.19.000093" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4201-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z73GV9DB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3835-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4T8KTV1R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528254v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Canova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Assion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001333" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forget" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003647" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001588" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528237v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Durfee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3503-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D90WZZ9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528109v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Osvay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durfee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. B&#246;rzs&#246;nyi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.022358" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Naumova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Nees" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Sokolov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/2/025022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528349v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Kourtev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Minkovski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002299" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528322v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3185-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFSZ63B9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2939584" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00553151v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luat T. Vuong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P. Hauri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Gaeta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.000390" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515726v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gustafsson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruchon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Swoboda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Remetter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pourtal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001353" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00553198v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Blaga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Schultz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cryan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.000868" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00553900v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remetter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Johnsson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mauritsson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Varj&#250;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys290" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00554269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Sola" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Zair" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.013810" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521042v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001558" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00553988v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2360935" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00554225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Power" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pentland" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nees" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Merano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.003514" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521482v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Johnsson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340500228180" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522295v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.013001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555358v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelkov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tcherbakoff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cormier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/10/L05" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MQ9PLRQX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555409v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mauritsson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Huillier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/13/018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555432v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Za&#239;r" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555382v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mairesse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.033001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555437v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574216v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mairesse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Gaarde" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340412331301542" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555479v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555428v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Robson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. D. Ledingham" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mckenna" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mccanny" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Shimizu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2004.09.018" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPWGV616-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431905v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;au" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tcherbakoff" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466485v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haessler Stefan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466607v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Khodakovskiy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Kalashnikov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pajer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466654v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Boehle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466504v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pajer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466460v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02468150v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466577v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominykas Gustas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466544v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoeud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chopineau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635735v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kretschmar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mate Kovacs" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01164569v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621063v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621042v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658657v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pellegrina" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3426061" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096078v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet-Krill" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>