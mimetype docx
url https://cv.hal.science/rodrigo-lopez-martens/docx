--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -5747,545 +5747,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attosecond pulses generation with an ellipticity-modulated laser pulse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Strelkov</w:t>
+                <w:t xml:space="preserve">Frequency chirp of harmonic and attosecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Varjú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelle Zaïr</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Cormier</w:t>
+                <w:t xml:space="preserve">Y. Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. B. Gaarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Johnsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (2 &amp; 3), pp.379 - 394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500340412331301542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555432v1</w:t>
+                <w:t xml:space="preserve">hal-00574216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude and Phase Control of Attosecond Light Pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental studies of attosecond pulse trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Varjú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Johnsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yann Mairesse</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Remetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Laser Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (6), pp.888-898</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555382v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental studies of attosecond pulse trains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Per Johnsson</w:t>
+                <w:t xml:space="preserve">Attosecond pulses generation with an ellipticity-modulated laser pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strelkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelle Zaïr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tcherbakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Gustafsson</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 15 (6), pp.888-898</w:t>
+              <w:t xml:space="preserve">, 2005, 15 (6), pp.871-879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555437v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency chirp of harmonic and attosecond pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amplitude and Phase Control of Attosecond Light Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Varjú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Carre</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Johnsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mauritsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. B. Gaarde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Johnsson</w:t>
+                <w:t xml:space="preserve">Yann Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 52 (2 &amp; 3), pp.379 - 394. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (3), pp.033001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09500340412331301542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.033001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574216v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de la génération d´harmoniques d´ordres élevés par modulation de l´ellipticité du fondamental</w:t>
               </w:r>
@@ -8580,51 +8580,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03853805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rovige" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Monzac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Huijts" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00675-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614423v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeandet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Jolly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Borot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bussi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.444564" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Levy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.093402" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Cheng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hergott" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;au" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.442707" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rovige" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huijts" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Andriyash" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouill&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040926" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theocharis Lamprou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Liontos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhendu Kahaly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8060192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-0280-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Tajalli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmerando Escoto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2018.2867442" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zaim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#246;hle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bocoum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084783" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikas Gustas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gu&#233;not" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aae047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;not" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gustas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaurepaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2017.46" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beaurepaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vernier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocoum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#246;hle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jullien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.5.031012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Jacqmin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000673" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malvache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.035101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malvache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Geindre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2269" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Wheeler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monchoc&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vincenti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.284" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jullien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1054660x11010063" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838480v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N. Papadopoulos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pellegrina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.19.000093" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4201-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z73GV9DB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3835-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4T8KTV1R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528254v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Canova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Assion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001333" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forget" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003647" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001588" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528237v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Durfee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3503-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D90WZZ9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528109v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Osvay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durfee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. B&#246;rzs&#246;nyi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.022358" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Naumova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Nees" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Sokolov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/2/025022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528349v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Kourtev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Minkovski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002299" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528322v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3185-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFSZ63B9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2939584" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00553151v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luat T. Vuong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P. Hauri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Gaeta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.000390" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515726v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gustafsson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruchon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Swoboda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Remetter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pourtal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001353" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00553198v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Blaga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Schultz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cryan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.000868" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00553900v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remetter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Johnsson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mauritsson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Varj&#250;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys290" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00554269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Sola" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Zair" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.013810" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521042v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001558" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00553988v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2360935" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00554225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Power" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pentland" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nees" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Merano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.003514" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521482v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Johnsson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340500228180" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522295v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.013001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555358v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelkov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tcherbakoff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cormier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/10/L05" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MQ9PLRQX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555409v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mauritsson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Huillier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/13/018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555432v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Za&#239;r" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555382v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mairesse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.033001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555437v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574216v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mairesse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Gaarde" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340412331301542" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555479v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555428v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Robson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. D. Ledingham" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mckenna" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mccanny" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Shimizu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2004.09.018" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPWGV616-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431905v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;au" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tcherbakoff" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466485v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haessler Stefan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466607v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Khodakovskiy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Kalashnikov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pajer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466654v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Boehle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466504v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pajer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466460v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02468150v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466577v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominykas Gustas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466544v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoeud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chopineau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635735v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kretschmar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mate Kovacs" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01164569v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621063v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621042v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658657v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pellegrina" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3426061" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096078v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet-Krill" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03853805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rovige" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Monzac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Huijts" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00675-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614423v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeandet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Jolly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Borot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bussi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.444564" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Levy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.093402" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Cheng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hergott" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;au" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.442707" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rovige" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huijts" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Andriyash" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouill&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040926" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theocharis Lamprou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Liontos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhendu Kahaly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8060192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-0280-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Tajalli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmerando Escoto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2018.2867442" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zaim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#246;hle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bocoum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084783" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikas Gustas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gu&#233;not" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aae047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;not" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gustas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaurepaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2017.46" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beaurepaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vernier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocoum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#246;hle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jullien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.5.031012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Jacqmin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000673" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malvache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.035101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malvache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Geindre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2269" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Wheeler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monchoc&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vincenti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.284" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jullien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1054660x11010063" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838480v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N. Papadopoulos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pellegrina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.19.000093" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4201-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z73GV9DB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3835-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4T8KTV1R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528254v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Canova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Assion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001333" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forget" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003647" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001588" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528237v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Durfee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3503-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D90WZZ9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528109v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Osvay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durfee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. B&#246;rzs&#246;nyi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.022358" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Naumova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Nees" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Sokolov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/2/025022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528349v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Kourtev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Minkovski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002299" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528322v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3185-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFSZ63B9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00528333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2939584" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00553151v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luat T. Vuong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P. Hauri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Gaeta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.000390" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515726v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gustafsson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruchon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Swoboda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Remetter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pourtal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001353" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00553198v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Blaga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Schultz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cryan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.000868" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00553900v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remetter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Johnsson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mauritsson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Varj&#250;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys290" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00554269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Sola" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Zair" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.013810" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521042v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001558" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00553988v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2360935" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00554225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Power" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pentland" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nees" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Merano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.003514" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521482v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Johnsson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340500228180" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522295v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.013001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555358v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelkov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tcherbakoff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cormier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/10/L05" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MQ9PLRQX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555409v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mauritsson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Huillier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/13/018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574216v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mairesse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Gaarde" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340412331301542" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555437v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555432v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Za&#239;r" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555382v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mairesse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.033001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555479v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00555428v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Robson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. D. Ledingham" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mckenna" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mccanny" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Shimizu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2004.09.018" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPWGV616-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431905v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;au" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tcherbakoff" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466485v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haessler Stefan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466607v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Khodakovskiy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Kalashnikov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pajer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466654v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Boehle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466504v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pajer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466460v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02468150v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466577v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominykas Gustas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466544v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoeud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chopineau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635735v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kretschmar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mate Kovacs" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01164569v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621063v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621042v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658657v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pellegrina" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3426061" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096078v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet-Krill" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>