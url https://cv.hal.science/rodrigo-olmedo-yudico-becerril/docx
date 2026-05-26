--- v0 (2026-03-29)
+++ v1 (2026-05-26)
@@ -2308,51 +2308,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11122489"/>
+    <w:nsid w:val="EC6ECB78"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2456,51 +2456,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="087FA3D7"/>
+    <w:nsid w:val="A8A0DC93"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2604,51 +2604,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="BD4DD8B8"/>
+    <w:nsid w:val="A4C7BBF7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2752,51 +2752,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="225A0D4B"/>
+    <w:nsid w:val="0E43D079"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2900,51 +2900,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6F796DE3"/>
+    <w:nsid w:val="042F9AA2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3048,51 +3048,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="31EE9F95"/>
+    <w:nsid w:val="D29C85FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3196,51 +3196,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1D77A8EC"/>
+    <w:nsid w:val="0E9F5ED8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3344,51 +3344,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="E6CC416C"/>
+    <w:nsid w:val="C2F60523"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3492,51 +3492,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2161490A"/>
+    <w:nsid w:val="21079AF8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3640,51 +3640,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A697A8E7"/>
+    <w:nsid w:val="DF34F06C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>