--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -1643,226 +1643,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipophilic amine aqueous solutions for CO2 capture: Comparison of absorption rates for HexylAmine (Hxa), DiMethylCyclohexylAmine (DMCA) and Hxa-DMCA mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noha Boulmal</w:t>
+                <w:t xml:space="preserve">Methyl Mercaptan Absorption Study into a Hybrid Solvent Mixture Composed of Diethanolamine/Methanol/Water at Temperatures from 313.9 to 353.0 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iran Charry Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (49), pp.14410 - 14418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b02712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978862v1</w:t>
+                <w:t xml:space="preserve">hal-01684120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyl Mercaptan Absorption Study into a Hybrid Solvent Mixture Composed of Diethanolamine/Methanol/Water at Temperatures from 313.9 to 353.0 K</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iran Charry Prada</w:t>
+                <w:t xml:space="preserve">Lipophilic amine aqueous solutions for CO2 capture: Comparison of absorption rates for HexylAmine (Hxa), DiMethylCyclohexylAmine (DMCA) and Hxa-DMCA mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Boulmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b02712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01684120v1</w:t>
+                <w:t xml:space="preserve">hal-01978862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of power-to-methanol processes coupling electrolytic hydrogen production and catalytic CO2 reduction</w:t>
               </w:r>
@@ -2853,247 +2853,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account environmental criteria in the design of a process: Application to steam methane reforming by performing a multi-objective techno-economic optimisation of the system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reaction kinetics of carbonyl sulfide (COS) with diethanolamine in methanolic solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Werkoff</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Green Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15435070802229183⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (19), pp.7375-7380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie8002649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507953v1</w:t>
+                <w:t xml:space="preserve">hal-00797919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction kinetics of carbonyl sulfide (COS) with diethanolamine in methanolic solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taking into account environmental criteria in the design of a process: Application to steam methane reforming by performing a multi-objective techno-economic optimisation of the system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mansilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chakib Bouallou</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Werkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie8002649⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Green Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (4), pp.268- 280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15435070802229183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00797919v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen production by high temperature electrolysis coupled with an EPR, SFR or HTR: techno-economic study and coupling possibilities</w:t>
               </w:r>
@@ -3235,51 +3235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mansilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Werkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Green Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (5), pp.613-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3749,191 +3749,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergy analysis, optimization approach study of biomethane liquefaction processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exergy optimization and comparison of cryogenic processes for CO2 capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th International Conference on Efficiency, Costs, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Guimares, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Greenhouse Gas Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978853v1</w:t>
+                <w:t xml:space="preserve">hal-01978848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergy optimization and comparison of cryogenic processes for CO2 capture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exergy analysis, optimization approach study of biomethane liquefaction processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Oudghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Greenhouse Gas Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">31th International Conference on Efficiency, Costs, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Guimares, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978848v1</w:t>
+                <w:t xml:space="preserve">hal-01978853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling CO2 Solidification from Liquid Phase</w:t>
               </w:r>
@@ -4077,422 +4077,379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and Exergy Analysis of Combined Ejector - Absorption Heat Transformer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Wakim</w:t>
+                <w:t xml:space="preserve">Process intensification and system design of a dry SO2 scrubbing system for flue‐gas treatment. Study case: Biogas Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iran Charry Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t>
+              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE-10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561367v1</w:t>
+                <w:t xml:space="preserve">hal-01613771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-program platform for enhanced modelling and techno-economic assessment of CO2 to bio-materials conversion by cyanobacteria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fredrik Grondhal</w:t>
+                <w:t xml:space="preserve">Optimization of Ejector Geometric Parameters Using CFD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE-10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615678v1</w:t>
+                <w:t xml:space="preserve">hal-01561374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process intensification and system design of a dry SO2 scrubbing system for flue‐gas treatment. Study case: Biogas Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iran Charry Prada</w:t>
+                <w:t xml:space="preserve">Energy and exergy analysis of combined ejector-absorption heat transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE-10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems, ECOS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613771v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and exergy analysis of combined ejector-absorption heat transformer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Wakim</w:t>
+                <w:t xml:space="preserve">METHODOLOGY AND OPTIMIZATION APPROACH ON LIQUEFACTION PROCESSES FOR BIOMETHANE ORIGINATED FROM BIOGAS UNITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Oudghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems, ECOS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, San Diego, United States</w:t>
+              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE-10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978856v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Ejector Geometric Parameters Using CFD</w:t>
+                <w:t xml:space="preserve">Energy and Exergy Analysis of Combined Ejector - Absorption Heat Transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
@@ -4500,139 +4457,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561374v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHODOLOGY AND OPTIMIZATION APPROACH ON LIQUEFACTION PROCESSES FOR BIOMETHANE ORIGINATED FROM BIOGAS UNITS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane Oudghiri</w:t>
+                <w:t xml:space="preserve">Multi-program platform for enhanced modelling and techno-economic assessment of CO2 to bio-materials conversion by cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel El Bahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Gabriel Acién Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Grondhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE-10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613769v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of ejector geometric parameters using CFD</w:t>
               </w:r>
@@ -5061,147 +5061,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of ammonia, monoethanolamine, diethanolamine and methyldiethanolamine solvents to reduce CO2 greenhouse gas emissions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of cell support and operating parameters on the competitiveness of high-temperature electrolysis process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Process Integration, Modelling and Optimisation for Energy Saving and Pollution Reduction, PRES'09</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrogen &amp; Fuel cells 2009, partnerships for global energy solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vancouver, Canada. pp.CD-Rom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574473v1</w:t>
+                <w:t xml:space="preserve">hal-00576350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on CO2 absorption by ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5217,221 +5195,243 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress of Chemical Engineering: Incorporating the 59th Canadian Chemical Engineering Conference and the 24th Interamerican Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Montréal, Canada. pp.520c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cell support and operating parameters on the competitiveness of high-temperature electrolysis process</w:t>
+                <w:t xml:space="preserve">Influence of cell support on the competitiveness of high temperature electrolysis process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogen &amp; Fuel cells 2009, partnerships for global energy solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vancouver, Canada. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">Hydrogen + Fuel cells 2009, partnerships for global energy solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vancouver, Canada. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576350v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cell support on the competitiveness of high temperature electrolysis process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of ammonia, monoethanolamine, diethanolamine and methyldiethanolamine solvents to reduce CO2 greenhouse gas emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonzalez-Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogen + Fuel cells 2009, partnerships for global energy solutions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Process Integration, Modelling and Optimisation for Energy Saving and Pollution Reduction, PRES'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rome, Italy. pp.279-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET0918044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815727v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen production from high temperature electrolysis: Economic impact of the interactions of the electrolyser investment, lifespan and performance</w:t>
               </w:r>
@@ -5506,204 +5506,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using biomass as an energy source with low CO2 emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of the electric and thermal characteristics of solid oxide electrolysis cells used for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mansilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHISA 2008 : 18th international congress of chemical and process engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic. paper n° K 1.2</w:t>
+              <w:t xml:space="preserve">WHEC 2008 : 17th World Hydrogen Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia. paper n°207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817342v1</w:t>
+                <w:t xml:space="preserve">hal-00815719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the electric and thermal characteristics of solid oxide electrolysis cells used for hydrogen production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using biomass as an energy source with low CO2 emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Bouallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHEC 2008 : 17th World Hydrogen Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia. paper n°207</w:t>
+              <w:t xml:space="preserve">CHISA 2008 : 18th international congress of chemical and process engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic. paper n° K 1.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815719v1</w:t>
+                <w:t xml:space="preserve">hal-00817342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of COS absorption with aqueous Methyldiethanolamine solutions</w:t>
               </w:r>
@@ -6449,51 +6449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03936424v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Harb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera-Tinoco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbar Zeghondy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-021-02189-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03409684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Monzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2021.650303" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiwa Shakrina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haddad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188152" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Charry Prada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.12.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038855v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105540" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bou Malham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoughaib Assaad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuhler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12173324" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038863v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wakim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.06.111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02414709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1976112" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tristano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1870010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978844v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Boulmal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Oudghiri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1870257" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684120v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02712" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farran Marc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aupretre F." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Valentin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.01.059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P0KN7DX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00879546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Schoots" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob van Der Zwaan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2011.11.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC3L35HN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Toro Molina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.11.051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W4QNHJ7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1125004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mansilla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.05.028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XNDP9VK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-009-0241-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ1C8BLD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435070903364905" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2009.12.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS0S6PQV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00507953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Werkoff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435070802229183" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie8002649" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B8KBRQ7S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Werkoff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNHPA.2008.019453" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435070802414322" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978853v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice L'Hostis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel El Bahraoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Dupuy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gabriel Aci&#233;n Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Grondhal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01613771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561374v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01613769v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978858v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561388v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chr&#233;tien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Riche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531906v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462192v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao de Castro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1021028" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574473v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez-Garza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET0918044" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576350v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mansilla" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817342v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817310v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815677v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815689v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avril" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222007v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102331v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tataru-Farmus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Siminceanu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005346v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ENMP1629" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03936424v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Harb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera-Tinoco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbar Zeghondy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-021-02189-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03409684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Monzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2021.650303" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiwa Shakrina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haddad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188152" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Charry Prada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.12.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038855v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105540" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bou Malham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoughaib Assaad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuhler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12173324" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038863v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wakim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.06.111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02414709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1976112" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tristano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1870010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978844v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Boulmal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Oudghiri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1870257" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02712" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farran Marc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aupretre F." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Valentin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.01.059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P0KN7DX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00879546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Schoots" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob van Der Zwaan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2011.11.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC3L35HN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Toro Molina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.11.051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W4QNHJ7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1125004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mansilla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.05.028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XNDP9VK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-009-0241-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ1C8BLD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435070903364905" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2009.12.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS0S6PQV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie8002649" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B8KBRQ7S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00507953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Werkoff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435070802229183" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Werkoff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNHPA.2008.019453" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435070802414322" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice L'Hostis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01613771v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561374v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978856v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01613769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561367v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel El Bahraoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Dupuy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gabriel Aci&#233;n Fernandez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Grondhal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978858v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561388v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chr&#233;tien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Riche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531906v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462192v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao de Castro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1021028" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576350v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815727v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez-Garza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET0918044" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mansilla" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815719v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817310v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815677v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815689v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avril" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222007v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102331v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tataru-Farmus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Siminceanu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005346v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ENMP1629" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>