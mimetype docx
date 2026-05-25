--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2853,247 +2853,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction kinetics of carbonyl sulfide (COS) with diethanolamine in methanolic solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taking into account environmental criteria in the design of a process: Application to steam methane reforming by performing a multi-objective techno-economic optimisation of the system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mansilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chakib Bouallou</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Werkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie8002649⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Green Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (4), pp.268- 280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15435070802229183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797919v1</w:t>
+                <w:t xml:space="preserve">hal-00507953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account environmental criteria in the design of a process: Application to steam methane reforming by performing a multi-objective techno-economic optimisation of the system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reaction kinetics of carbonyl sulfide (COS) with diethanolamine in methanolic solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Werkoff</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Green Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (19), pp.7375-7380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie8002649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15435070802229183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00507953v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen production by high temperature electrolysis coupled with an EPR, SFR or HTR: techno-economic study and coupling possibilities</w:t>
               </w:r>
@@ -3235,51 +3235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mansilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Werkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Green Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (5), pp.613-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3749,191 +3749,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergy optimization and comparison of cryogenic processes for CO2 capture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exergy analysis, optimization approach study of biomethane liquefaction processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Oudghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Greenhouse Gas Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">31th International Conference on Efficiency, Costs, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Guimares, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978848v1</w:t>
+                <w:t xml:space="preserve">hal-01978853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergy analysis, optimization approach study of biomethane liquefaction processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exergy optimization and comparison of cryogenic processes for CO2 capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th International Conference on Efficiency, Costs, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Guimares, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Greenhouse Gas Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978853v1</w:t>
+                <w:t xml:space="preserve">hal-01978848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling CO2 Solidification from Liquid Phase</w:t>
               </w:r>
@@ -4077,562 +4077,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process intensification and system design of a dry SO2 scrubbing system for flue‐gas treatment. Study case: Biogas Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iran Charry Prada</w:t>
+                <w:t xml:space="preserve">Energy and Exergy Analysis of Combined Ejector - Absorption Heat Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE-10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613771v1</w:t>
+                <w:t xml:space="preserve">hal-01561367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Ejector Geometric Parameters Using CFD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Wakim</w:t>
+                <w:t xml:space="preserve">Multi-program platform for enhanced modelling and techno-economic assessment of CO2 to bio-materials conversion by cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel El Bahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Gabriel Acién Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Grondhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t>
+              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE-10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561374v1</w:t>
+                <w:t xml:space="preserve">hal-01615678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and exergy analysis of combined ejector-absorption heat transformer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Wakim</w:t>
+                <w:t xml:space="preserve">Process intensification and system design of a dry SO2 scrubbing system for flue‐gas treatment. Study case: Biogas Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iran Charry Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems, ECOS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, San Diego, United States</w:t>
+              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE-10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978856v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHODOLOGY AND OPTIMIZATION APPROACH ON LIQUEFACTION PROCESSES FOR BIOMETHANE ORIGINATED FROM BIOGAS UNITS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane Oudghiri</w:t>
+                <w:t xml:space="preserve">Optimization of Ejector Geometric Parameters Using CFD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE-10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613769v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and Exergy Analysis of Combined Ejector - Absorption Heat Transformer</w:t>
+                <w:t xml:space="preserve">Energy and exergy analysis of combined ejector-absorption heat transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t>
+              <w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems, ECOS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561367v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-program platform for enhanced modelling and techno-economic assessment of CO2 to bio-materials conversion by cyanobacteria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fredrik Grondhal</w:t>
+                <w:t xml:space="preserve">METHODOLOGY AND OPTIMIZATION APPROACH ON LIQUEFACTION PROCESSES FOR BIOMETHANE ORIGINATED FROM BIOGAS UNITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Oudghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE-10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615678v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of ejector geometric parameters using CFD</w:t>
               </w:r>
@@ -5506,204 +5506,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the electric and thermal characteristics of solid oxide electrolysis cells used for hydrogen production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using biomass as an energy source with low CO2 emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Bouallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHEC 2008 : 17th World Hydrogen Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia. paper n°207</w:t>
+              <w:t xml:space="preserve">CHISA 2008 : 18th international congress of chemical and process engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic. paper n° K 1.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815719v1</w:t>
+                <w:t xml:space="preserve">hal-00817342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using biomass as an energy source with low CO2 emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of the electric and thermal characteristics of solid oxide electrolysis cells used for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mansilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHISA 2008 : 18th international congress of chemical and process engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic. paper n° K 1.2</w:t>
+              <w:t xml:space="preserve">WHEC 2008 : 17th World Hydrogen Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia. paper n°207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817342v1</w:t>
+                <w:t xml:space="preserve">hal-00815719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of COS absorption with aqueous Methyldiethanolamine solutions</w:t>
               </w:r>
@@ -6449,51 +6449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03936424v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Harb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera-Tinoco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbar Zeghondy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-021-02189-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03409684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Monzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2021.650303" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiwa Shakrina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haddad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188152" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Charry Prada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.12.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038855v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105540" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bou Malham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoughaib Assaad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuhler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12173324" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038863v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wakim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.06.111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02414709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1976112" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tristano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1870010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978844v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Boulmal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Oudghiri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1870257" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02712" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farran Marc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aupretre F." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Valentin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.01.059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P0KN7DX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00879546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Schoots" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob van Der Zwaan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2011.11.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC3L35HN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Toro Molina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.11.051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W4QNHJ7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1125004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mansilla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.05.028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XNDP9VK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-009-0241-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ1C8BLD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435070903364905" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2009.12.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS0S6PQV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie8002649" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B8KBRQ7S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00507953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Werkoff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435070802229183" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Werkoff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNHPA.2008.019453" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435070802414322" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice L'Hostis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01613771v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561374v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978856v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01613769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561367v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel El Bahraoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Dupuy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gabriel Aci&#233;n Fernandez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Grondhal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978858v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561388v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chr&#233;tien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Riche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531906v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462192v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao de Castro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1021028" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576350v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815727v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez-Garza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET0918044" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mansilla" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815719v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817310v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815677v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815689v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avril" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222007v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102331v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tataru-Farmus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Siminceanu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005346v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ENMP1629" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03936424v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Harb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera-Tinoco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbar Zeghondy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-021-02189-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03409684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Monzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2021.650303" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiwa Shakrina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haddad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188152" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Charry Prada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.12.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038855v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105540" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bou Malham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoughaib Assaad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuhler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12173324" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038863v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wakim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.06.111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02414709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1976112" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tristano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1870010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978844v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Boulmal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Oudghiri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1870257" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02712" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farran Marc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aupretre F." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Valentin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.01.059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P0KN7DX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00879546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Schoots" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob van Der Zwaan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2011.11.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC3L35HN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Toro Molina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.11.051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W4QNHJ7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1125004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mansilla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.05.028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XNDP9VK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-009-0241-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ1C8BLD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435070903364905" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2009.12.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS0S6PQV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00507953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Werkoff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435070802229183" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie8002649" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B8KBRQ7S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Werkoff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNHPA.2008.019453" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435070802414322" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978853v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice L'Hostis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel El Bahraoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Dupuy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gabriel Aci&#233;n Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Grondhal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01613771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978856v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01613769v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978858v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561388v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chr&#233;tien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Riche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531906v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462192v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao de Castro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1021028" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576350v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815727v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez-Garza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET0918044" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mansilla" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817342v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817310v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815677v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815689v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avril" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222007v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102331v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tataru-Farmus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Siminceanu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005346v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ENMP1629" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>