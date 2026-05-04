--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (96)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -179,312 +179,286 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 337, pp.111980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2026.111980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of non-local damage models from full-field measurements: Application to discrete element fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the continuous differentiability of state potentials for multiaxial stiffness recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Védrine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+                <w:t xml:space="preserve">Illyana Lebrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112, pp.105611. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105611⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2026.106184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005942v1</w:t>
+                <w:t xml:space="preserve">hal-05604319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent strains and post-peak tensile response of concrete by three-phase conceptual modeling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classical and relativistic balance of configurational forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 207, pp.105359. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 118, pp.106111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2026.106111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026043v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426212v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified kinetic continuous damage model for random LCF-HCF interaction</w:t>
               </w:r>
@@ -568,9593 +542,9827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational formulation of loading-induced damage anisotropy: Theoretical framework for second-order anisotropic damage and Lip-field regularization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+                <w:t xml:space="preserve">Permanent strains and post-peak tensile response of concrete by three-phase conceptual modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Airoud Basmaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Nackenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106396⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207, pp.105359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05475708v1</w:t>
+                <w:t xml:space="preserve">hal-05026043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic nonlocal anisotropic damage modelling of concrete mesostructures with real-shaped aggregates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Fau</w:t>
+                <w:t xml:space="preserve">Calibration of non-local damage models from full-field measurements: Application to discrete element fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Védrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Udo Nackenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 309, pp.107650. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.105611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887739v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective rates as covariant derivatives on the manifold of Riemannian metrics</w:t>
+                <w:t xml:space="preserve">Variational formulation of loading-induced damage anisotropy: Theoretical framework for second-order anisotropic damage and Lip-field regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Kolev</w:t>
+                <w:t xml:space="preserve">Bruno Masseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-024-02010-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 206, pp.106396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246478v2</w:t>
+                <w:t xml:space="preserve">hal-05475708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant-based interpretation of anisotropic damage induced by cyclic loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclic nonlocal anisotropic damage modelling of concrete mesostructures with real-shaped aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Airoud Basmaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.A. Basmaji</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Nackenhorst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 309, pp.107650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04593484v1</w:t>
+                <w:t xml:space="preserve">hal-04887739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper bounds estimates of the distance to cubic or orthotropic elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invariant-based interpretation of anisotropic damage induced by cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Basmaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Nackenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 307, pp.110192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmeca.246⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03687523v1</w:t>
+                <w:t xml:space="preserve">hal-04593484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distance to cubic symmetry class as a polynomial optimization problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perla Azzi</w:t>
+                <w:t xml:space="preserve">Objective rates as covariant derivatives on the manifold of Riemannian metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Priziac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 156, pp.157-191. </w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 248 (4), pp.66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-023-10041-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00205-024-02010-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620262v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246478v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic damage state modeling based on harmonic decomposition and discrete simulation of fracture</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upper bounds estimates of the distance to cubic or orthotropic elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109669⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 352 (G1), pp.169-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245338v1</w:t>
+                <w:t xml:space="preserve">hal-03687523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of minimal covariants bases for 2D coupled constitutive laws</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+                <w:t xml:space="preserve">Anisotropic damage state modeling based on harmonic decomposition and discrete simulation of fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2023.103880⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 293, pp.109669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888267v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the morphic effect using a vanishing 2nd order magneto-elastic energy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Computation of minimal covariants bases for 2D coupled constitutive laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170471⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.103880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2023.103880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973903v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance to a constitutive tensor isotropy stratum by Lasserre polynomial optimization method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The distance to cubic symmetry class as a polynomial optimization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Azzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Priziac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (3), pp.393-428. </w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 156, pp.157-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/memocs.2023.11.393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10659-023-10041-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718818v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced polynomial invariant integrity basis for in-plane magneto-mechanical loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Modeling of the morphic effect using a vanishing 2nd order magneto-elastic energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Kolev</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 579, pp.170849. </w:t>
+              <w:t xml:space="preserve">, 2023, pp.170471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733735v1</w:t>
+                <w:t xml:space="preserve">hal-03973903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced polynomial invariant integrity basis for in-plane magneto-mechanical loading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Distance to a constitutive tensor isotropy stratum by Lasserre polynomial optimization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Priziac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170849⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.393-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/memocs.2023.11.393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519889v1</w:t>
+                <w:t xml:space="preserve">hal-03718818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souriau's Relativistic general covariant formulation of hyperelasticity revisited</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+                <w:t xml:space="preserve">Reduced polynomial invariant integrity basis for in-plane magneto-mechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2023.105463⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 579, pp.170849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861444v2</w:t>
+                <w:t xml:space="preserve">hal-04733735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal functional bases for elasticity tensor symmetry classes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced polynomial invariant integrity basis for in-plane magneto-mechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Boris Kolev</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-021-09872-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 579, pp.170849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241501v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective rationality of second order symmetric tensor spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Olive</w:t>
+                <w:t xml:space="preserve">Souriau's Relativistic general covariant formulation of hyperelasticity revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10231-021-01117-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181, pp.105463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2023.105463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04513673v1</w:t>
+                <w:t xml:space="preserve">hal-03861444v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved continuous damage model to estimate multiaxial fatigue life under strain control problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.V. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.V. Ferreira</w:t>
+                <w:t xml:space="preserve">E.R.F.S. Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.R.F.S. Campos</w:t>
+                <w:t xml:space="preserve">R.S. Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Malcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (6), pp.815-844. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/10567895221091306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance to plane elasticity orthotropy by Euler-Lagrange method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 350, pp.413--430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crmeca.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical strain localization analysis of isotropic and anisotropic damage models for quasi-brittle materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Desmorat</w:t>
+                <w:t xml:space="preserve">Effective rationality of second order symmetric tensor spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111869⟩</w:t>
+              <w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 201 (1), pp.313-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10231-021-01117-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019573v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An orthotropic damage model with internal sliding and friction for masonry-like material</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimal functional bases for elasticity tensor symmetry classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108397⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-021-09872-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640573v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis and damage modeling of the shear-out failure mode of a 3D woven composite lug</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical strain localization analysis of isotropic and anisotropic damage models for quasi-brittle materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113522⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 254-255, pp.111869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550932v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity bases for cubic nonlinear magnetostriction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Olive</w:t>
+                <w:t xml:space="preserve">An orthotropic damage model with internal sliding and friction for masonry-like material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rostagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.167885⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 267, pp.108397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051787v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the symmetry class of an Elasticity tensor using polynomial covariants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
+                <w:t xml:space="preserve">Lode angle dependency due to anisotropic damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mattiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10812865211010885⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (2), pp.214-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789520948563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845691v4</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intrinsic geometric formulation of Hyper-elasticity, pressure potential and non-holonomic constraints</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental analysis and damage modeling of the shear-out failure mode of a 3D woven composite lug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hurmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Irisarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-021-09853-5⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 261, pp.113522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168412v2</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lode angle dependency due to anisotropic damage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+                <w:t xml:space="preserve">Characterization of the symmetry class of an Elasticity tensor using polynomial covariants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10812865211010885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1056789520948563⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04513689v1</w:t>
+                <w:t xml:space="preserve">hal-01845691v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous anisotropic damage as a twin modelling of discrete bi-dimensional fracture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Integrity bases for cubic nonlinear magnetostriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104285⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.167885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004855v2</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Determination of Plane and Axial Symmetries in Linear Elasticity and Piezo-Electricity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">An intrinsic geometric formulation of Hyper-elasticity, pressure potential and non-holonomic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 141 (1), pp.147-163. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 146 (1), pp.29--63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-021-09853-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-020-09778-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02516951v2</w:t>
+                <w:t xml:space="preserve">hal-03168412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced algebraic conditions for plane or axial tensorial symmetries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Continuous anisotropic damage as a twin modelling of discrete bi-dimensional fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, pp.104285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1081286520920691⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02291487v3</w:t>
+                <w:t xml:space="preserve">hal-03004855v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient computational strategy of cycle-jumps dedicated to fatigue of composite structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Julien</w:t>
+                <w:t xml:space="preserve">Reduced algebraic conditions for plane or axial tensorial symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2020.105500⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (12), pp.2155-2177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1081286520920691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488948v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291487v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering the normal form of an elasticity tensor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">On the Determination of Plane and Axial Symmetries in Linear Elasticity and Piezo-Electricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 142 (1), pp.1-33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-020-09784-7⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 141 (1), pp.147-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-020-09778-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410330v2</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic separating sets for three-dimensional elasticity tensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient computational strategy of cycle-jumps dedicated to fatigue of composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Sally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Olive</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2019.0056⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135 (105500), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2020.105500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966221v2</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic two-scale damage model for high-cycle fatigue simulation using multi-temporal Latin framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Fau</w:t>
+                <w:t xml:space="preserve">Recovering the normal form of an elasticity tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Abramian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 77, pp.103808. </w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (1), pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2019.103808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10659-020-09784-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190831v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep and damage anisotropies of 9%Cr and 14%Cr ODS steel cladding</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generic separating sets for three-dimensional elasticity tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.02.041⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 475 (2226), pp.20190056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2019.0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04545379v1</w:t>
+                <w:t xml:space="preserve">hal-01966221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization Analysis of Nonlocal Models with Damage-Dependent Nonlocal Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milan Jirásek</w:t>
+                <w:t xml:space="preserve">A kinetic two-scale damage model for high-cycle fatigue simulation using multi-temporal Latin framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Alameddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.06.011⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.103808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2019.103808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04513704v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate dependent ductility and damage threshold: Application to Nickel-based single crystal CMSX-4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creep and damage anisotropies of 9%Cr and 14%Cr ODS steel cladding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jaumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mattiello</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Cormier</w:t>
+                <w:t xml:space="preserve">L. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.09.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 518, pp.274-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.02.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282589v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic factorization and reconstruction of the elasticity tensor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+                <w:t xml:space="preserve">Rate dependent ductility and damage threshold: Application to Nickel-based single crystal CMSX-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mattiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-017-9657-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113, pp.74-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421763v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanics based framework with second-order damage tensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization Analysis of Nonlocal Models with Damage-Dependent Nonlocal Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Jirásek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174-175, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2017.11.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01529452v3</w:t>
+                <w:t xml:space="preserve">hal-04513704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue lifetime modeling of oxide/oxide composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouillon</w:t>
+                <w:t xml:space="preserve">Tensorial nature of γ ′ -rafting evolution in nickel-based single crystal superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caccuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2018.02.075⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 158, pp.138-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545472v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensorial nature of γ ′ -rafting evolution in nickel-based single crystal superalloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Cormier</w:t>
+                <w:t xml:space="preserve">Fatigue lifetime modeling of oxide/oxide composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Sally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.07.033⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 213, pp.797-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2018.02.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318803v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From diffuse damage to strain localization from an Eikonal Non-Local (ENL) Continuum Damage model with evolving internal length</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+                <w:t xml:space="preserve">Harmonic factorization and reconstruction of the elasticity tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (1), pp.67-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-017-9657-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.12.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01702706v1</w:t>
+                <w:t xml:space="preserve">hal-01421763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">γ′-Rafting mechanisms under complex mechanical stress state in Ni-based single crystalline superalloys</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micromechanics based framework with second-order damage tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.06.018⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.88-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2017.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545312v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529452v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tensorial thermodynamic framework to account for the γ ' rafting in nickel-based single crystal superalloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From diffuse damage to strain localization from an Eikonal Non-Local (ENL) Continuum Damage model with evolving internal length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, pp.43-81. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 331, pp.650-674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2017.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545290v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic damage modeling of concrete materials</w:t>
+                <w:t xml:space="preserve">A tensorial thermodynamic framework to account for the γ ' rafting in nickel-based single crystal superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mattiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (6), pp.818-852. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.43-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1056789515606509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2017.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04545370v1</w:t>
+                <w:t xml:space="preserve">hal-04545290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order tensorial framework for 2D medium with open and closed cracks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
+                <w:t xml:space="preserve">γ′-Rafting mechanisms under complex mechanical stress state in Ni-based single crystalline superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Caccuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2016.02.004⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 131, pp.487-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455234v1</w:t>
+                <w:t xml:space="preserve">hal-04545312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D extension of Tensorial Polar Decomposition. Application to (photo-)elasticity tensors</w:t>
+                <w:t xml:space="preserve">Anisotropic damage modeling of concrete materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2016.01.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (6), pp.818-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789515606509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303347v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the introduction of a mean stress in kinetic damage evolution laws for fatigue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second order tensorial framework for 2D medium with open and closed cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.03.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.262 - 277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04545385v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensorial Polar Decomposition of 2D fourth order tensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">3D extension of Tensorial Polar Decomposition. Application to (photo-)elasticity tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 343 (9), pp.471-475. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.07.002⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 344 (6), pp.402-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2016.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455305v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress triaxiality and Lode angle along surfaces of elastoplastic structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the introduction of a mean stress in kinetic damage evolution laws for fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Angrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Darlet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+                <w:t xml:space="preserve">C. Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 67-68, pp.71-83. </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.141-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545384v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial Haigh Diagrams from Incremental Two Scale Damage Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Gaborit</w:t>
+                <w:t xml:space="preserve">Tensorial Polar Decomposition of 2D fourth order tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Lab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9, p. 1-15. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (9), pp.471-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12762/2015.AL09-05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187084v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal models with damage-dependent interactions motivated by internal time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress triaxiality and Lode angle along surfaces of elastoplastic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Darlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milan Jirásek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.06.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67-68, pp.71-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254354v1</w:t>
+                <w:t xml:space="preserve">hal-04545384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of the role of the third stress invariant in the Gurson approach for ductile fracture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Multiaxial Haigh Diagrams from Incremental Two Scale Damage Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fournage</w:t>
+                <w:t xml:space="preserve">A. Du Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47, pp.400 - 414. </w:t>
+              <w:t xml:space="preserve">Aerospace Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, p. 1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12762/2015.AL09-05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717959v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic dissipation of a modular anisotropic damage model : application to concrete under impact</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlocal models with damage-dependent interactions motivated by internal time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Jirásek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 127, pp.161-180. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.06.006⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 142, pp.255-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016916v1</w:t>
+                <w:t xml:space="preserve">hal-01254354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelvin Modes Based Cubic Plasticity and Induced Anisotropic Damage: Application to Creep of AM1 Single Crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An assessment of the role of the third stress invariant in the Gurson approach for ductile fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Marull</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+                <w:t xml:space="preserve">M. Fournage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Structured Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Advanced Structured Materials, 19, pp.217-227. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.400 - 414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35167-9_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04545473v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage: Experimental Validation and Prospects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Pyre</w:t>
+                <w:t xml:space="preserve">Intrinsic dissipation of a modular anisotropic damage model : application to concrete under impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.121⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127, pp.161-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545470v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Non Saturation of Cyclic Plasticity Law: A Power Law for Kinematic Hardening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Structured Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Advanced Structured Materials, 19, pp.121-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-35167-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-quadratic Kelvin modes based plasticity criteria for anisotropic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage: Experimental Validation and Prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxane Marull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (3), pp.328-351. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66, pp.684-688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2010.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04545482v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biaxial High Cycle Fatigue of a Type 304L Stainless Steel: Cyclic Strains and Crack Initiation Detection by Digital Image Correlation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kelvin Modes Based Cubic Plasticity and Induced Anisotropic Damage: Application to Creep of AM1 Single Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Marull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2010.05.002⟩</w:t>
+              <w:t xml:space="preserve">Advanced Structured Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Advanced Structured Materials, 19, pp.217-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35167-9_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659528v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-saturating nonlinear kinematic hardening laws</w:t>
+                <w:t xml:space="preserve">Non-quadratic Kelvin modes based plasticity criteria for anisotropic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Marull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.02.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (3), pp.328-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2010.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545663v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay-active damage versus non-local enhancement for anisotropic damage dynamics computations with alternated loading</w:t>
+                <w:t xml:space="preserve">Non-saturating nonlinear kinematic hardening laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2010.04.006⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338 (3), pp.146-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994292v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'endommagement d'un acier inoxydable austénitique par fatigue multiaxiale à grand nombre de cycles (Damage study of an austenitic stainless steel in high cycle multiaxial fatigue regime)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+                <w:t xml:space="preserve">Biaxial High Cycle Fatigue of a Type 304L Stainless Steel: Cyclic Strains and Crack Initiation Detection by Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Poncelet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (5), pp.810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2010.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576566v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non standard thermodynamics framework for robust computations with induced anisotropic damage</w:t>
+                <w:t xml:space="preserve">Etude de l'endommagement d'un acier inoxydable austénitique par fatigue multiaxiale à grand nombre de cycles (Damage study of an austenitic stainless steel in high cycle multiaxial fatigue regime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107, pp.51--57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994281v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudodynamic testing and nonlinear substructuring of damaging structures under earthquake loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delay-active damage versus non-local enhancement for anisotropic damage dynamics computations with alternated loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chambart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulfatah Souid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2009.01.007⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 77, pp.2294-2315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2010.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417869v1</w:t>
+                <w:t xml:space="preserve">hal-00994292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mullins effect and cyclic stress softening of filled elastomers by internal sliding and friction thermodynamics model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non standard thermodynamics framework for robust computations with induced anisotropic damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Besson</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.12.025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (1), pp.53-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789509104839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00379072v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelvin decomposition and multiple effective stresses concept in anisotropic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudodynamic testing and nonlinear substructuring of damaging structures under earthquake loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulfatah Souid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.09.012⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (5), pp.1102-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2009.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545662v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic damage modelling of biaxial behaviour and rupture of concrete structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+                <w:t xml:space="preserve">Mullins effect and cyclic stress softening of filled elastomers by internal sliding and friction thermodynamics model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (11-12), pp.2255-2264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.12.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994323v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimization in damage governed low cycle fatigue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kelvin decomposition and multiple effective stresses concept in anisotropic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 336 (5), pp.448-453. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2008.01.001⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 337 (11-12), pp.733-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545659v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete 3D model as complimentary numerical testing for anisotropic damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10704-008-9183-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00270147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic 3D delay-damage model to simulate concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17, pp.749-760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-identification isotropic/anisotropic damage and application to anisothermal structural failure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic damage modelling of biaxial behaviour and rupture of concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Otin</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (4), pp.417-434</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04545489v1</w:t>
+                <w:t xml:space="preserve">hal-00994323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling microdefects closure effect with isotropic/anisotropic damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topology optimization in damage governed low cycle fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Cantournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17, pp.65-96. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 336 (5), pp.448-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1056789507069541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2008.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00571169v1</w:t>
+                <w:t xml:space="preserve">hal-04545659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal anisotropic damage model and related computational aspects for quasi-brittle materials</w:t>
+                <w:t xml:space="preserve">Cross-identification isotropic/anisotropic damage and application to anisothermal structural failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Otin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 74, pp.1539-1560. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2006.09.012⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 75 (11), pp.3446-3463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2007.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994382v1</w:t>
+                <w:t xml:space="preserve">hal-04545489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d'endommagement avec refermeture de la porosité pour le calcul des ouvrages souterrains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling microdefects closure effect with isotropic/anisotropic damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.65-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789507069541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17747120.2007.9692987⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04545527v1</w:t>
+                <w:t xml:space="preserve">hal-00571169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum damage mechanics for hysteresis and fatigue of quasi‐brittle materials and structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle d'endommagement avec refermeture de la porosité pour le calcul des ouvrages souterrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 31 (2), pp.307-329. </w:t>
+              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (9-10), pp.1269-1286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17747120.2007.9692987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04545524v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two scale damage model and related numerical issues for thermo-mechanical high cycle fatigue</w:t>
+                <w:t xml:space="preserve">Nonlocal anisotropic damage model and related computational aspects for quasi-brittle materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.Ph. Sermage</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 74, pp.1539-1560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2006.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169928v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positivity of intrinsic dissipation of a class of nonstandard anisotropic damage models</w:t>
+                <w:t xml:space="preserve">Continuum damage mechanics for hysteresis and fatigue of quasi‐brittle materials and structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (2), pp.307-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2006.07.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04545658v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courbe de convergence d’un tunnel pour un modèle phénoménologique d’endommagement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two scale damage model and related numerical issues for thermo-mechanical high cycle fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+                <w:t xml:space="preserve">A. Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saitta</w:t>
+                <w:t xml:space="preserve">M. Seyedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Ph. Sermage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (Issue 6), pp.909-935</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04545529v1</w:t>
+                <w:t xml:space="preserve">hal-00169928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positivité de la dissipation intrinsèque d'une classe de modèles d'endommagement anisotropes non standards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Courbe de convergence d’un tunnel pour un modèle phénoménologique d’endommagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saitta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 116, pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2006116015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00107040v1</w:t>
+                <w:t xml:space="preserve">hal-04545529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation numérique d'un modèle d'endommagement anisotrope non-local</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positivity of intrinsic dissipation of a class of nonstandard anisotropic damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17747120.2006.9692835⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 334 (10), pp.587-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2006.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994389v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage and fatigue. Continuum damage mechanics modeling for fatigue of materials and structures</w:t>
+                <w:t xml:space="preserve">Positivité de la dissipation intrinsèque d'une classe de modèles d'endommagement anisotropes non standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 10, pp.849-878</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 334, pp.587-592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106719v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics modelling of internal friction and hysteresis of elastomers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+                <w:t xml:space="preserve">Implantation numérique d'un modèle d'endommagement anisotrope non-local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1631-0721(03)00038-X⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10 (3), pp.391-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17747120.2006.9692835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545656v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast estimation of localized plasticity and damage by energetic methods</w:t>
+                <w:t xml:space="preserve">Damage and fatigue. Continuum damage mechanics modeling for fatigue of materials and structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.849-878</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04545602v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-unilateral conditions in anisotropic elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamics modelling of internal friction and hysteresis of elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 331 (4), pp.265-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(03)00038-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545654v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic damage law of evolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast estimation of localized plasticity and damage by energetic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 19 (2), pp.187-208. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (12), pp.3289-3310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0997-7538(00)00161-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7683(02)00002-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545623v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial creep–fatigue under anisothermal conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasi-unilateral conditions in anisotropic elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 328, pp.445-450</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04545611v1</w:t>
+                <w:t xml:space="preserve">hal-04545654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two scale damage concept applied to fatigue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Sermage</w:t>
+                <w:t xml:space="preserve">Anisotropic damage law of evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1018641414428⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 19 (2), pp.187-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0997-7538(00)00161-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545624v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution law for anisotropic damage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+                <w:t xml:space="preserve">Multiaxial creep–fatigue under anisothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Sermage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 23 (3), pp.241-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-2695.2000.00267.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04545648v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singularities in bi-materials: parametric study of an isotropic/anisotropic joint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A two scale damage concept applied to fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Sermage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.A. Leckie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0997-7538(98)80062-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 97 (1/4), pp.67-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1018641414428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04545632v1</w:t>
+                <w:t xml:space="preserve">hal-04545624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Singularities Applied to Crack Initiation by Damage of Multimaterial Joints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution law for anisotropic damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Lemaitre</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 327, pp.1231-1236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/IMECE1996-1393⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04545629v1</w:t>
+                <w:t xml:space="preserve">hal-04545648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular fields for a bi-material in anisotropic plane elasticity</w:t>
+                <w:t xml:space="preserve">Stress Singularities Applied to Crack Initiation by Damage of Multimaterial Joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIb, Mécanique, physique, astronomie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29, pp.153-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE1996-1393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04545639v1</w:t>
+                <w:t xml:space="preserve">hal-04545629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinitiation of a crack reaching an interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Singularities in bi-materials: parametric study of an isotropic/anisotropic joint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Zhang</w:t>
+                <w:t xml:space="preserve">F.A. Leckie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 80 (4), pp.257-276. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 17 (1), pp.33-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF00018507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0997-7538(98)80062-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545635v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Singular fields for a bi-material in anisotropic plane elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIb, Mécanique, physique, astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 322, pp.355-361</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinitiation of a crack reaching an interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vidonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 80 (4), pp.257-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00018507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Size effect in fiber or bar pullout with interface softening slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.P. Bazant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 120 (9), pp.1945-1962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10164,7216 +10372,7216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinématiques des milieux généralisés et repères mobiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Ecker</w:t>
+                <w:t xml:space="preserve">Formulation covariante du couplage électro-magnéto-mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313041v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation covariante du couplage électro-magnéto-mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mina Chapon</w:t>
+                <w:t xml:space="preserve">Cinématiques des milieux généralisés et repères mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313006v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition d’intégrabilité d’une loi d’hypoélaticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Reformulation and Integration of Hypoelasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Lloria</w:t>
+                <w:t xml:space="preserve">Etats thermodynamiquement non-admissibles en élasto-plasticité anisotherme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Coudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés francais de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218193v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etats thermodynamiquement non-admissibles en élasto-plasticité anisotherme</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Coudon</w:t>
+                <w:t xml:space="preserve">Geometric Reformulation and Integration of Hypoelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Congrés francais de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312973v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective rates as covariant derivatives on the manifold of Riemannian metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Nonlinear Solid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francesco dell’Isola; Marco Amabili, Jun 2024, Cagliari (Sardaigne), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Damage Model Based on a Decomposition of the Elasticity Tensor in Terms of Covariants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modeling anisotropic damage using a reconstruction by rational covariants of the elasticity tensor obtained by Discrete Element tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Damage Mechanics (ICDM4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Baton-Rouge, United States</w:t>
+              <w:t xml:space="preserve">Seventh International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346936v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling anisotropic damage using a reconstruction by rational covariants of the elasticity tensor obtained by Discrete Element tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Anisotropic Damage Model Based on a Decomposition of the Elasticity Tensor in Terms of Covariants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Damage Mechanics (ICDM4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Baton-Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346952v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage Regularization Via The Eikonal Gradient Non-Local Method: Properties And Couplings With Plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Marconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Jirásek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Horák</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII International Conference on Computational Plasticity. Fundamentals and Applications. COMPLAS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Barcelon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the morphic effect using a 1st-order transitional magneto-elastic energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Développement d'un modèle magnéto-élastique isotrope avec second ordre évanescent -application au Fe-3%Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Soft Magnetic Materials conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773047v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle magnéto-élastique isotrope avec second ordre évanescent -application au Fe-3%Si</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Modeling of the morphic effect using a 1st-order transitional magneto-elastic energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">25th Soft Magnetic Materials conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772954v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From bi-dimensional discrete model to anisotropic damage model: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance aux strates d'isotropie par optimisation polynomiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Azzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Priziac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From discrete to continuum modelling of crack induced anisotropy in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM-ECCOMAS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculations strategies to forecast lifetime of oxide/oxide composite structures under complex solicitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Sally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM18 – 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition of a unified model to predict strength and fatigue lifetime of 3D woven composite structures with polymer matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Angrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM18 – 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un modèle unifié pour la prévision de la tenue et la durée de vie de structures composites tissées 3D à matrice organique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lise Angrand</w:t>
+                <w:t xml:space="preserve">Invariants et covariants en mécanique du solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420750v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage élasticité -endommagement -plasticité dans un cadre explicitement orthotrope pour la modélisation de la maçonnerie sous sollicitations cycliques multiaxiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-J Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T. H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2019, 14ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariants et covariants en mécanique du solide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Olive</w:t>
+                <w:t xml:space="preserve">Proposition d'un modèle unifié pour la prévision de la tenue et la durée de vie de structures composites tissées 3D à matrice organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Angrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357054v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la rigidité résiduelle d'une structure composite oxyde/oxyde sollicitée en fatigue : comparaison essais/calculs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Sally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal damage formulation with evolving internal length: the Eikonal nonlocal approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Non-local interactions across damaged bands and near notches or free-edges in isotropic Eikonal Non-Local (ENL) damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bad Hofgastein, Austria</w:t>
+              <w:t xml:space="preserve">10th European Solid Mechanics Conference, ESMC 2018,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153180v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local interactions across damaged bands and near notches or free-edges in isotropic Eikonal Non-Local (ENL) damage models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nonlocal damage formulation with evolving internal length: the Eikonal nonlocal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Solid Mechanics Conference, ESMC 2018,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153171v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariants and covariants in Solid Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the tensile anisotropy of extruded ODS steel tubes using notched rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Jaumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMC16 - 16th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covariants du tenseur d'élasticité et caractérisation polynomiale des classes de symétries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting GeoMeca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics modeling of viscous and non viscous hysteresis of filled rubber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+                <w:t xml:space="preserve">Tensile and creep anisotropy in ods steel tubes for nuclear cladding applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jaumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth European Conference on Constitutive Models for Rubber, ECCMR 2005</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference on Creep and Fracture of Engineering Materials and Structures (CREEP2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint Petersbourg, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722692v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02435082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile and creep anisotropy in ods steel tubes for nuclear cladding applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Desmorat</w:t>
+                <w:t xml:space="preserve">Thermodynamics modeling of viscous and non viscous hysteresis of filled rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guindet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Creep and Fracture of Engineering Materials and Structures (CREEP2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth European Conference on Constitutive Models for Rubber, ECCMR 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp.271-275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781315140216-44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02435082v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une méthodologie pour le dimensionnement de chapes ceinturées tissées 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hurmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Irisarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal damage formulation with evolving internal length: the Eikonal nonlocal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal damage with evolving internal length: the Eikonal nonlocal formulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+                <w:t xml:space="preserve">Unification de modèles d'endommagement de type Lemaitre pour la fatigue à faible et grand nombre de cycles, multiaxiale et aléatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Souto-Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milan Jirásek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUIUM LAGRANGIANUM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">35èmes Journées de Printemps de la Société Française de Métallurigue et de Matériaux (SF2M): Fatigue sous chargement d’amplitude variable et environnement vibratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623655v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unification de modèles d'endommagement de type Lemaitre pour la fatigue à faible et grand nombre de cycles, multiaxiale et aléatoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Souto-Lebel</w:t>
+                <w:t xml:space="preserve">Nonlocal damage with evolving internal length: the Eikonal nonlocal formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Jirásek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées de Printemps de la Société Française de Métallurigue et de Matériaux (SF2M): Fatigue sous chargement d’amplitude variable et environnement vibratoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">COLLOQUIUM LAGRANGIANUM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009534v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'endommagement anisotrope du béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la détermination de la triaxialité des contraintes sur un bord libre à l'estimation de la plasticité par post-traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Darlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified model for Mullins effect and high cycle fatigue life prediction of rubber materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth European Conference on Constitutive Models for Rubber (ECCMR VIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.217-224, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b14964-41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two level biaxial fatigue: a few results on non-linear damage accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Du Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of Fatigue Damage IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new isotropic hyperelastic strain energy function in terms of invariants and its derivation into a pseudo-elastic model for Mullins effect: application to finite element analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dublin, Ireland. pp.265-271, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b11687-49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic cracks initiation, propagation, coalescence, speed and arrest from anisotropic damage mechanics analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Experimental validation of an anisotropic delay damage model for impact on reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chambart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Conference on Computational Mechanics - ECCM 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Concrete Under Severe Conditions - CONSEC’10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Merida, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b10552-186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624668v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of an internal time in nonlocal integral theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Austria. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of an anisotropic delay damage model for impact on reinforced concrete structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Dynamic cracks initiation, propagation, coalescence, speed and arrest from anisotropic damage mechanics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chambart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D Guilbaud</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete Under Severe Conditions - CONSEC’10</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IV European Conference on Computational Mechanics - ECCM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625017v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two scale damage model for HCF uniaxial and biaxial 304L steel tests.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Biaxial fatigue tests: experiments and estimation of fatigue life from incremental damage post-processor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Ph. Sermage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Courtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMIRT20 Structural Mechanics In Reator Technology.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Ninth International ASTM/ESIS Symposium on Fatigue and Fracture Mechanics (37th ASTM National Symposium on Fatigue and Fracture Mechanics).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vancouver- British Colombia, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475519v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipation due to damage for an anisotropic 3D delay­-damage model Application to reinforced concrete structures under impact loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Island of Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biaxial fatigue tests: experiments and estimation of fatigue life from incremental damage post-processor.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Two scale damage model for HCF uniaxial and biaxial 304L steel tests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Ph. Sermage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Courtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International ASTM/ESIS Symposium on Fatigue and Fracture Mechanics (37th ASTM National Symposium on Fatigue and Fracture Mechanics).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vancouver- British Colombia, Canada</w:t>
+              <w:t xml:space="preserve">SMIRT20 Structural Mechanics In Reator Technology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475526v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la fissuration des structures endommagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique - CFM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipation due à l'endommagement anisotrope : application au calcul de structures en béton armé sous impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la maquette SMART sous séisme : utilisation d'un modèle d'endommagement anisotrope tridimensionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipation due à l'endommagement anisotrope : application au calcul de structures en béton armé sous impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LMT, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROBUST ANISOTROPIC VISCO-DAMAGE MODELING FOR IMPACT APPLICATIONS</w:t>
+                <w:t xml:space="preserve">Internal time for nonlocal integral framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Computational Mechanics (WCCM8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Venice, Italy</w:t>
+              <w:t xml:space="preserve">17th European Conference on Fracture, ECF17,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625059v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal time for nonlocal integral framework</w:t>
+                <w:t xml:space="preserve">ROBUST ANISOTROPIC VISCO-DAMAGE MODELING FOR IMPACT APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chambart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Fracture, ECF17,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">World Congress on Computational Mechanics (WCCM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625083v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean stress effect by incremental two scale damage model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Ph. Sermage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Du Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The sixth International Conference on Low Cycle Fatigue.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean sstress effect and bi-axial fatigue of structures from two scale damage model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII ICTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Adélaïde, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLASTICITY-DAMAGE VERSUS ANISOTROPIC DAMAGE FOR IMPACT ON CONCRETE STRUCTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII International Congresses on Theoretical and Applied Mechanics - ICTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endommagement anisotrope avec effet retard pour le calcul de structures en béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics framework for robust computations with induced anisotropic damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fracture Mechanics of Concrete and Concrete Structures, FraMCoS-6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Catania, Italy. pp. 377-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage 2005 : a post-processor for high cycle fatigue under complex thermomechanical loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element computations of rupture with induced anisotropic damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P. Sermage</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Pressure Vessels and Piping Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Euro-C Conference on Computational Modelling of Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mayrhofen, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022270v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage model with internal sliding and friction for hysteresis and fatigue of quasi-brittle materials</w:t>
+                <w:t xml:space="preserve">Role of equivalent strains on the multi-axial response of an anisotropic damage model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi Huyen Pham</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC 9 Euromech-Mecamat - 9th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Moret-sur-Loing, France</w:t>
+              <w:t xml:space="preserve">ESMC 2006 - 6th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00070963v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudodynamic tests and substructuring of damageable structures under two component earthquake</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+                <w:t xml:space="preserve">Ground reaction curve for a phenomonological damage model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saïtta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECEES 2006 - 1st European Conference on Earthquake Engineering and Seismology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">ARMS 2006 - 4th Asian Rock Mechanics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106738v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic anisotropic damage computations of concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGS'2006 - 1st Euro-mediterranean Symposium on Advances in Geomaterials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground reaction curve for a phenomonological damage model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Martin</w:t>
+                <w:t xml:space="preserve">Pseudodynamic tests and substructuring of damageable structures under two component earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulfatah Souid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Saïtta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARMS 2006 - 4th Asian Rock Mechanics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Singapore</w:t>
+              <w:t xml:space="preserve">ECEES 2006 - 1st European Conference on Earthquake Engineering and Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022271v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element computations of rupture with induced anisotropic damage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damage 2005 : a post-processor for high cycle fatigue under complex thermomechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Sermage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-C Conference on Computational Modelling of Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Mayrhofen, Austria</w:t>
+              <w:t xml:space="preserve">ASME Pressure Vessels and Piping Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023121v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of equivalent strains on the multi-axial response of an anisotropic damage model</w:t>
+                <w:t xml:space="preserve">Damage model with internal sliding and friction for hysteresis and fatigue of quasi-brittle materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huyen Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC 2006 - 6th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">EMMC 9 Euromech-Mecamat - 9th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Moret-sur-Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095870v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00070963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic damage for concrete within multifibre beam finite element theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delaplace</w:t>
+                <w:t xml:space="preserve">Lois incrémentales d'évolution de l'endommagement : application au HA188, matériau des chambres de combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Otin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECEES 2006 - 1st European Conference on Earthquake Engineering and Seismology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque National Mecamat / Ecole de Mécanique des Matériaux "Approches multiéchelles en mécanique des matériaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106743v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lois incrémentales d'évolution de l'endommagement : application au HA188, matériau des chambres de combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Otin</w:t>
+                <w:t xml:space="preserve">Anisotropic damage for concrete within multifibre beam finite element theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulfatah Souid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Mecamat / Ecole de Mécanique des Matériaux "Approches multiéchelles en mécanique des matériaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Aussois, France</w:t>
+              <w:t xml:space="preserve">ECEES 2006 - 1st European Conference on Earthquake Engineering and Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019276v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-identification isotropic/anisotropic damage for (visco-)plasticity based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Otin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMC 9 Euromech-Mecamat - 9th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Moret-sur-Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00070965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified framework for damage and fatigue of metals, concrete and elastomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement endommageable des matériaux quasi-fragiles : frottement interne et fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huyen Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICF 11 - 11th International Conference on Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Turin, Italy</w:t>
+              <w:t xml:space="preserve">XXIIIes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022708v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation numérique d'un modèle d'endommagement anisotrope non-local</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Constitutive modelling of damage, internal friction and fatigue for quasi-brittle materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Euromech Colloquium 460 "Numerical Modelling of Concrete Cracking"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Innsbrück, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023045v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement endommageable des matériaux quasi-fragiles : frottement interne et fatigue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Implantation numérique d'un modèle d'endommagement anisotrope non-local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Huyen Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIes Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023049v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive modelling of damage, internal friction and fatigue for quasi-brittle materials</w:t>
+                <w:t xml:space="preserve">Unified framework for damage and fatigue of metals, concrete and elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech Colloquium 460 "Numerical Modelling of Concrete Cracking"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Innsbrück, Austria</w:t>
+              <w:t xml:space="preserve">ICF 11 - 11th International Conference on Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022265v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test PSD et sous-structuration de structures endommageantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulfatah Souid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Mecamat "Mécanismes et mécanique du comportement, de la dégradation et de la rupture des matériaux sous sollicitations dynamiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiaxial Creep Fatigue under Anisothermal Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sermage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">lUTAM Symposium on Creep in Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Murakami and N. Ohno (eds.J, Apr 2000, Nagoya, Japan. pp.125-130, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-015-9628-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17383,124 +17591,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoelastic's integrability condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypoelastic’s integrability condition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Gif -sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17510,223 +17718,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanique des matériaux solides - 3e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Sciences Sup, 978-2100516230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Damage Mechanics : Ductile, Creep, Fatigue and Brittle Failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer-Verlag, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/b138882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17736,182 +17944,182 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanically Motivated Model for Oxidation Ageing of Elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darcy Beurle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Nackenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Design and Validation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 93, Springer International Publishing, pp.271-290, 2020, Lecture Notes in Applied and Computational Mechanics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-38156-1_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic damage computation for fatigue analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17929,242 +18137,242 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Design and Validation, Lecture Notes in Applied and Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 93, pp.329-347, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-38156-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois de comportement pour les matériaux endommageables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">direction : M. Clavel, P. Bompard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endommagement et rupture des matériaux 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes science - Lavoisier, pp.295-338, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical implementation of constitutive models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Besson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local approach to fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les presses de l'ecole des mines de paris, pp.279-310, 2004, Ecole d'été “Mécanique de l'endommagement et approche locale de la rupture” (MEALOR), juillet 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18174,870 +18382,782 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of an internal time in nonlocal integral theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition d'intégrabilité d'une loi d'hypoélaticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation Covariante du Couplage Electro-Magneto-Mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical and relativistic balance of configurational forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cinématiques des milieux généralisés et repères mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05426212v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinématiques des milieux généralisés et repères mobiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relativistic second gradient theory of continuous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Darondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05061286v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792877v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relativistic second gradient theory of continuous media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Darondeau</w:t>
+                <w:t xml:space="preserve">On the isotropy stratification of a real representation of a compact Lie group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Azzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792877v2</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942236v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the isotropy stratification of a real representation of a compact Lie group</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Éléments de géométrie pour la mécanique des milieux continus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942236v2</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343934v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments de géométrie pour la mécanique des milieux continus</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+                <w:t xml:space="preserve">A tensorial thermodynamic framework to account for the γ ′ rafting in Nickel-based single crystal superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Mattiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19047,104 +19167,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of an internal time in nonlocal integral theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19154,160 +19274,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Digital Twin Using AI and SCADA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malbois Le Borgne Briac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatti Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desmorat Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capaldo Matteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.15969.21607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId449"/>
+      <w:footerReference w:type="default" r:id="rId453"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19454,51 +19574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Airoud Basmaji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ecker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Nackenhorst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2026.111980" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis V&#233;drine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loiseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105611" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105359" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109432v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Bhattacharyya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105760" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masseron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106396" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107650" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246478v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-02010-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Basmaji" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110192" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620262v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Azzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Priziac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-023-10041-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109669" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888267v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desmorat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olive" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2023.103880" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973903v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taurines" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170471" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2023.11.393" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04733735v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kolev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170849" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taurines" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861444v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105463" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241501v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Desmorat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Olive" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09872-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513673v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olive" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-021-01117-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Ferreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R.F.S. Campos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Neves" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malcher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895221091306" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308899v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Antonelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.122" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019573v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masseron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rastiello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111869" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Tisserand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rostagni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Huyen Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108397" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550932v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hurmane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Irisarri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113522" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167885" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845691v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865211010885" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168412v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09853-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513689v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mattiello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789520948563" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004855v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oliver-Leblond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104285" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516951v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09778-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291487v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286520920691" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488948v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Sally" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Julien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105500" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410330v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abramian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09784-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966221v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0056" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190831v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Alameddin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103808" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaumier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.02.041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Jir&#225;sek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.06.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282589v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mattiello" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.09.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421763v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9657-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529452v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.11.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545472v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.075" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caccuri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.033" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702706v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.12.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545312v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Caccuri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.06.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545290v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2017.03.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545370v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789515606509" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455234v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.02.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303347v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.01.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545385v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angrand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaborit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaminski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rakotoarisoa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.03.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8HS85SR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455305v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.07.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545384v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Darlet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.03.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187084v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Du Tertre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2015.AL09-05" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254354v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.06.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717959v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benallal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournage" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.02.009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016916v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.06.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545473v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marull" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35167-9_20" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TLLNQDPR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545470v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaborit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilblas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pyre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.121" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545479v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35167-9_12" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G5CX47XS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545482v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.06.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41MLFDC5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659528v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raka" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.05.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545663v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.02.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994292v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guilbaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.04.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576566v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994281v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789509104839" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417869v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulfatah Souid" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.01.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379072v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.12.025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8BDL2N8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545662v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.09.012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994323v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545659v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.01.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270147v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-008-9183-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994306v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545489v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2007.05.011" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMCR1Q3Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571169v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789507069541" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994382v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2006.09.012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545527v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692987" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545524v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pham" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.532" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DFNXNZ89-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169928v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyedi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph. Sermage" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545658v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.07.015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545529v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saitta" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2006116015" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107040v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994389v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692835" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106719v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545656v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00038-X" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545602v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00002-1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T58STZLW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545654v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545623v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lemaitre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sauzay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)00161-3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQGNRTSM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545611v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sermage" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2000.00267.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-26J6F814-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545624v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemaitre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sermage" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018641414428" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L96CDKH3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545648v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545632v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Leckie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(98)80062-4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BR99515-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545629v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE1996-1393" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545639v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545635v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidonne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00018507" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-HXP817BX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545637v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.P. Bazant" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313041v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313006v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Chapon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312929v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lloria" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218193v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312973v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Perez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Fau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coudon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614894v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346936v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346952v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285742v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marconi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hor&#225;k" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773047v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772954v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892314v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280037v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229227v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189111v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kaminski" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Angrand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420750v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397081v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J Tisserand" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giry" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. H. Nguyen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357054v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420768v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153180v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thierry" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153171v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Giry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809205v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339071v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jaumier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vincent" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922862v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722692v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guindet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-44" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435082v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621573v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623490v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rastiello" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gatuingt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623655v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009534v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Souto-Lebel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167631v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722067v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004695v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-41" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576653v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004687v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11687-49" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624668v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017194v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625017v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chambart" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guilbaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10552-186" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475519v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625039v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475526v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625047v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lebon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421811v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408407v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lebon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ragueneau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401522v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625059v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625083v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468956v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468942v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625069v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517615v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625170v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022270v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pauget" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070963v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen Pham" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106738v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068979v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022271v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sa&#239;tta" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023121v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095870v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106743v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019276v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dambrine" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070965v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022708v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023045v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023049v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022265v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016347v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545622v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sermage" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9628-2_13" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-95CRGD8M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218218v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545600v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chaboche" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/mecanique-materiaux-solides-0" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545566v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b138882" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513696v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy Beurle" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Andr&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_14" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464075v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiran Zhang" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_17" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462321v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164466v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200898v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065746v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051531v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426212v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061286v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792877v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darondeau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942236v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grivaux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343934v2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438310v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mattiello" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017193v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964028v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malbois Le Borgne Briac" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatti Filippo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmorat Rodrigue" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capaldo Matteo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15969.21607" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Airoud Basmaji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ecker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Nackenhorst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2026.111980" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illyana Lebrere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2026.106184" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426212v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2026.106111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109432v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Bhattacharyya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105760" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105359" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005942v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis V&#233;drine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loiseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105611" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475708v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masseron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106396" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107650" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Basmaji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110192" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246478v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-02010-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.246" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245338v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109669" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888267v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desmorat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olive" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2023.103880" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Azzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Priziac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-023-10041-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taurines" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170471" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2023.11.393" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04733735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kolev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170849" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519889v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taurines" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861444v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105463" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Ferreira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R.F.S. Campos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Neves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malcher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895221091306" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308899v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Antonelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.122" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513673v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olive" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-021-01117-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241501v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Desmorat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Olive" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09872-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masseron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rastiello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111869" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640573v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Tisserand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rostagni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Huyen Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108397" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513689v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mattiello" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789520948563" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hurmane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Irisarri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113522" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845691v4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865211010885" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051787v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167885" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168412v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09853-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004855v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oliver-Leblond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104285" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291487v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286520920691" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516951v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09778-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Sally" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Julien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105500" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410330v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abramian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09784-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966221v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0056" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190831v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Alameddin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103808" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545379v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaumier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.02.041" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282589v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mattiello" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.09.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513704v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Jir&#225;sek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.06.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caccuri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.033" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545472v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.075" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421763v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9657-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529452v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.11.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702706v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.12.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2017.03.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545312v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Caccuri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.06.018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545370v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789515606509" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455234v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.02.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303347v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.01.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545385v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaborit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaminski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rakotoarisoa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.03.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8HS85SR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455305v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.07.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Darlet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.03.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187084v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Du Tertre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2015.AL09-05" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254354v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.06.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717959v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benallal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.02.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016916v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.06.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545479v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35167-9_12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G5CX47XS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545470v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaborit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilblas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pyre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.121" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545473v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marull" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35167-9_20" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TLLNQDPR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545482v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.06.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41MLFDC5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545663v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.02.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659528v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raka" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.05.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576566v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994292v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guilbaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.04.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994281v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789509104839" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417869v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulfatah Souid" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.01.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379072v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.12.025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8BDL2N8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545662v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.09.012" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270147v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-008-9183-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994306v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994323v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545659v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.01.001" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545489v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2007.05.011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMCR1Q3Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571169v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789507069541" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545527v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692987" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994382v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2006.09.012" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545524v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pham" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.532" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DFNXNZ89-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169928v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyedi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph. Sermage" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545529v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saitta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2006116015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545658v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.07.015" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107040v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994389v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692835" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106719v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545656v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00038-X" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545602v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00002-1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T58STZLW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545654v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545623v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lemaitre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sauzay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)00161-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQGNRTSM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545611v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sermage" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2000.00267.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-26J6F814-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545624v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemaitre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sermage" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018641414428" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L96CDKH3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545648v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545629v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE1996-1393" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545632v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Leckie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(98)80062-4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BR99515-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545639v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545635v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidonne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00018507" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-HXP817BX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545637v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.P. Bazant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313006v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Chapon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313041v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312929v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lloria" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312973v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Perez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Fau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coudon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218193v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614894v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346952v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346936v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285742v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marconi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hor&#225;k" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772954v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773047v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892314v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280037v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229227v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189111v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189092v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kaminski" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Angrand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357054v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397081v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J Tisserand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. H. Nguyen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420750v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420768v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153171v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Giry" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153180v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thierry" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809205v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339071v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jaumier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vincent" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922862v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435082v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722692v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guindet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-44" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621573v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623490v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rastiello" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gatuingt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009534v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Souto-Lebel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623655v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167631v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722067v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004695v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-41" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576653v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004687v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11687-49" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625017v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chambart" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guilbaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10552-186" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017194v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624668v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475526v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625039v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475519v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625047v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lebon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421811v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408407v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lebon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ragueneau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401522v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625083v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625059v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468956v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468942v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625069v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517615v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625170v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023121v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095870v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022271v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sa&#239;tta" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068979v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106738v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022270v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pauget" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070963v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen Pham" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019276v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dambrine" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106743v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070965v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023049v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022265v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023045v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022708v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016347v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545622v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sermage" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9628-2_13" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-95CRGD8M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218218v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545600v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chaboche" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/mecanique-materiaux-solides-0" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545566v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b138882" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513696v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy Beurle" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Andr&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_14" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464075v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiran Zhang" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_17" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462321v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164466v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200898v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065746v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051531v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061286v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792877v2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darondeau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942236v2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grivaux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343934v2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438310v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mattiello" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017193v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964028v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malbois Le Borgne Briac" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatti Filippo" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmorat Rodrigue" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capaldo Matteo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15969.21607" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>