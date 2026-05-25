--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -66,10303 +66,10411 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (96)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (97)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random anisotropic initial damage tensor</w:t>
+                <w:t xml:space="preserve">Classical and relativistic balance of configurational forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Fau</w:t>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Airoud Basmaji</w:t>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ecker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2026.111980⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 118, pp.106111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2026.106111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523733v1</w:t>
+                <w:t xml:space="preserve">hal-05426212v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the continuous differentiability of state potentials for multiaxial stiffness recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illyana Lebrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">, 2026, 119, pp.196184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2026.106184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05604319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical and relativistic balance of configurational forces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Random anisotropic initial damage tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Airoud Basmaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Nackenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 118, pp.106111. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 337, pp.111980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2026.106111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2026.111980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426212v2</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified kinetic continuous damage model for random LCF-HCF interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic initial damage and its effect on tensile response of plain concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Basmaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Nackenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109432v1</w:t>
+                <w:t xml:space="preserve">hal-05623644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent strains and post-peak tensile response of concrete by three-phase conceptual modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Airoud Basmaji</w:t>
+                <w:t xml:space="preserve">Calibration of non-local damage models from full-field measurements: Application to discrete element fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Védrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105359⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.105611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026043v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of non-local damage models from full-field measurements: Application to discrete element fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flavien Loiseau</w:t>
+                <w:t xml:space="preserve">Unified kinetic continuous damage model for random LCF-HCF interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mainak Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112, pp.105611. </w:t>
+              <w:t xml:space="preserve">, 2025, 114, pp.105760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005942v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational formulation of loading-induced damage anisotropy: Theoretical framework for second-order anisotropic damage and Lip-field regularization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Permanent strains and post-peak tensile response of concrete by three-phase conceptual modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Airoud Basmaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Nackenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106396⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207, pp.105359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05475708v1</w:t>
+                <w:t xml:space="preserve">hal-05026043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic nonlocal anisotropic damage modelling of concrete mesostructures with real-shaped aggregates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Airoud Basmaji</w:t>
+                <w:t xml:space="preserve">Variational formulation of loading-induced damage anisotropy: Theoretical framework for second-order anisotropic damage and Lip-field regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Fau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Udo Nackenhorst</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 309, pp.107650. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 206, pp.106396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887739v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant-based interpretation of anisotropic damage induced by cyclic loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclic nonlocal anisotropic damage modelling of concrete mesostructures with real-shaped aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Airoud Basmaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Fau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Nackenhorst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110192⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 309, pp.107650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593484v1</w:t>
+                <w:t xml:space="preserve">hal-04887739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective rates as covariant derivatives on the manifold of Riemannian metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 248 (4), pp.66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00205-024-02010-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246478v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper bounds estimates of the distance to cubic or orthotropic elasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Invariant-based interpretation of anisotropic damage induced by cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Basmaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Nackenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.246⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 307, pp.110192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687523v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic damage state modeling based on harmonic decomposition and discrete simulation of fracture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Upper bounds estimates of the distance to cubic or orthotropic elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109669⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 352 (G1), pp.169-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245338v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of minimal covariants bases for 2D coupled constitutive laws</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The distance to cubic symmetry class as a polynomial optimization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Priziac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2023.103880⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 156, pp.157-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-023-10041-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888267v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distance to cubic symmetry class as a polynomial optimization problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Computation of minimal covariants bases for 2D coupled constitutive laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Priziac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-023-10041-w⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.103880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2023.103880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620262v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the morphic effect using a vanishing 2nd order magneto-elastic energy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anisotropic damage state modeling based on harmonic decomposition and discrete simulation of fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170471⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 293, pp.109669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973903v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance to a constitutive tensor isotropy stratum by Lasserre polynomial optimization method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling of the morphic effect using a vanishing 2nd order magneto-elastic energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Priziac</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/memocs.2023.11.393⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.170471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718818v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced polynomial invariant integrity basis for in-plane magneto-mechanical loading</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
+                <w:t xml:space="preserve">Distance to a constitutive tensor isotropy stratum by Lasserre polynomial optimization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Priziac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170849⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.393-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/memocs.2023.11.393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733735v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced polynomial invariant integrity basis for in-plane magneto-mechanical loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 579, pp.170849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souriau's Relativistic general covariant formulation of hyperelasticity revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 181, pp.105463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2023.105463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861444v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved continuous damage model to estimate multiaxial fatigue life under strain control problems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Malcher</w:t>
+                <w:t xml:space="preserve">Reduced polynomial invariant integrity basis for in-plane magneto-mechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10567895221091306⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 579, pp.170849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04513644v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance to plane elasticity orthotropy by Euler-Lagrange method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effective rationality of second order symmetric tensor spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.122⟩</w:t>
+              <w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 201 (1), pp.313-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10231-021-01117-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03308899v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective rationality of second order symmetric tensor spaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Minimal functional bases for elasticity tensor symmetry classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10231-021-01117-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-021-09872-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04513673v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal functional bases for elasticity tensor symmetry classes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An improved continuous damage model to estimate multiaxial fatigue life under strain control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.V. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.R.F.S. Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.S. Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Boris Kolev</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Malcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-021-09872-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (6), pp.815-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10567895221091306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241501v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical strain localization analysis of isotropic and anisotropic damage models for quasi-brittle materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Desmorat</w:t>
+                <w:t xml:space="preserve">Distance to plane elasticity orthotropy by Euler-Lagrange method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111869⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 350, pp.413--430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019573v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03308899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An orthotropic damage model with internal sliding and friction for masonry-like material</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical strain localization analysis of isotropic and anisotropic damage models for quasi-brittle materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108397⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 254-255, pp.111869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640573v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lode angle dependency due to anisotropic damage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An orthotropic damage model with internal sliding and friction for masonry-like material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rostagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh Huyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1056789520948563⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 267, pp.108397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04513689v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis and damage modeling of the shear-out failure mode of a 3D woven composite lug</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the symmetry class of an Elasticity tensor using polynomial covariants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113522⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10812865211010885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550932v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845691v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the symmetry class of an Elasticity tensor using polynomial covariants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Integrity bases for cubic nonlinear magnetostriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10812865211010885⟩</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.167885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845691v4</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity bases for cubic nonlinear magnetostriction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An intrinsic geometric formulation of Hyper-elasticity, pressure potential and non-holonomic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.167885⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (1), pp.29--63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-021-09853-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051787v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intrinsic geometric formulation of Hyper-elasticity, pressure potential and non-holonomic constraints</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental analysis and damage modeling of the shear-out failure mode of a 3D woven composite lug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hurmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Irisarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-021-09853-5⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 261, pp.113522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168412v2</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous anisotropic damage as a twin modelling of discrete bi-dimensional fracture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lode angle dependency due to anisotropic damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mattiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104285⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (2), pp.214-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789520948563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004855v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced algebraic conditions for plane or axial tensorial symmetries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Continuous anisotropic damage as a twin modelling of discrete bi-dimensional fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1081286520920691⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, pp.104285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291487v3</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004855v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Determination of Plane and Axial Symmetries in Linear Elasticity and Piezo-Electricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Olive</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 141 (1), pp.147-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10659-020-09778-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient computational strategy of cycle-jumps dedicated to fatigue of composite structures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reduced algebraic conditions for plane or axial tensorial symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2020.105500⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (12), pp.2155-2177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1081286520920691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488948v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291487v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering the normal form of an elasticity tensor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An efficient computational strategy of cycle-jumps dedicated to fatigue of composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Sally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Olive</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-020-09784-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135 (105500), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2020.105500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410330v2</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic separating sets for three-dimensional elasticity tensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recovering the normal form of an elasticity tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Abramian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2019.0056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (1), pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-020-09784-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966221v2</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic two-scale damage model for high-cycle fatigue simulation using multi-temporal Latin framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generic separating sets for three-dimensional elasticity tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Fau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2019.103808⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 475 (2226), pp.20190056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2019.0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190831v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep and damage anisotropies of 9%Cr and 14%Cr ODS steel cladding</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A kinetic two-scale damage model for high-cycle fatigue simulation using multi-temporal Latin framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Alameddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.02.041⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.103808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2019.103808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545379v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate dependent ductility and damage threshold: Application to Nickel-based single crystal CMSX-4</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Cormier</w:t>
+                <w:t xml:space="preserve">Creep and damage anisotropies of 9%Cr and 14%Cr ODS steel cladding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jaumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.09.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 518, pp.274-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.02.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282589v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization Analysis of Nonlocal Models with Damage-Dependent Nonlocal Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+                <w:t xml:space="preserve">Rate dependent ductility and damage threshold: Application to Nickel-based single crystal CMSX-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mattiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.06.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113, pp.74-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04513704v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensorial nature of γ ′ -rafting evolution in nickel-based single crystal superalloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Cormier</w:t>
+                <w:t xml:space="preserve">Localization Analysis of Nonlocal Models with Damage-Dependent Nonlocal Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Jirásek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.07.033⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174-175, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318803v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue lifetime modeling of oxide/oxide composites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Harmonic factorization and reconstruction of the elasticity tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2018.02.075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (1), pp.67-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-017-9657-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545472v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic factorization and reconstruction of the elasticity tensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromechanics based framework with second-order damage tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-017-9657-y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.88-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2017.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421763v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529452v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanics based framework with second-order damage tensors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boris Kolev</w:t>
+                <w:t xml:space="preserve">Tensorial nature of γ ′ -rafting evolution in nickel-based single crystal superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caccuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2017.11.014⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 158, pp.138-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529452v3</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From diffuse damage to strain localization from an Eikonal Non-Local (ENL) Continuum Damage model with evolving internal length</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fatigue lifetime modeling of oxide/oxide composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Sally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.12.006⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 213, pp.797-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2018.02.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702706v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tensorial thermodynamic framework to account for the γ ' rafting in nickel-based single crystal superalloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">From diffuse damage to strain localization from an Eikonal Non-Local (ENL) Continuum Damage model with evolving internal length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2017.03.010⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 331, pp.650-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545290v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">γ′-Rafting mechanisms under complex mechanical stress state in Ni-based single crystalline superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Caccuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Caccuri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 131, pp.487-497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic damage modeling of concrete materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A tensorial thermodynamic framework to account for the γ ' rafting in nickel-based single crystal superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mattiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1056789515606509⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.43-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2017.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545370v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order tensorial framework for 2D medium with open and closed cracks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anisotropic damage modeling of concrete materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2016.02.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (6), pp.818-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789515606509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455234v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D extension of Tensorial Polar Decomposition. Application to (photo-)elasticity tensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Second order tensorial framework for 2D medium with open and closed cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2016.01.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.262 - 277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303347v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the introduction of a mean stress in kinetic damage evolution laws for fatigue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">3D extension of Tensorial Polar Decomposition. Application to (photo-)elasticity tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Rakotoarisoa</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.03.006⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 344 (6), pp.402-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2016.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04545385v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensorial Polar Decomposition of 2D fourth order tensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the introduction of a mean stress in kinetic damage evolution laws for fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Angrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.07.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.141-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455305v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress triaxiality and Lode angle along surfaces of elastoplastic structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tensorial Polar Decomposition of 2D fourth order tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.03.006⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (9), pp.471-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545384v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial Haigh Diagrams from Incremental Two Scale Damage Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Gaborit</w:t>
+                <w:t xml:space="preserve">Nonlocal models with damage-dependent interactions motivated by internal time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Jirásek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Lab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12762/2015.AL09-05⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.255-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187084v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal models with damage-dependent interactions motivated by internal time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stress triaxiality and Lode angle along surfaces of elastoplastic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Darlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milan Jirásek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.06.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67-68, pp.71-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254354v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of the role of the third stress invariant in the Gurson approach for ductile fracture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Multiaxial Haigh Diagrams from Incremental Two Scale Damage Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Fournage</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Du Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.02.009⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, p. 1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12762/2015.AL09-05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717959v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic dissipation of a modular anisotropic damage model : application to concrete under impact</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+                <w:t xml:space="preserve">An assessment of the role of the third stress invariant in the Gurson approach for ductile fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fournage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.06.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.400 - 414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016916v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Non Saturation of Cyclic Plasticity Law: A Power Law for Kinematic Hardening</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intrinsic dissipation of a modular anisotropic damage model : application to concrete under impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chambart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Structured Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35167-9_12⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127, pp.161-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04545479v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage: Experimental Validation and Prospects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Kelvin Modes Based Cubic Plasticity and Induced Anisotropic Damage: Application to Creep of AM1 Single Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Marull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.121⟩</w:t>
+              <w:t xml:space="preserve">Advanced Structured Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Advanced Structured Materials, 19, pp.217-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35167-9_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545470v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelvin Modes Based Cubic Plasticity and Induced Anisotropic Damage: Application to Creep of AM1 Single Crystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Damage: Experimental Validation and Prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Structured Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35167-9_20⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66, pp.684-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04545473v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-quadratic Kelvin modes based plasticity criteria for anisotropic materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the Non Saturation of Cyclic Plasticity Law: A Power Law for Kinematic Hardening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxane Marull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2010.06.003⟩</w:t>
+              <w:t xml:space="preserve">Advanced Structured Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Advanced Structured Materials, 19, pp.121-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35167-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545482v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-saturating nonlinear kinematic hardening laws</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Non-quadratic Kelvin modes based plasticity criteria for anisotropic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Marull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.02.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (3), pp.328-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2010.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04545663v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biaxial High Cycle Fatigue of a Type 304L Stainless Steel: Cyclic Strains and Crack Initiation Detection by Digital Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Poncelet</w:t>
+                <w:t xml:space="preserve">G. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Barbier</w:t>
+                <w:t xml:space="preserve">B. Raka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Raka</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (5), pp.810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2010.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'endommagement d'un acier inoxydable austénitique par fatigue multiaxiale à grand nombre de cycles (Damage study of an austenitic stainless steel in high cycle multiaxial fatigue regime)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Non-saturating nonlinear kinematic hardening laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338 (3), pp.146-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576566v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay-active damage versus non-local enhancement for anisotropic damage dynamics computations with alternated loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Etude de l'endommagement d'un acier inoxydable austénitique par fatigue multiaxiale à grand nombre de cycles (Damage study of an austenitic stainless steel in high cycle multiaxial fatigue regime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107, pp.51--57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994292v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non standard thermodynamics framework for robust computations with induced anisotropic damage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Delay-active damage versus non-local enhancement for anisotropic damage dynamics computations with alternated loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chambart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1056789509104839⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 77, pp.2294-2315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2010.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994281v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudodynamic testing and nonlinear substructuring of damaging structures under earthquake loading</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Non standard thermodynamics framework for robust computations with induced anisotropic damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2009.01.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (1), pp.53-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789509104839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417869v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mullins effect and cyclic stress softening of filled elastomers by internal sliding and friction thermodynamics model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pseudodynamic testing and nonlinear substructuring of damaging structures under earthquake loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulfatah Souid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.12.025⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (5), pp.1102-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2009.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00379072v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelvin decomposition and multiple effective stresses concept in anisotropic materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mullins effect and cyclic stress softening of filled elastomers by internal sliding and friction thermodynamics model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.09.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (11-12), pp.2255-2264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04545662v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete 3D model as complimentary numerical testing for anisotropic damage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Kelvin decomposition and multiple effective stresses concept in anisotropic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-008-9183-9⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337 (11-12), pp.733-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270147v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic 3D delay-damage model to simulate concrete structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Anisotropic damage modelling of biaxial behaviour and rupture of concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17, pp.749-760</w:t>
+              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (4), pp.417-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994306v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic damage modelling of biaxial behaviour and rupture of concrete structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Topology optimization in damage governed low cycle fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 336 (5), pp.448-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2008.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994323v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimization in damage governed low cycle fatigue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anisotropic 3D delay-damage model to simulate concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chambart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.749-760</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545659v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-identification isotropic/anisotropic damage and application to anisothermal structural failure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Discrete 3D model as complimentary numerical testing for anisotropic damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Otin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2007.05.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-008-9183-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04545489v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling microdefects closure effect with isotropic/anisotropic damage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cross-identification isotropic/anisotropic damage and application to anisothermal structural failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Otin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1056789507069541⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75 (11), pp.3446-3463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2007.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00571169v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d'endommagement avec refermeture de la porosité pour le calcul des ouvrages souterrains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling microdefects closure effect with isotropic/anisotropic damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17747120.2007.9692987⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.65-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789507069541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545527v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00571169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal anisotropic damage model and related computational aspects for quasi-brittle materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 74, pp.1539-1560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2006.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum damage mechanics for hysteresis and fatigue of quasi‐brittle materials and structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modèle d'endommagement avec refermeture de la porosité pour le calcul des ouvrages souterrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.532⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (9-10), pp.1269-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17747120.2007.9692987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04545524v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two scale damage model and related numerical issues for thermo-mechanical high cycle fatigue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Continuum damage mechanics for hysteresis and fatigue of quasi‐brittle materials and structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.Ph. Sermage</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (2), pp.307-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169928v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courbe de convergence d’un tunnel pour un modèle phénoménologique d’endommagement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Two scale damage model and related numerical issues for thermo-mechanical high cycle fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Saitta</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seyedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Ph. Sermage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (Issue 6), pp.909-935</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545529v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positivity of intrinsic dissipation of a class of nonstandard anisotropic damage models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 334 (10), pp.587-592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2006.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positivité de la dissipation intrinsèque d'une classe de modèles d'endommagement anisotropes non standards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Courbe de convergence d’un tunnel pour un modèle phénoménologique d’endommagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saitta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 116, pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2006116015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107040v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation numérique d'un modèle d'endommagement anisotrope non-local</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Positivité de la dissipation intrinsèque d'une classe de modèles d'endommagement anisotropes non standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 334, pp.587-592</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994389v1</w:t>
+                <w:t xml:space="preserve">hal-00107040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage and fatigue. Continuum damage mechanics modeling for fatigue of materials and structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Implantation numérique d'un modèle d'endommagement anisotrope non-local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 10, pp.849-878</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 10 (3), pp.391-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17747120.2006.9692835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106719v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics modelling of internal friction and hysteresis of elastomers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Damage and fatigue. Continuum damage mechanics modeling for fatigue of materials and structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.849-878</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04545656v1</w:t>
+                <w:t xml:space="preserve">hal-00106719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast estimation of localized plasticity and damage by energetic methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thermodynamics modelling of internal friction and hysteresis of elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0020-7683(02)00002-1⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 331 (4), pp.265-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(03)00038-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04545602v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-unilateral conditions in anisotropic elasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fast estimation of localized plasticity and damage by energetic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (12), pp.3289-3310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7683(02)00002-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04545654v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic damage law of evolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quasi-unilateral conditions in anisotropic elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 328, pp.445-450</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04545623v1</w:t>
+                <w:t xml:space="preserve">hal-04545654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial creep–fatigue under anisothermal conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Anisotropic damage law of evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1460-2695.2000.00267.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 19 (2), pp.187-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0997-7538(00)00161-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545611v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two scale damage concept applied to fatigue</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multiaxial creep–fatigue under anisothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Sermage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1018641414428⟩</w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 23 (3), pp.241-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-2695.2000.00267.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545624v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution law for anisotropic damage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A two scale damage concept applied to fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Sermage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 97 (1/4), pp.67-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1018641414428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04545648v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Singularities Applied to Crack Initiation by Damage of Multimaterial Joints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evolution law for anisotropic damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Lemaitre</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 327, pp.1231-1236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04545629v1</w:t>
+                <w:t xml:space="preserve">hal-04545648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singularities in bi-materials: parametric study of an isotropic/anisotropic joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Leckie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 17 (1), pp.33-52. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0997-7538(98)80062-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0997-7538(98)80062-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular fields for a bi-material in anisotropic plane elasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stress Singularities Applied to Crack Initiation by Damage of Multimaterial Joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIb, Mécanique, physique, astronomie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29, pp.153-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE1996-1393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545639v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinitiation of a crack reaching an interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Singular fields for a bi-material in anisotropic plane elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIb, Mécanique, physique, astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 322, pp.355-361</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04545635v1</w:t>
+                <w:t xml:space="preserve">hal-04545639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reinitiation of a crack reaching an interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vidonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 80 (4), pp.257-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00018507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Size effect in fiber or bar pullout with interface softening slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.P. Bazant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 120 (9), pp.1945-1962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10372,7216 +10480,7216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation covariante du couplage électro-magnéto-mécanique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cinématiques des milieux généralisés et repères mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313006v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinématiques des milieux généralisés et repères mobiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formulation covariante du couplage électro-magnéto-mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313041v1</w:t>
+                <w:t xml:space="preserve">hal-05313006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition d’intégrabilité d’une loi d’hypoélaticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etats thermodynamiquement non-admissibles en élasto-plasticité anisotherme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Coudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Reformulation and Integration of Hypoelasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés francais de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective rates as covariant derivatives on the manifold of Riemannian metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Nonlinear Solid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francesco dell’Isola; Marco Amabili, Jun 2024, Cagliari (Sardaigne), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling anisotropic damage using a reconstruction by rational covariants of the elasticity tensor obtained by Discrete Element tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Anisotropic Damage Model Based on a Decomposition of the Elasticity Tensor in Terms of Covariants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Damage Mechanics (ICDM4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Baton-Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346952v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Damage Model Based on a Decomposition of the Elasticity Tensor in Terms of Covariants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Modeling anisotropic damage using a reconstruction by rational covariants of the elasticity tensor obtained by Discrete Element tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Damage Mechanics (ICDM4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Baton-Rouge, United States</w:t>
+              <w:t xml:space="preserve">Seventh International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346936v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage Regularization Via The Eikonal Gradient Non-Local Method: Properties And Couplings With Plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Marconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Jirásek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Horák</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII International Conference on Computational Plasticity. Fundamentals and Applications. COMPLAS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Barcelon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle magnéto-élastique isotrope avec second ordre évanescent -application au Fe-3%Si</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Modeling of the morphic effect using a 1st-order transitional magneto-elastic energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">25th Soft Magnetic Materials conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772954v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the morphic effect using a 1st-order transitional magneto-elastic energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Développement d'un modèle magnéto-élastique isotrope avec second ordre évanescent -application au Fe-3%Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Soft Magnetic Materials conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773047v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From bi-dimensional discrete model to anisotropic damage model: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance aux strates d'isotropie par optimisation polynomiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Azzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Priziac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From discrete to continuum modelling of crack induced anisotropy in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM-ECCOMAS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculations strategies to forecast lifetime of oxide/oxide composite structures under complex solicitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Sally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM18 – 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition of a unified model to predict strength and fatigue lifetime of 3D woven composite structures with polymer matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Angrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM18 – 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariants et covariants en mécanique du solide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Couplage élasticité -endommagement -plasticité dans un cadre explicitement orthotrope pour la modélisation de la maçonnerie sous sollicitations cycliques multiaxiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-J Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">CSMA 2019, 14ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357054v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage élasticité -endommagement -plasticité dans un cadre explicitement orthotrope pour la modélisation de la maçonnerie sous sollicitations cycliques multiaxiales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Proposition d'un modèle unifié pour la prévision de la tenue et la durée de vie de structures composites tissées 3D à matrice organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Angrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2019, 14ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397081v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un modèle unifié pour la prévision de la tenue et la durée de vie de structures composites tissées 3D à matrice organique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Invariants et covariants en mécanique du solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420750v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la rigidité résiduelle d'une structure composite oxyde/oxyde sollicitée en fatigue : comparaison essais/calculs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Sally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local interactions across damaged bands and near notches or free-edges in isotropic Eikonal Non-Local (ENL) damage models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Nonlocal damage formulation with evolving internal length: the Eikonal nonlocal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Solid Mechanics Conference, ESMC 2018,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153171v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal damage formulation with evolving internal length: the Eikonal nonlocal approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Non-local interactions across damaged bands and near notches or free-edges in isotropic Eikonal Non-Local (ENL) damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bad Hofgastein, Austria</w:t>
+              <w:t xml:space="preserve">10th European Solid Mechanics Conference, ESMC 2018,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153180v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariants and covariants in Solid Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the tensile anisotropy of extruded ODS steel tubes using notched rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Jaumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMC16 - 16th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covariants du tenseur d'élasticité et caractérisation polynomiale des classes de symétries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting GeoMeca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile and creep anisotropy in ods steel tubes for nuclear cladding applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Desmorat</w:t>
+                <w:t xml:space="preserve">Thermodynamics modeling of viscous and non viscous hysteresis of filled rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guindet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Creep and Fracture of Engineering Materials and Structures (CREEP2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth European Conference on Constitutive Models for Rubber, ECCMR 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp.271-275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781315140216-44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02435082v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics modeling of viscous and non viscous hysteresis of filled rubber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+                <w:t xml:space="preserve">Tensile and creep anisotropy in ods steel tubes for nuclear cladding applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jaumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth European Conference on Constitutive Models for Rubber, ECCMR 2005</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference on Creep and Fracture of Engineering Materials and Structures (CREEP2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint Petersbourg, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722692v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02435082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une méthodologie pour le dimensionnement de chapes ceinturées tissées 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hurmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Irisarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal damage formulation with evolving internal length: the Eikonal nonlocal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unification de modèles d'endommagement de type Lemaitre pour la fatigue à faible et grand nombre de cycles, multiaxiale et aléatoire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonlocal damage with evolving internal length: the Eikonal nonlocal formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Jirásek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées de Printemps de la Société Française de Métallurigue et de Matériaux (SF2M): Fatigue sous chargement d’amplitude variable et environnement vibratoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">COLLOQUIUM LAGRANGIANUM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009534v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal damage with evolving internal length: the Eikonal nonlocal formulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unification de modèles d'endommagement de type Lemaitre pour la fatigue à faible et grand nombre de cycles, multiaxiale et aléatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Souto-Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milan Jirásek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUIUM LAGRANGIANUM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">35èmes Journées de Printemps de la Société Française de Métallurigue et de Matériaux (SF2M): Fatigue sous chargement d’amplitude variable et environnement vibratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623655v1</w:t>
+                <w:t xml:space="preserve">hal-02009534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'endommagement anisotrope du béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la détermination de la triaxialité des contraintes sur un bord libre à l'estimation de la plasticité par post-traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Darlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified model for Mullins effect and high cycle fatigue life prediction of rubber materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth European Conference on Constitutive Models for Rubber (ECCMR VIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.217-224, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b14964-41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two level biaxial fatigue: a few results on non-linear damage accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Du Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of Fatigue Damage IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new isotropic hyperelastic strain energy function in terms of invariants and its derivation into a pseudo-elastic model for Mullins effect: application to finite element analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dublin, Ireland. pp.265-271, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b11687-49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of an anisotropic delay damage model for impact on reinforced concrete structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Dynamic cracks initiation, propagation, coalescence, speed and arrest from anisotropic damage mechanics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chambart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D Guilbaud</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete Under Severe Conditions - CONSEC’10</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IV European Conference on Computational Mechanics - ECCM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625017v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of an internal time in nonlocal integral theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Austria. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic cracks initiation, propagation, coalescence, speed and arrest from anisotropic damage mechanics analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Experimental validation of an anisotropic delay damage model for impact on reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chambart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Conference on Computational Mechanics - ECCM 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Concrete Under Severe Conditions - CONSEC’10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Merida, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b10552-186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624668v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biaxial fatigue tests: experiments and estimation of fatigue life from incremental damage post-processor.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two scale damage model for HCF uniaxial and biaxial 304L steel tests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Barbier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Raka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Ph. Sermage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Courtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International ASTM/ESIS Symposium on Fatigue and Fracture Mechanics (37th ASTM National Symposium on Fatigue and Fracture Mechanics).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vancouver- British Colombia, Canada</w:t>
+              <w:t xml:space="preserve">SMIRT20 Structural Mechanics In Reator Technology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475526v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipation due to damage for an anisotropic 3D delay­-damage model Application to reinforced concrete structures under impact loadings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
+                <w:t xml:space="preserve">Biaxial fatigue tests: experiments and estimation of fatigue life from incremental damage post-processor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Ph. Sermage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Courtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Island of Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">Ninth International ASTM/ESIS Symposium on Fatigue and Fracture Mechanics (37th ASTM National Symposium on Fatigue and Fracture Mechanics).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vancouver- British Colombia, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625039v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two scale damage model for HCF uniaxial and biaxial 304L steel tests.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.Ph. Sermage</w:t>
+                <w:t xml:space="preserve">Dissipation due to damage for an anisotropic 3D delay­-damage model Application to reinforced concrete structures under impact loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chambart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMIRT20 Structural Mechanics In Reator Technology.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Island of Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475519v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la fissuration des structures endommagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique - CFM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipation due à l'endommagement anisotrope : application au calcul de structures en béton armé sous impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la maquette SMART sous séisme : utilisation d'un modèle d'endommagement anisotrope tridimensionnel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dissipation due à l'endommagement anisotrope : application au calcul de structures en béton armé sous impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chambart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">, CSMA, LMT, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408407v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipation due à l'endommagement anisotrope : application au calcul de structures en béton armé sous impact</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la maquette SMART sous séisme : utilisation d'un modèle d'endommagement anisotrope tridimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CSMA, LMT, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401522v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal time for nonlocal integral framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Fracture, ECF17,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROBUST ANISOTROPIC VISCO-DAMAGE MODELING FOR IMPACT APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Computational Mechanics (WCCM8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean stress effect by incremental two scale damage model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Ph. Sermage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Du Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The sixth International Conference on Low Cycle Fatigue.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean sstress effect and bi-axial fatigue of structures from two scale damage model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII ICTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Adélaïde, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLASTICITY-DAMAGE VERSUS ANISOTROPIC DAMAGE FOR IMPACT ON CONCRETE STRUCTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII International Congresses on Theoretical and Applied Mechanics - ICTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endommagement anisotrope avec effet retard pour le calcul de structures en béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics framework for robust computations with induced anisotropic damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fracture Mechanics of Concrete and Concrete Structures, FraMCoS-6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Catania, Italy. pp. 377-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element computations of rupture with induced anisotropic damage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pseudodynamic tests and substructuring of damageable structures under two component earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulfatah Souid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-C Conference on Computational Modelling of Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Mayrhofen, Austria</w:t>
+              <w:t xml:space="preserve">ECEES 2006 - 1st European Conference on Earthquake Engineering and Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023121v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of equivalent strains on the multi-axial response of an anisotropic damage model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Damage model with internal sliding and friction for hysteresis and fatigue of quasi-brittle materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huyen Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC 2006 - 6th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">EMMC 9 Euromech-Mecamat - 9th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Moret-sur-Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095870v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00070963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground reaction curve for a phenomonological damage model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Damage 2005 : a post-processor for high cycle fatigue under complex thermomechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Saïtta</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Sermage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARMS 2006 - 4th Asian Rock Mechanics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Singapore</w:t>
+              <w:t xml:space="preserve">ASME Pressure Vessels and Piping Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022271v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic anisotropic damage computations of concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGS'2006 - 1st Euro-mediterranean Symposium on Advances in Geomaterials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudodynamic tests and substructuring of damageable structures under two component earthquake</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ground reaction curve for a phenomonological damage model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saïtta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECEES 2006 - 1st European Conference on Earthquake Engineering and Seismology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">ARMS 2006 - 4th Asian Rock Mechanics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106738v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage 2005 : a post-processor for high cycle fatigue under complex thermomechanical loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Role of equivalent strains on the multi-axial response of an anisotropic damage model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P. Sermage</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Pressure Vessels and Piping Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">ESMC 2006 - 6th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022270v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage model with internal sliding and friction for hysteresis and fatigue of quasi-brittle materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Finite element computations of rupture with induced anisotropic damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Huyen Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC 9 Euromech-Mecamat - 9th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Moret-sur-Loing, France</w:t>
+              <w:t xml:space="preserve">Euro-C Conference on Computational Modelling of Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mayrhofen, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00070963v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois incrémentales d'évolution de l'endommagement : application au HA188, matériau des chambres de combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Otin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Mecamat / Ecole de Mécanique des Matériaux "Approches multiéchelles en mécanique des matériaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic damage for concrete within multifibre beam finite element theory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cross-identification isotropic/anisotropic damage for (visco-)plasticity based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Otin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECEES 2006 - 1st European Conference on Earthquake Engineering and Seismology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">EMMC 9 Euromech-Mecamat - 9th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Moret-sur-Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106743v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00070965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-identification isotropic/anisotropic damage for (visco-)plasticity based models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anisotropic damage for concrete within multifibre beam finite element theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulfatah Souid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Otin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC 9 Euromech-Mecamat - 9th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Moret-sur-Loing, France</w:t>
+              <w:t xml:space="preserve">ECEES 2006 - 1st European Conference on Earthquake Engineering and Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00070965v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement endommageable des matériaux quasi-fragiles : frottement interne et fatigue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Implantation numérique d'un modèle d'endommagement anisotrope non-local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Huyen Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIes Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023049v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive modelling of damage, internal friction and fatigue for quasi-brittle materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unified framework for damage and fatigue of metals, concrete and elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech Colloquium 460 "Numerical Modelling of Concrete Cracking"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Innsbrück, Austria</w:t>
+              <w:t xml:space="preserve">ICF 11 - 11th International Conference on Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022265v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation numérique d'un modèle d'endommagement anisotrope non-local</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Constitutive modelling of damage, internal friction and fatigue for quasi-brittle materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Euromech Colloquium 460 "Numerical Modelling of Concrete Cracking"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Innsbrück, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023045v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified framework for damage and fatigue of metals, concrete and elastomers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comportement endommageable des matériaux quasi-fragiles : frottement interne et fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huyen Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICF 11 - 11th International Conference on Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Turin, Italy</w:t>
+              <w:t xml:space="preserve">XXIIIes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022708v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test PSD et sous-structuration de structures endommageantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulfatah Souid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Mecamat "Mécanismes et mécanique du comportement, de la dégradation et de la rupture des matériaux sous sollicitations dynamiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiaxial Creep Fatigue under Anisothermal Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sermage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">lUTAM Symposium on Creep in Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Murakami and N. Ohno (eds.J, Apr 2000, Nagoya, Japan. pp.125-130, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-015-9628-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17591,124 +17699,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoelastic's integrability condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypoelastic’s integrability condition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Gif -sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17718,223 +17826,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanique des matériaux solides - 3e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sciences Sup, 978-2100516230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Damage Mechanics : Ductile, Creep, Fatigue and Brittle Failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer-Verlag, 2005, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b138882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17944,435 +18052,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanically Motivated Model for Oxidation Ageing of Elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darcy Beurle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Nackenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Design and Validation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 93, Springer International Publishing, pp.271-290, 2020, Lecture Notes in Applied and Computational Mechanics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-38156-1_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic damage computation for fatigue analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Nackenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Design and Validation, Lecture Notes in Applied and Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 93, pp.329-347, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-38156-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois de comportement pour les matériaux endommageables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">direction : M. Clavel, P. Bompard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endommagement et rupture des matériaux 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes science - Lavoisier, pp.295-338, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical implementation of constitutive models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Besson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local approach to fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les presses de l'ecole des mines de paris, pp.279-310, 2004, Ecole d'été “Mécanique de l'endommagement et approche locale de la rupture” (MEALOR), juillet 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18382,104 +18490,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of an internal time in nonlocal integral theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18489,675 +18597,675 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition d'intégrabilité d'une loi d'hypoélaticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation Covariante du Couplage Electro-Magneto-Mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinématiques des milieux généralisés et repères mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ecker</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativistic second gradient theory of continuous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Darondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792877v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the isotropy stratification of a real representation of a compact Lie group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Azzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942236v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments de géométrie pour la mécanique des milieux continus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343934v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tensorial thermodynamic framework to account for the γ ′ rafting in Nickel-based single crystal superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Mattiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19167,104 +19275,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of an internal time in nonlocal integral theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19274,160 +19382,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Digital Twin Using AI and SCADA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malbois Le Borgne Briac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatti Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desmorat Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capaldo Matteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.15969.21607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId453"/>
+      <w:footerReference w:type="default" r:id="rId454"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19574,51 +19682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Airoud Basmaji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ecker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Nackenhorst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2026.111980" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illyana Lebrere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2026.106184" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426212v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2026.106111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109432v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Bhattacharyya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105760" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105359" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005942v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis V&#233;drine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loiseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105611" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475708v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masseron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106396" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107650" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Basmaji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110192" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246478v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-02010-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.246" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245338v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109669" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888267v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desmorat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olive" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2023.103880" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Azzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Priziac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-023-10041-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taurines" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170471" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2023.11.393" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04733735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kolev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170849" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519889v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taurines" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861444v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105463" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Ferreira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R.F.S. Campos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Neves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malcher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895221091306" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308899v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Antonelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.122" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513673v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olive" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-021-01117-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241501v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Desmorat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Olive" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09872-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masseron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rastiello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111869" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640573v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Tisserand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rostagni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Huyen Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108397" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513689v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mattiello" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789520948563" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hurmane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Irisarri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113522" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845691v4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865211010885" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051787v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167885" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168412v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09853-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004855v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oliver-Leblond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104285" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291487v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286520920691" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516951v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09778-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Sally" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Julien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105500" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410330v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abramian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09784-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966221v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0056" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190831v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Alameddin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103808" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545379v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaumier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.02.041" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282589v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mattiello" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.09.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513704v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Jir&#225;sek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.06.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caccuri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.033" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545472v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.075" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421763v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9657-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529452v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.11.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702706v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.12.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2017.03.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545312v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Caccuri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.06.018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545370v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789515606509" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455234v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.02.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303347v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.01.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545385v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaborit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaminski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rakotoarisoa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.03.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8HS85SR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455305v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.07.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Darlet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.03.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187084v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Du Tertre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2015.AL09-05" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254354v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.06.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717959v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benallal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.02.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016916v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.06.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545479v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35167-9_12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G5CX47XS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545470v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaborit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilblas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pyre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.121" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545473v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marull" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35167-9_20" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TLLNQDPR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545482v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.06.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41MLFDC5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545663v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.02.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659528v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raka" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.05.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576566v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994292v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guilbaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.04.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994281v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789509104839" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417869v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulfatah Souid" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.01.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379072v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.12.025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8BDL2N8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545662v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.09.012" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270147v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-008-9183-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994306v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994323v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545659v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.01.001" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545489v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2007.05.011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMCR1Q3Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571169v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789507069541" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545527v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692987" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994382v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2006.09.012" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545524v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pham" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.532" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DFNXNZ89-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169928v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyedi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph. Sermage" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545529v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saitta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2006116015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545658v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.07.015" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107040v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994389v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692835" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106719v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545656v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00038-X" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545602v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00002-1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T58STZLW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545654v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545623v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lemaitre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sauzay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)00161-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQGNRTSM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545611v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sermage" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2000.00267.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-26J6F814-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545624v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemaitre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sermage" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018641414428" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L96CDKH3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545648v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545629v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE1996-1393" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545632v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Leckie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(98)80062-4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BR99515-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545639v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545635v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidonne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00018507" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-HXP817BX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545637v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.P. Bazant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313006v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Chapon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313041v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312929v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lloria" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312973v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Perez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Fau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coudon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218193v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614894v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346952v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346936v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285742v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marconi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hor&#225;k" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772954v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773047v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892314v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280037v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229227v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189111v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189092v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kaminski" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Angrand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357054v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397081v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J Tisserand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. H. Nguyen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420750v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420768v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153171v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Giry" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153180v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thierry" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809205v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339071v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jaumier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vincent" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922862v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435082v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722692v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guindet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-44" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621573v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623490v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rastiello" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gatuingt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009534v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Souto-Lebel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623655v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167631v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722067v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004695v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-41" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576653v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004687v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11687-49" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625017v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chambart" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guilbaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10552-186" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017194v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624668v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475526v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625039v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475519v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625047v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lebon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421811v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408407v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lebon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ragueneau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401522v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625083v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625059v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468956v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468942v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625069v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517615v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625170v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023121v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095870v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022271v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sa&#239;tta" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068979v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106738v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022270v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pauget" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070963v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen Pham" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019276v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dambrine" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106743v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070965v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023049v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022265v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023045v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022708v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016347v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545622v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sermage" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9628-2_13" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-95CRGD8M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218218v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545600v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chaboche" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/mecanique-materiaux-solides-0" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545566v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b138882" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513696v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy Beurle" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Andr&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_14" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464075v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiran Zhang" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_17" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462321v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164466v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200898v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065746v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051531v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061286v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792877v2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darondeau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942236v2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grivaux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343934v2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438310v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mattiello" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017193v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964028v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malbois Le Borgne Briac" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatti Filippo" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmorat Rodrigue" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capaldo Matteo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15969.21607" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426212v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2026.106111" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604319v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illyana Lebrere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2026.106184" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Airoud Basmaji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ecker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Nackenhorst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2026.111980" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Basmaji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005942v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis V&#233;drine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loiseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105611" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Bhattacharyya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105760" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105359" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masseron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106396" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107650" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246478v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-02010-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593484v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110192" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.246" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Azzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Priziac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-023-10041-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888267v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desmorat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olive" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2023.103880" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245338v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109669" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taurines" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170471" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2023.11.393" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taurines" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170849" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861444v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105463" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04733735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kolev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olive" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-021-01117-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241501v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Desmorat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Olive" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09872-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Ferreira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R.F.S. Campos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Neves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malcher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895221091306" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308899v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Antonelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.122" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019573v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masseron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rastiello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111869" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640573v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Tisserand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rostagni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Huyen Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108397" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845691v4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865211010885" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167885" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168412v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09853-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hurmane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Irisarri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113522" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mattiello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789520948563" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004855v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oliver-Leblond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104285" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516951v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09778-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291487v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286520920691" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Sally" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Julien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105500" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410330v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abramian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09784-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966221v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0056" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190831v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Alameddin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103808" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaumier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.02.041" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282589v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mattiello" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.09.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513704v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Jir&#225;sek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.06.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421763v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9657-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529452v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.11.014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318803v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caccuri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.033" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545472v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.075" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702706v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.12.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545312v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Caccuri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.06.018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545290v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2017.03.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545370v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789515606509" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455234v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.02.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303347v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.01.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545385v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaborit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaminski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rakotoarisoa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.03.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8HS85SR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455305v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.07.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254354v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.06.015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Darlet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.03.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187084v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Du Tertre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2015.AL09-05" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717959v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benallal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournage" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.02.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016916v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.06.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545473v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marull" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35167-9_20" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TLLNQDPR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545470v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaborit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilblas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pyre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.121" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545479v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35167-9_12" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G5CX47XS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545482v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.06.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41MLFDC5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659528v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raka" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.05.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545663v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.02.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576566v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994292v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guilbaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.04.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994281v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789509104839" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417869v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulfatah Souid" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.01.007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379072v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.12.025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8BDL2N8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545662v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.09.012" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994323v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545659v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.01.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994306v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270147v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-008-9183-9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545489v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2007.05.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMCR1Q3Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571169v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789507069541" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994382v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2006.09.012" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545527v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692987" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545524v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pham" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.532" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DFNXNZ89-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169928v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyedi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph. Sermage" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545658v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.07.015" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545529v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saitta" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2006116015" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107040v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994389v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692835" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106719v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545656v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00038-X" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545602v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00002-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T58STZLW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545654v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545623v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lemaitre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sauzay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)00161-3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQGNRTSM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545611v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sermage" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2000.00267.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-26J6F814-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545624v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemaitre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sermage" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018641414428" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L96CDKH3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545648v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545632v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Leckie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(98)80062-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BR99515-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545629v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE1996-1393" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545639v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545635v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidonne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00018507" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-HXP817BX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545637v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.P. Bazant" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313041v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313006v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Chapon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312929v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lloria" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312973v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Perez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Fau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coudon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218193v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614894v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346936v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346952v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285742v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marconi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hor&#225;k" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773047v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772954v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892314v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280037v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229227v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189111v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189092v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kaminski" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Angrand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397081v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J Tisserand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. H. Nguyen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420750v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357054v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420768v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153180v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thierry" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153171v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Giry" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809205v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339071v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jaumier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vincent" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922862v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722692v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guindet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-44" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435082v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621573v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623490v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rastiello" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gatuingt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623655v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009534v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Souto-Lebel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167631v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722067v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004695v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-41" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576653v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004687v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11687-49" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624668v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017194v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625017v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chambart" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guilbaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10552-186" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475519v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475526v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625039v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625047v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lebon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421811v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401522v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408407v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lebon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ragueneau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625083v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625059v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468956v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468942v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625069v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517615v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625170v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106738v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070963v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen Pham" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022270v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pauget" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068979v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022271v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sa&#239;tta" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095870v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023121v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019276v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dambrine" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070965v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106743v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023045v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022708v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022265v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023049v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016347v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545622v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sermage" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9628-2_13" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-95CRGD8M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218218v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545600v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chaboche" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/mecanique-materiaux-solides-0" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545566v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b138882" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513696v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy Beurle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Andr&#233;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_14" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464075v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiran Zhang" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_17" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462321v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164466v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200898v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065746v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051531v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061286v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792877v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darondeau" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942236v2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grivaux" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343934v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438310v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mattiello" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017193v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964028v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malbois Le Borgne Briac" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatti Filippo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmorat Rodrigue" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capaldo Matteo" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15969.21607" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>