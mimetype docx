--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1034,291 +1034,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct imaging of thermally-activated grain-boundary diffusion in Cu/Co/IrMn/Pt exchange-bias structures using atom-probe tomography</w:t>
+                <w:t xml:space="preserve">The early stage of formation of self-organized nanocolumns in thin films: Monte Carlo simulations versus atomic-scale observations in Ge-Mn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Letellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+                <w:t xml:space="preserve">I. Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 116, pp.203906. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4902954⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 115 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4864271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683645v1</w:t>
+                <w:t xml:space="preserve">hal-01633479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The early stage of formation of self-organized nanocolumns in thin films: Monte Carlo simulations versus atomic-scale observations in Ge-Mn</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct imaging of thermally-activated grain-boundary diffusion in Cu/Co/IrMn/Pt exchange-bias structures using atom-probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+                <w:t xml:space="preserve">Florent Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Blavette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Akmaldinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 115 (5), </w:t>
+              <w:t xml:space="preserve">, 2014, 116, pp.203906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4864271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4902954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633479v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
               </w:r>
@@ -1706,51 +1706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and morphology of self-organized Mn-rich nanocolumns embedded in Ge: Correlation with the magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1892,51 +1892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112, pp.043904. </w:t>
@@ -2248,574 +2248,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale investigation of silicon nanowires and nanoclusters</w:t>
+                <w:t xml:space="preserve">Growth rate model and doping metrology by atom probe tomography in silicon nanowire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Roussel</w:t>
+                <w:t xml:space="preserve">W.H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.H. Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+                <w:t xml:space="preserve">R. Larde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-271⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.771-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201000233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597078v1</w:t>
+                <w:t xml:space="preserve">hal-00597124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of microstructure on magnetoresistive properties of Cu80Fe5Ni15 ribbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109 (8), pp.083502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3565058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth rate model and doping metrology by atom probe tomography in silicon nanowire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Xu</w:t>
+                <w:t xml:space="preserve">(Invited) Characterization and Metrology of Nanoclusters-Based Nanostructures by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Grandidier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8, pp.771-774. </w:t>
+              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, MA2011-01 (19), pp.1252-1252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.201000233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/MA2011-01/19/1252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00597124v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Characterization and Metrology of Nanoclusters-Based Nanostructures by Atom Probe Tomography</w:t>
+                <w:t xml:space="preserve">Characterization and metrology of nanoclusters-based nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gourbilleau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lardé Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/MA2011-01/19/1252⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (18), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3647904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820066v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Superparamagnetic Co Clusters in Pulsed Laser Deposition-Grown Zn 0.9 Co 0.1 O Thin Films Using Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2824,2068 +2812,2068 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herrade Bieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133 (5), pp.1451-1458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja108290u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and metrology of nanoclusters-based nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
+                <w:t xml:space="preserve">Atomic scale investigation of silicon nanowires and nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Roussel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+                <w:t xml:space="preserve">W.H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.3647904⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.271-1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633471v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural investigation of SmCo5/Fe nanostructured alloys obtained by high-energy ball milling and subsequent annealing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
+                <w:t xml:space="preserve">Study of the effect of gas pressure and catalyst droplets number density on silicon nanowires growth, tapering, and gold coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Givord</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/8/085001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (8), pp.0849028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3359648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00569765v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effect of gas pressure and catalyst droplets number density on silicon nanowires growth, tapering, and gold coverage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W.H. Chen</w:t>
+                <w:t xml:space="preserve">Influence of Co layer thickness on the structural and magnetic properties of multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjaad Zarefy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Grandidier</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3359648⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (21), pp.215004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/21/215004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549438v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Co layer thickness on the structural and magnetic properties of multilayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+                <w:t xml:space="preserve">A structural investigation of SmCo5/Fe nanostructured alloys obtained by high-energy ball milling and subsequent annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Givord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 43 (21), pp.215004. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 43 (8), pp.5001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/8/085001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/21/215004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569614v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of atomic-scale arsenic clustering in highly doped silicon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Cadel</w:t>
+                <w:t xml:space="preserve">Structural analysis and magnetic properties of ( Pt / Co ) 3 / Pt tPt / IrMn multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjaad Zarefy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3257178⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.174434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.174434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929143v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis and magnetic properties of ( Pt / Co ) 3 / Pt tPt / IrMn multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of (Pt2 nm/Co0.4 nm)3/Ptx/IrMn7 nm multilayers by tomographic atom probe: On the role of a Pt spacer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjaad Zarefy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Chiron</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.174434⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105, pp.103912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3125527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683833v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of (Pt2 nm/Co0.4 nm)3/Ptx/IrMn7 nm multilayers by tomographic atom probe: On the role of a Pt spacer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation at the atomic scale of the Co spatial distribution in Zn(Co)O magnetic semiconductor oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 105, pp.103912. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3125527⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 105 (12), pp.126107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3152579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683832v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation at the atomic scale of the Co spatial distribution in Zn(Co)O magnetic semiconductor oxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Si nanoparticles in SiO 2 An atomic scale observation for optimization of optical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3152579⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/87/26004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633464v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth resolution function of the laser assisted tomographic atom probe in the investigation of semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (4), pp.044908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3186617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gibbs-Thomson and diffusion-induced contributions to the growth rate of Si, InP, and GaAs nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.G. Dubrovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.V. Sibirev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.V. Sibirev</w:t>
+                <w:t xml:space="preserve">G.E. Cirlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.E. Cirlin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I.P. Soshnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79, pp.205316-1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.205316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si nanoparticles in SiO 2 An atomic scale observation for optimization of optical devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Talbot</w:t>
+                <w:t xml:space="preserve">Evidence of atomic-scale arsenic clustering in highly doped silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/87/26004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (10), pp.106102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3257178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633465v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of Si nanowires on micropillars for the study of their dopant distribution by atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Nys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Grandidier</w:t>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26, pp.1960-1963. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1116/1.3021371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale study of TbCo2.5/Fe multilayers by laser-assisted tomographic atom probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural investigation of TbCo2/Fe magnetostrictive thin films by tomographic atom probe and Mössbauer spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Grenier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Larde</w:t>
+                <w:t xml:space="preserve">R. Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vurpillot</w:t>
+                <w:t xml:space="preserve">J.M. Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 102, pp.033912-1-4. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 310, pp.2215-2216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2761825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.1102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00255798v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation of TbCo2/Fe magnetostrictive thin films by tomographic atom probe and Mössbauer spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Atomic scale study of TbCo2.5/Fe multilayers by laser-assisted tomographic atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Lardé</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Larde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Le Breton</w:t>
+                <w:t xml:space="preserve">F. Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 310, pp.2215-2216. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102, pp.033912-1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.1102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2761825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00285631v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00255798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling and valorization of Nd-Fe-B permanent magnets in WEEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maât</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4940,1954 +4928,1954 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Conference “Rare Earth and Future Permanent Magnets and their Applications” (REPM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards solar cells combining silicon nanopilars and various semiconductor nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lambert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Di Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic analyzis and photocurrent studies of isolated sub-100 nm diameter silicon nanowires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lambert</w:t>
+                <w:t xml:space="preserve">Nanostructures magnéto-élastiques au voisinage d'états critiques artificiellement induits pour micro-nano-systèmes multiferroïques magnéto-mécaniques (MMMS ou M3S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kreminsky</w:t>
+                <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Dallas, TX, United States</w:t>
+              <w:t xml:space="preserve">2èmes Journées Nanosciences et Nanotechnologies du C'nano Nord-Ouest, J2NO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579044v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of dopants in silicon nanowires grown by solid-liquid-solid or vapor-liquid-solid</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Charge generation efficiency of core-shell Si nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées Nanosciences et Nanotechnologies du C'nano Nord-Ouest, J2NO 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807251v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructures magnéto-élastiques au voisinage d'états critiques artificiellement induits pour micro-nano-systèmes multiferroïques magnéto-mécaniques (MMMS ou M3S)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dusch</w:t>
+                <w:t xml:space="preserve">Investigation of dopants in silicon nanowires grown by solid-liquid-solid or vapor-liquid-solid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées Nanosciences et Nanotechnologies du C'nano Nord-Ouest, J2NO 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807169v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge generation efficiency of core-shell Si nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic analyzis and photocurrent studies of isolated sub-100 nm diameter silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Stievenard</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kreminsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Nanosciences et Nanotechnologies du C'nano Nord-Ouest, J2NO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rouen, France</w:t>
+              <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dallas, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807231v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale dopant metrology in an individual silicon nanowire by atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology 2010 Advanced Materials, CNTs, Particles, Films and Composites - 2010 NSTI Nanotechnology Conference and Expo, NSTI-Nanotech 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Anaheim, CA, United States. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale structure of Si nanowire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society March Meeting, 2009 APS March Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Pittsburgh, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized growth and characterisation of silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on Beam Injection Assessment of Microstructures in Semiconductors, BIAMS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes de la croissance et du dopage de nanofils de silicium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the Si-rich silicon oxide by 3D atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées Nanosciences Nord-Ouest, J2NO 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-1111-D06-08-MM09-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361981v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Si-rich silicon oxide by 3D atom probe tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+                <w:t xml:space="preserve">Etude des mécanismes de la croissance et du dopage de nanofils de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. M. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dufour</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Larde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 MRS Fall Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1ères Journées Nanosciences Nord-Ouest, J2NO 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633462v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de nanofils de silicium sur pointes de tungstène pour caractérisation en sonde atomique et microscopie champ proche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Nanosciences Nord-Ouest, J2NO 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'une multicouche magnétostrictive TbCo2/Fe par sonde atomique tomographique assistée par laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Larde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées de la Matière Condensée, JMC10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00241168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de nanofils de Si par sonde atomique tomographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00243976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofils de Si et sonde atomique tomographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Nanofils Nanotubes Semiconducteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00243974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser atom probe tomography: Some applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVNC and IFES 2006 - Technical Digest - l9th International Vacuum Nanoelectronics Conference and 50th International Field Emission Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.61--62, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IVNC.2006.335352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId198"/>
+      <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7034,51 +7022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Parviainen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Renaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012629" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107317" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ma&#226;t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Breton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5048619" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b01226" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241229v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936167" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Letellier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akmaldinov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902954" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864271" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maitre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ledue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307544q" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hijazi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-39" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768723" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745033" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Jacquot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/27/275001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/883268225E080D7B3DFB2E007E94E406BBA2CFF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Dubrovskii" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4714364" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-271" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829271v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ochin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565058" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597124v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000233" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5F1STT3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2011-01/19/1252" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633468v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Bieber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja108290u" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lard&#233; Rodrigue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3647904" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569765v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chiron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pop" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/8/085001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A86CADEDAB4CAFD788C28DA5E90462CC27CEB55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549438v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3359648" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569614v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chiron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/21/215004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R96N7VG5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929143v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257178" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683833v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.174434" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3125527" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633464v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152579" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929144v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3186617" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473095v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Sibirev" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Cirlin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Soshnikov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.205316" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633465v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/26004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357357v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nys" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stievenard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3021371" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255798v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juraszek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2761825" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285631v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lard&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Le Breton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.1102" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGQ7TNRP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176853v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kreminsky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807251v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Preobrazhensky" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807231v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953261v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575327v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sti&#233;venard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361981v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Chen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633462v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D06-08-MM09-08" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361980v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241168v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243976v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243974v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928901v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335352" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Parviainen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Renaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012629" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107317" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ma&#226;t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Breton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5048619" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b01226" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241229v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936167" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633479v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864271" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683645v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Letellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akmaldinov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902954" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maitre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ledue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307544q" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hijazi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-39" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768723" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745033" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Jacquot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/27/275001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/883268225E080D7B3DFB2E007E94E406BBA2CFF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Dubrovskii" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4714364" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597124v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000233" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829271v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ochin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565058" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820066v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2011-01/19/1252" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633471v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lard&#233; Rodrigue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3647904" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633468v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Bieber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja108290u" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597078v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-271" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3359648" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chiron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/21/215004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R96N7VG5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569765v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chiron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pop" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/8/085001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A86CADEDAB4CAFD788C28DA5E90462CC27CEB55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.174434" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683832v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3125527" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633464v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152579" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633465v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/26004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929144v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3186617" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473095v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Sibirev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Cirlin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Soshnikov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.205316" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257178" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357357v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nys" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stievenard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3021371" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lard&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Le Breton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juraszek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.1102" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGQ7TNRP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255798v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2761825" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176853v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798195v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807169v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Preobrazhensky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807231v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807251v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579044v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kreminsky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953261v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575327v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sti&#233;venard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633462v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D06-08-MM09-08" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361981v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361980v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241168v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243976v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243974v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928901v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335352" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>