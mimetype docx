--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1034,291 +1034,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The early stage of formation of self-organized nanocolumns in thin films: Monte Carlo simulations versus atomic-scale observations in Ge-Mn</w:t>
+                <w:t xml:space="preserve">Direct imaging of thermally-activated grain-boundary diffusion in Cu/Co/IrMn/Pt exchange-bias structures using atom-probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Mouton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Talbot</w:t>
+                <w:t xml:space="preserve">Florent Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristelle Pareige</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Akmaldinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 115 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4864271⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 116, pp.203906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4902954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633479v1</w:t>
+                <w:t xml:space="preserve">hal-01683645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct imaging of thermally-activated grain-boundary diffusion in Cu/Co/IrMn/Pt exchange-bias structures using atom-probe tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The early stage of formation of self-organized nanocolumns in thin films: Monte Carlo simulations versus atomic-scale observations in Ge-Mn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Letellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Akmaldinov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 116, pp.203906. </w:t>
+              <w:t xml:space="preserve">, 2014, 115 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4902954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4864271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683645v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
               </w:r>
@@ -1706,51 +1706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and morphology of self-organized Mn-rich nanocolumns embedded in Ge: Correlation with the magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1892,51 +1892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112, pp.043904. </w:t>
@@ -2633,325 +2633,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and metrology of nanoclusters-based nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of Superparamagnetic Co Clusters in Pulsed Laser Deposition-Grown Zn 0.9 Co 0.1 O Thin Films Using Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Roussel</w:t>
+                <w:t xml:space="preserve">Herrade Bieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lardé Rodrigue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+                <w:t xml:space="preserve">Guy Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.3647904⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (5), pp.1451-1458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja108290u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633471v1</w:t>
+                <w:t xml:space="preserve">hal-01633468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Superparamagnetic Co Clusters in Pulsed Laser Deposition-Grown Zn 0.9 Co 0.1 O Thin Films Using Atom Probe Tomography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and metrology of nanoclusters-based nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lardé Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herrade Bieber</w:t>
+                <w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Schmerber</w:t>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 133 (5), pp.1451-1458. </w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (18), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja108290u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1.3647904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633468v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale investigation of silicon nanowires and nanoclusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3035,307 +3035,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effect of gas pressure and catalyst droplets number density on silicon nanowires growth, tapering, and gold coverage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W.H. Chen</w:t>
+                <w:t xml:space="preserve">Influence of Co layer thickness on the structural and magnetic properties of multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjaad Zarefy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Grandidier</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3359648⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (21), pp.215004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/21/215004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549438v1</w:t>
+                <w:t xml:space="preserve">hal-00569614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Co layer thickness on the structural and magnetic properties of multilayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+                <w:t xml:space="preserve">Study of the effect of gas pressure and catalyst droplets number density on silicon nanowires growth, tapering, and gold coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (8), pp.0849028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3359648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/21/215004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00569614v1</w:t>
+                <w:t xml:space="preserve">hal-00549438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structural investigation of SmCo5/Fe nanostructured alloys obtained by high-energy ball milling and subsequent annealing</w:t>
               </w:r>
@@ -3863,451 +3863,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si nanoparticles in SiO 2 An atomic scale observation for optimization of optical devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Talbot</w:t>
+                <w:t xml:space="preserve">Depth resolution function of the laser assisted tomographic atom probe in the investigation of semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/87/26004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (4), pp.044908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3186617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633465v1</w:t>
+                <w:t xml:space="preserve">hal-01929144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth resolution function of the laser assisted tomographic atom probe in the investigation of semiconductors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+                <w:t xml:space="preserve">Gibbs-Thomson and diffusion-induced contributions to the growth rate of Si, InP, and GaAs nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Dubrovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N.V. Sibirev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E. Cirlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.P. Soshnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3186617⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.205316-1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.205316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929144v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gibbs-Thomson and diffusion-induced contributions to the growth rate of Si, InP, and GaAs nanowires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G.E. Cirlin</w:t>
+                <w:t xml:space="preserve">Si nanoparticles in SiO 2 An atomic scale observation for optimization of optical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.P. Soshnikov</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 79, pp.205316-1-7. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.205316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/87/26004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473095v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of atomic-scale arsenic clustering in highly doped silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4525,307 +4525,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation of TbCo2/Fe magnetostrictive thin films by tomographic atom probe and Mössbauer spectrometry</w:t>
+                <w:t xml:space="preserve">Atomic scale study of TbCo2.5/Fe multilayers by laser-assisted tomographic atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Larde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lardé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Cadel</w:t>
+                <w:t xml:space="preserve">F. Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.1102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102, pp.033912-1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2761825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285631v1</w:t>
+                <w:t xml:space="preserve">hal-00255798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale study of TbCo2.5/Fe multilayers by laser-assisted tomographic atom probe</w:t>
+                <w:t xml:space="preserve">Structural investigation of TbCo2/Fe magnetostrictive thin films by tomographic atom probe and Mössbauer spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Larde</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 310, pp.2215-2216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.1102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2761825⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00255798v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5208,89 +5208,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge generation efficiency of core-shell Si nanowires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Berthe</w:t>
+                <w:t xml:space="preserve">Investigation of dopants in silicon nanowires grown by solid-liquid-solid or vapor-liquid-solid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5309,113 +5309,113 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées Nanosciences et Nanotechnologies du C'nano Nord-Ouest, J2NO 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807231v1</w:t>
+                <w:t xml:space="preserve">hal-00807251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of dopants in silicon nanowires grown by solid-liquid-solid or vapor-liquid-solid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Cadel</w:t>
+                <w:t xml:space="preserve">Charge generation efficiency of core-shell Si nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5428,57 +5428,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées Nanosciences et Nanotechnologies du C'nano Nord-Ouest, J2NO 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807251v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic analyzis and photocurrent studies of isolated sub-100 nm diameter silicon nanowires</w:t>
               </w:r>
@@ -5615,51 +5615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5740,51 +5740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5990,51 +5990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6370,51 +6370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Larde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6469,51 +6469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de nanofils de Si par sonde atomique tomographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6588,286 +6588,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00243976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofils de Si et sonde atomique tomographique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Lardé</w:t>
+                <w:t xml:space="preserve">Laser atom probe tomography: Some applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Hourlier</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Nanofils Nanotubes Semiconducteurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVNC and IFES 2006 - Technical Digest - l9th International Vacuum Nanoelectronics Conference and 50th International Field Emission Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.61--62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVNC.2006.335352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00243974v1</w:t>
+                <w:t xml:space="preserve">hal-01928901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser atom probe tomography: Some applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">Nanofils de Si et sonde atomique tomographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVNC and IFES 2006 - Technical Digest - l9th International Vacuum Nanoelectronics Conference and 50th International Field Emission Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées du GDR Nanofils Nanotubes Semiconducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVNC.2006.335352⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928901v1</w:t>
+                <w:t xml:space="preserve">hal-00243974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7022,51 +7022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Parviainen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Renaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012629" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107317" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ma&#226;t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Breton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5048619" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b01226" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241229v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936167" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633479v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864271" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683645v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Letellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akmaldinov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902954" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maitre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ledue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307544q" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hijazi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-39" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768723" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745033" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Jacquot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/27/275001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/883268225E080D7B3DFB2E007E94E406BBA2CFF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Dubrovskii" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4714364" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597124v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000233" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829271v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ochin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565058" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820066v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2011-01/19/1252" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633471v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lard&#233; Rodrigue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3647904" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633468v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Bieber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja108290u" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597078v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-271" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3359648" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chiron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/21/215004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R96N7VG5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569765v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chiron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pop" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/8/085001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A86CADEDAB4CAFD788C28DA5E90462CC27CEB55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.174434" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683832v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3125527" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633464v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152579" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633465v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/26004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929144v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3186617" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473095v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Sibirev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Cirlin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Soshnikov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.205316" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257178" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357357v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nys" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stievenard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3021371" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lard&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Le Breton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juraszek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.1102" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGQ7TNRP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255798v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2761825" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176853v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798195v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807169v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Preobrazhensky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807231v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807251v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579044v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kreminsky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953261v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575327v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sti&#233;venard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633462v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D06-08-MM09-08" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361981v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361980v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241168v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243976v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243974v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928901v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335352" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Parviainen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Renaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012629" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107317" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ma&#226;t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Breton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5048619" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b01226" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241229v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936167" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Letellier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akmaldinov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902954" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864271" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maitre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ledue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307544q" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hijazi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-39" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768723" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745033" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Jacquot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/27/275001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/883268225E080D7B3DFB2E007E94E406BBA2CFF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Dubrovskii" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4714364" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597124v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000233" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829271v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ochin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3565058" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820066v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2011-01/19/1252" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633468v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrade Bieber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja108290u" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633471v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lard&#233; Rodrigue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3647904" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597078v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-271" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569614v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chiron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/21/215004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R96N7VG5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549438v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3359648" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569765v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chiron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pop" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/8/085001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A86CADEDAB4CAFD788C28DA5E90462CC27CEB55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.174434" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683832v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3125527" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633464v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152579" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929144v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3186617" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473095v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Sibirev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Cirlin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Soshnikov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.205316" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633465v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/26004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257178" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357357v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nys" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stievenard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3021371" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255798v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juraszek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2761825" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285631v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lard&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Le Breton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.1102" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGQ7TNRP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176853v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798195v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807169v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Preobrazhensky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807251v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579044v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kreminsky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953261v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575327v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sti&#233;venard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633462v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D06-08-MM09-08" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361981v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361980v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241168v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243976v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928901v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335352" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243974v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>