--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -1138,425 +1138,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON/OFF Photo(switching) along with Reversible Spin-State Change and Single-Crystal-to-Single-Crystal Transformation in a Mixed-Valence Fe(II)Fe(III) Molecular System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of Redox-Active Cs⊂{Fe 4 Ni 4 } Cyanide-Bridged Cage Complexes Bearing Monodentate Ligands: Synthesis, Structure, and Electronic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Glatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujit Kamilya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohini Semwal</w:t>
+                <w:t xml:space="preserve">Mélodie Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lescouëzec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03972⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (3), pp.1709-1717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207278v1</w:t>
+                <w:t xml:space="preserve">hal-04212917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near room temperature stepwise spin state switching and photomagnetic effect in a mixed-valence molecular square</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">ON/OFF Photo(switching) along with Reversible Spin-State Change and Single-Crystal-to-Single-Crystal Transformation in a Mixed-Valence Fe(II)Fe(III) Molecular System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujit Kamilya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakshi Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohini Semwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lescouëzec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanling Li</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiri Pechousek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (31), pp.10700-10707. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (23), pp.8794-8802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3DT01615C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207283v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Redox-Active Cs⊂{Fe 4 Ni 4 } Cyanide-Bridged Cage Complexes Bearing Monodentate Ligands: Synthesis, Structure, and Electronic Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jana Glatz</w:t>
+                <w:t xml:space="preserve">Near room temperature stepwise spin state switching and photomagnetic effect in a mixed-valence molecular square</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujit Kamilya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakshi Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lescouëzec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Donnart</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jiri Pechousek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (3), pp.1709-1717. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (31), pp.10700-10707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3DT01615C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212917v1</w:t>
+                <w:t xml:space="preserve">hal-04207283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Magnetic Materials Based on {Co III (Tp*)(CN) 3 }- Cyanidometallate: Combined Magnetic, Structural and 59 Co NMR Study</w:t>
               </w:r>
@@ -2474,177 +2474,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure‐Induced Conversion of a Paramagnetic FeCo Complex into a Molecular Magnetic Switch with Tuneable Hysteresis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Keevin Béneut</w:t>
+                <w:t xml:space="preserve">Thermo and Electro-Switchable Cs⊂{Fe 4 -Fe 4 } Cubic Cage: Spin-Transition and Electrochromism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Glatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Flambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.202008051⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (74), pp.10950-10953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CC04279J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947817v1</w:t>
+                <w:t xml:space="preserve">hal-02948032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospray ionization: an efficient approach to deposit polymetallic molecular switches onto gold surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benchohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2653,514 +2653,514 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Méthivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessem Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kreher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lescouëzec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (48), pp.6587-6589. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CC01906B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Transfer in the Cs⊂{Mn 4 Fe 4 } Cubic Switch: a Soluble Molecular Model of the MnFe Prussian-Blue Analogues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jana Glatz</w:t>
+                <w:t xml:space="preserve">Pressure‐Induced Conversion of a Paramagnetic FeCo Complex into a Molecular Magnetic Switch with Tuneable Hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benchohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buqin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keevin Béneut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201916199⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132 (39), p. 17425-17429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.202008051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570673v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Step Thermoinduced Metal-to-Metal Electron Transfer and ON/OFF Photoswitching in a Molecular [Fe 2 Co 2 ] Square Complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rouzières</w:t>
+                <w:t xml:space="preserve">Electron Transfer in the Cs⊂{Mn 4 Fe 4 } Cubic Switch: a Soluble Molecular Model of the MnFe Prussian-Blue Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Ramón Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Glatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Benchohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02053⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89, pp.8089-8093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201916199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082269v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo and Electro-Switchable Cs⊂{Fe 4 -Fe 4 } Cubic Cage: Spin-Transition and Electrochromism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Flambard</w:t>
+                <w:t xml:space="preserve">Two-Step Thermoinduced Metal-to-Metal Electron Transfer and ON/OFF Photoswitching in a Molecular [Fe 2 Co 2 ] Square Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujit Kamilya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subrata Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Meunier</w:t>
+                <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
+                <w:t xml:space="preserve">Mathieu Rouzières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (74), pp.10950-10953. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (17), pp.11879-11888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CC04279J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948032v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the local magnetic structure of the [FeIII(Tp)(CN)3]- Building block via solid-state NMR spectroscopy, polarized neutron diffraction, and first-principle calculations</w:t>
               </w:r>
@@ -4597,295 +4597,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K⊂{[Fe II (Tp)(CN) 3 ] 4 [Co III ( pz Tp)] 3 [Co II ( pz Tp)]}: a neutral soluble model complex of photomagnetic Prussian blue analogues</w:t>
+                <w:t xml:space="preserve">An {Fe60} tetrahedral cage: building nanoscopic molecular assemblies through cyanometallate and alkoxo linkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Garnier</w:t>
+                <w:t xml:space="preserve">J.-R. Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-R Jim Enez</w:t>
+                <w:t xml:space="preserve">A. Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan-Fu Li</w:t>
+                <w:t xml:space="preserve">L.-M. Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J von Bardeleben</w:t>
+                <w:t xml:space="preserve">P. Fertey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Journaux</w:t>
+                <w:t xml:space="preserve">F. Tuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.4825-4831. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (44), pp.17610--17615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6sc01435f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6DT03151J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333034v1</w:t>
+                <w:t xml:space="preserve">hal-01727616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An {Fe60} tetrahedral cage: building nanoscopic molecular assemblies through cyanometallate and alkoxo linkers</w:t>
+                <w:t xml:space="preserve">K⊂{[Fe II (Tp)(CN) 3 ] 4 [Co III ( pz Tp)] 3 [Co II ( pz Tp)]}: a neutral soluble model complex of photomagnetic Prussian blue analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-R. Jiménez</w:t>
+                <w:t xml:space="preserve">D Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mondal</w:t>
+                <w:t xml:space="preserve">J.-R Jim Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.-M. Chamoreau</w:t>
+                <w:t xml:space="preserve">Yan-Fu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fertey</w:t>
+                <w:t xml:space="preserve">J von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tuna</w:t>
+                <w:t xml:space="preserve">Y Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (44), pp.17610--17615. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.4825-4831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6DT03151J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6sc01435f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727616v1</w:t>
+                <w:t xml:space="preserve">hal-01333034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One synthesis: two redox states. Temperature-oriented crystallization of a charge transfer \Fe _\textrm2 Co _\textrm2 \ square complex in a \FeIILSCoIIILS\ _\textrm2 diamagnetic or \FeIIILSCoIIHS\ _\textrm2 paramagnetic state</w:t>
               </w:r>
@@ -5031,51 +5031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paquirissamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Ruyack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6079,441 +6079,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, crystal structure and magnetic properties of two oxalato-bridged dimetallic trinuclear complexes combined with a polar cation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimensionality switching through a thermally induced reversible single-crystal-to-single-crystal phase transition in a cyanide complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Train</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Lescouëzec</w:t>
+                <w:t xml:space="preserve">Ruxandra Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Boubekeur</w:t>
+                <w:t xml:space="preserve">Marguerite Kalisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliseo Ruiz</w:t>
+                <w:t xml:space="preserve">Rodolphe Clérac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Mathonière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Herson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c002468f⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (23), pp.11045-11056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic1015725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765707v1</w:t>
+                <w:t xml:space="preserve">hal-00553915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single chain magnet behaviour in an enantiopure chiral cobalt(ii)–copper(ii) one-dimensional compound</w:t>
+                <w:t xml:space="preserve">Synthesis, crystal structure and magnetic properties of two oxalato-bridged dimetallic trinuclear complexes combined with a polar cation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Train</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lescouëzec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jorge Pasán</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseo Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B920231E⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (20), pp.4951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c002468f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991238v1</w:t>
+                <w:t xml:space="preserve">hal-01765707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionality switching through a thermally induced reversible single-crystal-to-single-crystal phase transition in a cyanide complex.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Clérac</w:t>
+                <w:t xml:space="preserve">Single chain magnet behaviour in an enantiopure chiral cobalt(ii)–copper(ii) one-dimensional compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Train</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lescouëzec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corine Mathonière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Herson</w:t>
+                <w:t xml:space="preserve">Jorge Pasán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 49 (23), pp.11045-11056. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (13), pp.2322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic1015725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/B920231E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553915v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid State Anion-guest Encapsulation by Metallosupramolecular Capsules made from two Tetranuclear Copper(ll) Complexes.</w:t>
               </w:r>
@@ -6837,51 +6837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benchohra,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Glatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kreher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Mattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7105,51 +7105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05393795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Glatz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Malytskyi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lescou&#235;zec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.217363" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05011706v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benchohra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#233;li Daff&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202408917" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05283648v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashurya Pritam Mudoi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niku Ahmed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Choudhury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT01885D" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823350v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casimiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boivin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00981" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04401554v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yating Ye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garrido-Barros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wellauer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c11517" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04693598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Paliwoda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02347" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04929594v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jurgen von Bardeleben" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dambournet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01316F" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04927468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin B&#233;neut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Parisiades" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QI02499K" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04207278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujit Kamilya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Mehta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohini Semwal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03972" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04207283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Pechousek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01615C" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04212917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Donnart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01278" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Flambard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise&#8208;marie Chamoreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200783" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03693626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Ram&#243;n Jim&#233;nez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Godeffroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c03421" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03275386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qui Pham Xuan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plamont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC01825F" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03420373v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqing Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa El Said" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen von Bardeleben" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt02441h" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03123596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202015994" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05285864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendiran Marimuthu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02302" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02947817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202008051" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kreher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC01906B" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570673v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201916199" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Ghosh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzi&#232;res" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948032v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC04279J" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H K&#246;hler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902239" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arrio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03839" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Okubo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Talham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.04.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01958650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F.C. Cruz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia A Figueira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C Waerenborgh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C.J. Pereira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yianling Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.06.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955753v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tami" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou Khaled" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958972.2018.1442575" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sugahara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuo Yamada" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC01374H" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01723027v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Tewary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867908v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00326" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01558174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flambard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sugahara" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S De" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Okubo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yamada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT00728K" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295511v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishake Mondal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boilleau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201601870" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01279121v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201511354" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333034v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Jim Enez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J von Bardeleben" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Journaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc01435f" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727616v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mondal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chamoreau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fertey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT03151J" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA00191B" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01280924v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquirissamy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ruyack" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lescou&#235;zec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc00021a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992180v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mannan Seuleiman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rechignat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC49164A" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05287271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300661" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815657v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Julve" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3087467" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326599v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Durdevic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Journaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc38404c" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326580v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Igor Dassi&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401117u" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765702v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Pardo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verdaguer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200616p" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985411v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernando-Soria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cangussu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eslava" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101459" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQXBSG39-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765707v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Train" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boubekeur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ruiz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c002468f" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B8D5D97B933AC603B7606243BD0E047581D2DAB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991238v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pas&#225;n" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B920231E" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553915v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Gheorghe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Kalisz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;rac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1015725" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Lloret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700794" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5F0GK86B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05283680v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Marilena Toma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissermann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B302182N" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04016372v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benchohra," TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mattana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05393795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Glatz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Malytskyi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lescou&#235;zec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.217363" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05011706v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benchohra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#233;li Daff&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202408917" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05283648v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashurya Pritam Mudoi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niku Ahmed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Choudhury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT01885D" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823350v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casimiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boivin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00981" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04401554v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yating Ye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garrido-Barros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wellauer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c11517" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04693598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Paliwoda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02347" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04929594v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jurgen von Bardeleben" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dambournet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01316F" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04927468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin B&#233;neut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Parisiades" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QI02499K" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04212917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Donnart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01278" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04207278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujit Kamilya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Mehta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohini Semwal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03972" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04207283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Pechousek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01615C" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Flambard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise&#8208;marie Chamoreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200783" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03693626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Ram&#243;n Jim&#233;nez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Godeffroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c03421" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03275386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qui Pham Xuan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plamont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC01825F" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03420373v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqing Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa El Said" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen von Bardeleben" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt02441h" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03123596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202015994" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05285864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendiran Marimuthu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02302" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC04279J" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879959v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kreher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC01906B" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02947817v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202008051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201916199" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082269v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Ghosh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzi&#232;res" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02053" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H K&#246;hler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902239" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arrio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03839" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Okubo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Talham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.04.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01958650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F.C. Cruz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia A Figueira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C Waerenborgh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C.J. Pereira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yianling Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.06.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955753v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tami" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou Khaled" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958972.2018.1442575" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sugahara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuo Yamada" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC01374H" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01723027v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Tewary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867908v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00326" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01558174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flambard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sugahara" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S De" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Okubo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yamada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT00728K" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295511v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishake Mondal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boilleau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201601870" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01279121v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201511354" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727616v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mondal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chamoreau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fertey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT03151J" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Jim Enez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J von Bardeleben" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Journaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc01435f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA00191B" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01280924v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquirissamy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ruyack" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lescou&#235;zec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc00021a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992180v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mannan Seuleiman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rechignat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC49164A" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05287271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300661" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815657v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Julve" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3087467" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326599v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Durdevic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Journaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc38404c" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326580v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Igor Dassi&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401117u" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765702v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Pardo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verdaguer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200616p" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985411v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernando-Soria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cangussu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eslava" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101459" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQXBSG39-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553915v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Gheorghe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Kalisz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;rac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1015725" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765707v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Train" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boubekeur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ruiz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c002468f" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B8D5D97B933AC603B7606243BD0E047581D2DAB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991238v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pas&#225;n" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B920231E" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Lloret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700794" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5F0GK86B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05283680v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Marilena Toma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissermann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B302182N" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04016372v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benchohra," TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mattana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>