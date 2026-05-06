--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1138,425 +1138,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Redox-Active Cs⊂{Fe 4 Ni 4 } Cyanide-Bridged Cage Complexes Bearing Monodentate Ligands: Synthesis, Structure, and Electronic Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ON/OFF Photo(switching) along with Reversible Spin-State Change and Single-Crystal-to-Single-Crystal Transformation in a Mixed-Valence Fe(II)Fe(III) Molecular System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Donnart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+                <w:t xml:space="preserve">Sujit Kamilya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakshi Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohini Semwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lescouëzec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01278⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (23), pp.8794-8802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212917v1</w:t>
+                <w:t xml:space="preserve">hal-04207278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON/OFF Photo(switching) along with Reversible Spin-State Change and Single-Crystal-to-Single-Crystal Transformation in a Mixed-Valence Fe(II)Fe(III) Molecular System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Near room temperature stepwise spin state switching and photomagnetic effect in a mixed-valence molecular square</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujit Kamilya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakshi Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lescouëzec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanling Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohini Semwal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yanling Li</w:t>
+                <w:t xml:space="preserve">Jiri Pechousek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (23), pp.8794-8802. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (31), pp.10700-10707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3DT01615C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207278v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near room temperature stepwise spin state switching and photomagnetic effect in a mixed-valence molecular square</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sakshi Mehta</w:t>
+                <w:t xml:space="preserve">Design of Redox-Active Cs⊂{Fe 4 Ni 4 } Cyanide-Bridged Cage Complexes Bearing Monodentate Ligands: Synthesis, Structure, and Electronic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Glatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lescouëzec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (31), pp.10700-10707. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (3), pp.1709-1717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3DT01615C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207283v1</w:t>
+                <w:t xml:space="preserve">hal-04212917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Magnetic Materials Based on {Co III (Tp*)(CN) 3 }- Cyanidometallate: Combined Magnetic, Structural and 59 Co NMR Study</w:t>
               </w:r>
@@ -2474,693 +2474,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo and Electro-Switchable Cs⊂{Fe 4 -Fe 4 } Cubic Cage: Spin-Transition and Electrochromism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Flambard</w:t>
+                <w:t xml:space="preserve">Electrospray ionization: an efficient approach to deposit polymetallic molecular switches onto gold surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Benchohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Méthivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessem Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Meunier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Kreher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lescouëzec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 56 (74), pp.10950-10953. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CC04279J⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 56 (48), pp.6587-6589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CC01906B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948032v1</w:t>
+                <w:t xml:space="preserve">hal-02879959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospray ionization: an efficient approach to deposit polymetallic molecular switches onto gold surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure‐Induced Conversion of a Paramagnetic FeCo Complex into a Molecular Magnetic Switch with Tuneable Hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanling Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benchohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buqin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keevin Béneut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CC01906B⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132 (39), p. 17425-17429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.202008051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879959v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure‐Induced Conversion of a Paramagnetic FeCo Complex into a Molecular Magnetic Switch with Tuneable Hysteresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanling Li</w:t>
+                <w:t xml:space="preserve">Electron Transfer in the Cs⊂{Mn 4 Fe 4 } Cubic Switch: a Soluble Molecular Model of the MnFe Prussian-Blue Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Ramón Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Glatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benchohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Keevin Béneut</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.202008051⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89, pp.8089-8093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201916199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947817v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Transfer in the Cs⊂{Mn 4 Fe 4 } Cubic Switch: a Soluble Molecular Model of the MnFe Prussian-Blue Analogues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+                <w:t xml:space="preserve">Two-Step Thermoinduced Metal-to-Metal Electron Transfer and ON/OFF Photoswitching in a Molecular [Fe 2 Co 2 ] Square Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujit Kamilya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subrata Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanling Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouzières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201916199⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (17), pp.11879-11888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570673v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Step Thermoinduced Metal-to-Metal Electron Transfer and ON/OFF Photoswitching in a Molecular [Fe 2 Co 2 ] Square Complex</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yanling Li</w:t>
+                <w:t xml:space="preserve">Thermo and Electro-Switchable Cs⊂{Fe 4 -Fe 4 } Cubic Cage: Spin-Transition and Electrochromism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Glatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Flambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
+                <w:t xml:space="preserve">Jean-François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rouzières</w:t>
+                <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (17), pp.11879-11888. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (74), pp.10950-10953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CC04279J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082269v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the local magnetic structure of the [FeIII(Tp)(CN)3]- Building block via solid-state NMR spectroscopy, polarized neutron diffraction, and first-principle calculations</w:t>
               </w:r>
@@ -3525,295 +3525,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization and magnetism of homoleptic bis(5-aryl-2-iminopyrrolyl) complexes of iron(II) and cobalt(II)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A soluble cyanide-bridged {Fe 4 Ni 4 } box encapsulating a Cs + ion: synthesis, structure and electronic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Plamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago F.C. Cruz</w:t>
+                <w:t xml:space="preserve">Jessica Tami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Ramón Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Benchohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cláudia A Figueira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yianling Li</w:t>
+                <w:t xml:space="preserve">Omar Abou Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2018.06.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coordination Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (5), pp.601-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00958972.2018.1442575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958650v1</w:t>
+                <w:t xml:space="preserve">hal-01955753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A soluble cyanide-bridged {Fe 4 Ni 4 } box encapsulating a Cs + ion: synthesis, structure and electronic properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Plamont</w:t>
+                <w:t xml:space="preserve">Synthesis, characterization and magnetism of homoleptic bis(5-aryl-2-iminopyrrolyl) complexes of iron(II) and cobalt(II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago F.C. Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia A Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João C Waerenborgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Tami</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amina Benchohra</w:t>
+                <w:t xml:space="preserve">Laura C.J. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Abou Khaled</w:t>
+                <w:t xml:space="preserve">Yianling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coordination Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 71 (5), pp.601-614. </w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152 (Septembre 2018), pp.179-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00958972.2018.1442575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2018.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955753v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A [Fe III (Tp)(CN) 3 ] − scorpionate-based complex as a building block for designing ion storage hosts (Tp: hydrotrispyrazolylborate)</w:t>
               </w:r>
@@ -3927,295 +3927,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution and Solid-State Study of the Spin-Crossover [Fe II (R-bik) 3 ](BF 4 ) 2 Complexes (R = Me, Et, Vinyl)</w:t>
+                <w:t xml:space="preserve">Thermally-Induced Spin Crossover and LIESST Effect in the Neutral [FeII(Mebik)2(NCX)2] Complexes: Variable-Temperature Structural, Magnetic, and Optical Studies (X = S, Se; Mebik = bis(1-methylimidazol-2-yl)ketone)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddhartha De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Garnier</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa El Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Flambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201701013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723027v1</w:t>
+                <w:t xml:space="preserve">hal-01867908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally-Induced Spin Crossover and LIESST Effect in the Neutral [FeII(Mebik)2(NCX)2] Complexes: Variable-Temperature Structural, Magnetic, and Optical Studies (X = S, Se; Mebik = bis(1-methylimidazol-2-yl)ketone)</w:t>
+                <w:t xml:space="preserve">Solution and Solid-State Study of the Spin-Crossover [Fe II (R-bik) 3 ](BF 4 ) 2 Complexes (R = Me, Et, Vinyl)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddhartha De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa El Said</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subrata Tewary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Flambard</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.326. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (3-4), pp.414-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201701013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867908v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the local structure of Prussian blue electrodes by &amp;lt;sup&amp;gt;113&amp;lt;/sup&amp;gt;Cd NMR spectroscopy</w:t>
               </w:r>
@@ -4329,51 +4329,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innenrücktitelbild: Polarized Neutron Diffraction to Probe Local Magnetic Anisotropy of a Low-Spin Fe(III) Complex (Angew. Chem. 12/2016)</w:t>
+                <w:t xml:space="preserve">Polarized Neutron Diffraction to Probe Local Magnetic Anisotropy of a Low-Spin Fe(III) Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishake Mondal</w:t>
@@ -4408,106 +4408,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 128 (12), pp.4171--4171. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (12), pp.3963-3967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ange.201601870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201511354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295511v1</w:t>
+                <w:t xml:space="preserve">hal-01279121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized Neutron Diffraction to Probe Local Magnetic Anisotropy of a Low-Spin Fe(III) Complex</w:t>
+                <w:t xml:space="preserve">Innenrücktitelbild: Polarized Neutron Diffraction to Probe Local Magnetic Anisotropy of a Low-Spin Fe(III) Complex (Angew. Chem. 12/2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishake Mondal</w:t>
@@ -4542,82 +4542,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (12), pp.3963-3967. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128 (12), pp.4171--4171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201511354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ange.201601870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279121v1</w:t>
+                <w:t xml:space="preserve">hal-01295511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An {Fe60} tetrahedral cage: building nanoscopic molecular assemblies through cyanometallate and alkoxo linkers</w:t>
               </w:r>
@@ -6079,441 +6079,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionality switching through a thermally induced reversible single-crystal-to-single-crystal phase transition in a cyanide complex.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, crystal structure and magnetic properties of two oxalato-bridged dimetallic trinuclear complexes combined with a polar cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruxandra Gheorghe</w:t>
+                <w:t xml:space="preserve">Cyrille Train</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lescouëzec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Kalisz</w:t>
+                <w:t xml:space="preserve">Kamal Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Clérac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Herson</w:t>
+                <w:t xml:space="preserve">Eliseo Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (20), pp.4951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c002468f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic1015725⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553915v1</w:t>
+                <w:t xml:space="preserve">hal-01765707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, crystal structure and magnetic properties of two oxalato-bridged dimetallic trinuclear complexes combined with a polar cation</w:t>
+                <w:t xml:space="preserve">Single chain magnet behaviour in an enantiopure chiral cobalt(ii)–copper(ii) one-dimensional compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Train</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lescouëzec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Train</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eliseo Ruiz</w:t>
+                <w:t xml:space="preserve">Jorge Pasán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c002468f⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (13), pp.2322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B920231E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765707v1</w:t>
+                <w:t xml:space="preserve">hal-01991238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single chain magnet behaviour in an enantiopure chiral cobalt(ii)–copper(ii) one-dimensional compound</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Journaux</w:t>
+                <w:t xml:space="preserve">Dimensionality switching through a thermally induced reversible single-crystal-to-single-crystal phase transition in a cyanide complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Gheorghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Kalisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Clérac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Pasán</w:t>
+                <w:t xml:space="preserve">Corine Mathonière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Herson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46 (13), pp.2322. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (23), pp.11045-11056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B920231E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic1015725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991238v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid State Anion-guest Encapsulation by Metallosupramolecular Capsules made from two Tetranuclear Copper(ll) Complexes.</w:t>
               </w:r>
@@ -6837,51 +6837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benchohra,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Glatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kreher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Mattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7105,51 +7105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05393795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Glatz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Malytskyi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lescou&#235;zec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.217363" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05011706v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benchohra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#233;li Daff&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202408917" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05283648v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashurya Pritam Mudoi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niku Ahmed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Choudhury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT01885D" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823350v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casimiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boivin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00981" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04401554v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yating Ye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garrido-Barros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wellauer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c11517" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04693598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Paliwoda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02347" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04929594v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jurgen von Bardeleben" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dambournet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01316F" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04927468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin B&#233;neut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Parisiades" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QI02499K" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04212917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Donnart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01278" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04207278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujit Kamilya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Mehta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohini Semwal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03972" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04207283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Pechousek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01615C" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Flambard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise&#8208;marie Chamoreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200783" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03693626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Ram&#243;n Jim&#233;nez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Godeffroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c03421" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03275386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qui Pham Xuan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plamont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC01825F" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03420373v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqing Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa El Said" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen von Bardeleben" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt02441h" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03123596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202015994" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05285864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendiran Marimuthu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02302" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC04279J" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879959v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kreher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC01906B" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02947817v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202008051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201916199" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082269v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Ghosh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzi&#232;res" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02053" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H K&#246;hler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902239" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arrio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03839" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Okubo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Talham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.04.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01958650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F.C. Cruz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia A Figueira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C Waerenborgh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C.J. Pereira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yianling Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.06.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955753v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tami" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou Khaled" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958972.2018.1442575" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sugahara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuo Yamada" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC01374H" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01723027v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Tewary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867908v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00326" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01558174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flambard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sugahara" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S De" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Okubo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yamada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT00728K" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295511v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishake Mondal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boilleau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201601870" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01279121v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201511354" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727616v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mondal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chamoreau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fertey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT03151J" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Jim Enez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J von Bardeleben" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Journaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc01435f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA00191B" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01280924v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquirissamy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ruyack" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lescou&#235;zec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc00021a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992180v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mannan Seuleiman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rechignat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC49164A" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05287271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300661" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815657v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Julve" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3087467" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326599v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Durdevic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Journaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc38404c" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326580v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Igor Dassi&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401117u" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765702v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Pardo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verdaguer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200616p" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985411v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernando-Soria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cangussu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eslava" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101459" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQXBSG39-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553915v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Gheorghe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Kalisz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;rac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1015725" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765707v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Train" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boubekeur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ruiz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c002468f" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B8D5D97B933AC603B7606243BD0E047581D2DAB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991238v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pas&#225;n" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B920231E" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Lloret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700794" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5F0GK86B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05283680v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Marilena Toma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissermann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B302182N" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04016372v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benchohra," TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mattana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05393795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Glatz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Malytskyi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lescou&#235;zec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.217363" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05011706v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benchohra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#233;li Daff&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202408917" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05283648v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashurya Pritam Mudoi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niku Ahmed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Choudhury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT01885D" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823350v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casimiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boivin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00981" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04401554v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yating Ye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garrido-Barros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wellauer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c11517" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04693598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Paliwoda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02347" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04929594v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jurgen von Bardeleben" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dambournet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01316F" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04927468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin B&#233;neut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Parisiades" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QI02499K" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04207278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujit Kamilya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Mehta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohini Semwal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03972" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04207283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Pechousek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01615C" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04212917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Donnart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01278" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Flambard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise&#8208;marie Chamoreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200783" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03693626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Ram&#243;n Jim&#233;nez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Godeffroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c03421" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03275386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qui Pham Xuan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plamont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC01825F" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03420373v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqing Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa El Said" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen von Bardeleben" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt02441h" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03123596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202015994" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05285864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendiran Marimuthu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02302" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879959v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kreher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC01906B" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02947817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202008051" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570673v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201916199" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Ghosh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzi&#232;res" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948032v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC04279J" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H K&#246;hler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902239" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arrio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03839" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Okubo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Talham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.04.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955753v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tami" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou Khaled" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958972.2018.1442575" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01958650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F.C. Cruz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia A Figueira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C Waerenborgh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C.J. Pereira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yianling Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.06.026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sugahara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuo Yamada" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC01374H" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00326" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01723027v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Tewary" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01558174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flambard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sugahara" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S De" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Okubo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yamada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT00728K" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01279121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishake Mondal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boilleau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201511354" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295511v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201601870" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727616v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mondal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chamoreau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fertey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT03151J" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Jim Enez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J von Bardeleben" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Journaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc01435f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA00191B" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01280924v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquirissamy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ruyack" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lescou&#235;zec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc00021a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992180v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mannan Seuleiman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rechignat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC49164A" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05287271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300661" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815657v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Julve" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3087467" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326599v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Durdevic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Journaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc38404c" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326580v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Igor Dassi&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401117u" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765702v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Pardo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verdaguer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200616p" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985411v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernando-Soria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cangussu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eslava" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101459" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQXBSG39-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765707v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Train" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boubekeur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ruiz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c002468f" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B8D5D97B933AC603B7606243BD0E047581D2DAB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991238v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pas&#225;n" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B920231E" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553915v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Gheorghe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Kalisz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;rac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1015725" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Lloret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700794" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5F0GK86B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05283680v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Marilena Toma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissermann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B302182N" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04016372v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benchohra," TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mattana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>