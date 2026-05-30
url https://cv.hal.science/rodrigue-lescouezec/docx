--- v2 (2026-05-06)
+++ v3 (2026-05-30)
@@ -874,291 +874,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum intercalation behaviours of {[Fe(Tp)(CN) 3 ] 2 [M(H 2 O) 2 ]} cyanido-bridged chain compounds in an ionic liquid electrolyte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pivotal role of solid phase interactions for the pressure-induced bi-stability of cyanide-bridged Fe 2 Co 2 square complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buqin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanling Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yanling Li</w:t>
+                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Jurgen von Bardeleben</w:t>
+                <w:t xml:space="preserve">Keevin Béneut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Dambournet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paraskevas Parisiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (29), pp.12107-12118. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.744-756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4DT01316F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4QI02499K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929594v1</w:t>
+                <w:t xml:space="preserve">hal-04927468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pivotal role of solid phase interactions for the pressure-induced bi-stability of cyanide-bridged Fe 2 Co 2 square complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Buqin Xu</w:t>
+                <w:t xml:space="preserve">Aluminum intercalation behaviours of {[Fe(Tp)(CN) 3 ] 2 [M(H 2 O) 2 ]} cyanido-bridged chain compounds in an ionic liquid electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keevin Béneut</w:t>
+                <w:t xml:space="preserve">Hans Jurgen von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraskevas Parisiades</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Dambournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lescouëzec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.744-756. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (29), pp.12107-12118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4QI02499K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4DT01316F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927468v1</w:t>
+                <w:t xml:space="preserve">hal-04929594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON/OFF Photo(switching) along with Reversible Spin-State Change and Single-Crystal-to-Single-Crystal Transformation in a Mixed-Valence Fe(II)Fe(III) Molecular System</w:t>
               </w:r>
@@ -1438,51 +1438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Glatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1594,51 +1594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buqin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise‐marie Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (50), pp.e202200783. </w:t>
@@ -1715,51 +1715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Ramón Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Godeffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Jurgen von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1804,295 +1804,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building responsive materials by assembling {Fe4Co4} switchable molecular cubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field-induced single ion magnet behaviour of discrete and one-dimensional complexes containing [bis(1-methylimidazol-2-yl)ketone]-cobalt( ii ) building units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Ramón Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui Pham Xuan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juan-Ramón Jiménez</w:t>
+                <w:t xml:space="preserve">Buqing Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Plamont</w:t>
+                <w:t xml:space="preserve">Hasnaa El Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanling Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgen von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1TC01825F⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1dt02441h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275386v1</w:t>
+                <w:t xml:space="preserve">hal-03420373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-induced single ion magnet behaviour of discrete and one-dimensional complexes containing [bis(1-methylimidazol-2-yl)ketone]-cobalt( ii ) building units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building responsive materials by assembling {Fe4Co4} switchable molecular cubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui Pham Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Glatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Benchohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Ramón Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurgen von Bardeleben</w:t>
+                <w:t xml:space="preserve">Rémi Plamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.8882-8890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1dt02441h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1TC01825F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420373v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The atypical hysteresis of [Fe(C6F5Tp)2]: Overlay of spincrossovers and symmetry-breaking phase transition</w:t>
               </w:r>
@@ -2474,291 +2474,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospray ionization: an efficient approach to deposit polymetallic molecular switches onto gold surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure‐Induced Conversion of a Paramagnetic FeCo Complex into a Molecular Magnetic Switch with Tuneable Hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanling Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benchohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buqin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keevin Béneut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CC01906B⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132 (39), p. 17425-17429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.202008051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879959v1</w:t>
+                <w:t xml:space="preserve">hal-02947817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure‐Induced Conversion of a Paramagnetic FeCo Complex into a Molecular Magnetic Switch with Tuneable Hysteresis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrospray ionization: an efficient approach to deposit polymetallic molecular switches onto gold surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benchohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Méthivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessem Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kreher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lescouëzec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 132 (39), p. 17425-17429. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (48), pp.6587-6589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ange.202008051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CC01906B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947817v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Transfer in the Cs⊂{Mn 4 Fe 4 } Cubic Switch: a Soluble Molecular Model of the MnFe Prussian-Blue Analogues</w:t>
               </w:r>
@@ -2783,51 +2783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Glatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benchohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3525,295 +3525,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A soluble cyanide-bridged {Fe 4 Ni 4 } box encapsulating a Cs + ion: synthesis, structure and electronic properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, characterization and magnetism of homoleptic bis(5-aryl-2-iminopyrrolyl) complexes of iron(II) and cobalt(II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Tami</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amina Benchohra</w:t>
+                <w:t xml:space="preserve">Tiago F.C. Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Abou Khaled</w:t>
+                <w:t xml:space="preserve">Cláudia A Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João C Waerenborgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura C.J. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yianling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coordination Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00958972.2018.1442575⟩</w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152 (Septembre 2018), pp.179-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2018.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955753v1</w:t>
+                <w:t xml:space="preserve">hal-01958650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization and magnetism of homoleptic bis(5-aryl-2-iminopyrrolyl) complexes of iron(II) and cobalt(II)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">João C Waerenborgh</w:t>
+                <w:t xml:space="preserve">A soluble cyanide-bridged {Fe 4 Ni 4 } box encapsulating a Cs + ion: synthesis, structure and electronic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Plamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura C.J. Pereira</w:t>
+                <w:t xml:space="preserve">Jessica Tami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Ramón Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Benchohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yianling Li</w:t>
+                <w:t xml:space="preserve">Omar Abou Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 152 (Septembre 2018), pp.179-187. </w:t>
+              <w:t xml:space="preserve">Journal of Coordination Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (5), pp.601-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2018.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00958972.2018.1442575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958650v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A [Fe III (Tp)(CN) 3 ] − scorpionate-based complex as a building block for designing ion storage hosts (Tp: hydrotrispyrazolylborate)</w:t>
               </w:r>
@@ -3927,295 +3927,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally-Induced Spin Crossover and LIESST Effect in the Neutral [FeII(Mebik)2(NCX)2] Complexes: Variable-Temperature Structural, Magnetic, and Optical Studies (X = S, Se; Mebik = bis(1-methylimidazol-2-yl)ketone)</w:t>
+                <w:t xml:space="preserve">Solution and Solid-State Study of the Spin-Crossover [Fe II (R-bik) 3 ](BF 4 ) 2 Complexes (R = Me, Et, Vinyl)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddhartha De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa El Said</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subrata Tewary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Flambard</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00326⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (3-4), pp.414-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201701013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867908v1</w:t>
+                <w:t xml:space="preserve">hal-01723027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution and Solid-State Study of the Spin-Crossover [Fe II (R-bik) 3 ](BF 4 ) 2 Complexes (R = Me, Et, Vinyl)</w:t>
+                <w:t xml:space="preserve">Thermally-Induced Spin Crossover and LIESST Effect in the Neutral [FeII(Mebik)2(NCX)2] Complexes: Variable-Temperature Structural, Magnetic, and Optical Studies (X = S, Se; Mebik = bis(1-methylimidazol-2-yl)ketone)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddhartha De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Garnier</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa El Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Flambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018 (3-4), pp.414-428. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201701013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723027v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the local structure of Prussian blue electrodes by &amp;lt;sup&amp;gt;113&amp;lt;/sup&amp;gt;Cd NMR spectroscopy</w:t>
               </w:r>
@@ -4597,295 +4597,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An {Fe60} tetrahedral cage: building nanoscopic molecular assemblies through cyanometallate and alkoxo linkers</w:t>
+                <w:t xml:space="preserve">K⊂{[Fe II (Tp)(CN) 3 ] 4 [Co III ( pz Tp)] 3 [Co II ( pz Tp)]}: a neutral soluble model complex of photomagnetic Prussian blue analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-R. Jiménez</w:t>
+                <w:t xml:space="preserve">D Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mondal</w:t>
+                <w:t xml:space="preserve">J.-R Jim Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.-M. Chamoreau</w:t>
+                <w:t xml:space="preserve">Yan-Fu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fertey</w:t>
+                <w:t xml:space="preserve">J von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tuna</w:t>
+                <w:t xml:space="preserve">Y Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (44), pp.17610--17615. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.4825-4831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6DT03151J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6sc01435f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727616v1</w:t>
+                <w:t xml:space="preserve">hal-01333034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K⊂{[Fe II (Tp)(CN) 3 ] 4 [Co III ( pz Tp)] 3 [Co II ( pz Tp)]}: a neutral soluble model complex of photomagnetic Prussian blue analogues</w:t>
+                <w:t xml:space="preserve">An {Fe60} tetrahedral cage: building nanoscopic molecular assemblies through cyanometallate and alkoxo linkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Garnier</w:t>
+                <w:t xml:space="preserve">J.-R. Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-R Jim Enez</w:t>
+                <w:t xml:space="preserve">A. Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan-Fu Li</w:t>
+                <w:t xml:space="preserve">L.-M. Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J von Bardeleben</w:t>
+                <w:t xml:space="preserve">P. Fertey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Journaux</w:t>
+                <w:t xml:space="preserve">F. Tuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.4825-4831. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (44), pp.17610--17615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6sc01435f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6DT03151J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333034v1</w:t>
+                <w:t xml:space="preserve">hal-01727616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One synthesis: two redox states. Temperature-oriented crystallization of a charge transfer \Fe _\textrm2 Co _\textrm2 \ square complex in a \FeIILSCoIIILS\ _\textrm2 diamagnetic or \FeIIILSCoIIHS\ _\textrm2 paramagnetic state</w:t>
               </w:r>
@@ -5031,51 +5031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paquirissamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Ruyack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5531,76 +5531,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cyanide and hydroxo-bridged nanocage: a new generation of coordination clusters</w:t>
+                <w:t xml:space="preserve">Combining Cyanometalates and Coordination Clusters: An Alternative Synthetic Route toward Original Molecular Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishake Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja Durdevic</w:t>
+                <w:t xml:space="preserve">Pierre-Igor Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5610,131 +5610,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Julve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (12), pp.1181. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (10), pp.4190-4194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cc38404c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cg401117u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326599v1</w:t>
+                <w:t xml:space="preserve">hal-02326580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Cyanometalates and Coordination Clusters: An Alternative Synthetic Route toward Original Molecular Materials</w:t>
+                <w:t xml:space="preserve">A cyanide and hydroxo-bridged nanocage: a new generation of coordination clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishake Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Igor Dassié</w:t>
+                <w:t xml:space="preserve">Sonja Durdevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5744,82 +5744,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Julve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (10), pp.4190-4194. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (12), pp.1181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg401117u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2cc38404c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326580v1</w:t>
+                <w:t xml:space="preserve">hal-02326599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Crystal Structures, and Magnetic Properties of a New Family of Heterometallic Cyanide-Bridged Fe ^\textrmIII _\textrm2 M ^\textrmII _\textrm2 (M = Mn, Ni, and Co) Square Complexes</w:t>
               </w:r>
@@ -6837,51 +6837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benchohra,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Glatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kreher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Mattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7105,51 +7105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05393795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Glatz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Malytskyi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lescou&#235;zec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.217363" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05011706v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benchohra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#233;li Daff&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202408917" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05283648v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashurya Pritam Mudoi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niku Ahmed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Choudhury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT01885D" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823350v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casimiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boivin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00981" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04401554v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yating Ye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garrido-Barros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wellauer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c11517" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04693598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Paliwoda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02347" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04929594v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jurgen von Bardeleben" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dambournet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01316F" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04927468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin B&#233;neut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Parisiades" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QI02499K" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04207278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujit Kamilya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Mehta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohini Semwal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03972" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04207283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Pechousek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01615C" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04212917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Donnart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01278" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Flambard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise&#8208;marie Chamoreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200783" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03693626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Ram&#243;n Jim&#233;nez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Godeffroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c03421" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03275386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qui Pham Xuan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plamont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC01825F" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03420373v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqing Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa El Said" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen von Bardeleben" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt02441h" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03123596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202015994" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05285864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendiran Marimuthu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02302" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879959v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kreher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC01906B" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02947817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202008051" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570673v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201916199" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Ghosh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzi&#232;res" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948032v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC04279J" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H K&#246;hler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902239" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arrio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03839" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Okubo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Talham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.04.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955753v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tami" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou Khaled" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958972.2018.1442575" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01958650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F.C. Cruz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia A Figueira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C Waerenborgh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C.J. Pereira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yianling Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.06.026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sugahara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuo Yamada" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC01374H" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00326" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01723027v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Tewary" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01558174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flambard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sugahara" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S De" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Okubo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yamada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT00728K" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01279121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishake Mondal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boilleau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201511354" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295511v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201601870" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727616v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mondal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chamoreau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fertey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT03151J" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Jim Enez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J von Bardeleben" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Journaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc01435f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA00191B" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01280924v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquirissamy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ruyack" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lescou&#235;zec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc00021a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992180v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mannan Seuleiman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rechignat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC49164A" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05287271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300661" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815657v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Julve" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3087467" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326599v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Durdevic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Journaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc38404c" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326580v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Igor Dassi&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401117u" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765702v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Pardo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verdaguer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200616p" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985411v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernando-Soria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cangussu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eslava" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101459" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQXBSG39-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765707v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Train" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boubekeur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ruiz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c002468f" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B8D5D97B933AC603B7606243BD0E047581D2DAB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991238v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pas&#225;n" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B920231E" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553915v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Gheorghe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Kalisz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;rac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1015725" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Lloret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700794" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5F0GK86B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05283680v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Marilena Toma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissermann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B302182N" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04016372v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benchohra," TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mattana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05393795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Glatz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Malytskyi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lescou&#235;zec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.217363" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05011706v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benchohra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#233;li Daff&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202408917" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05283648v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashurya Pritam Mudoi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niku Ahmed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Choudhury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT01885D" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823350v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casimiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boivin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00981" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04401554v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yating Ye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garrido-Barros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wellauer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c11517" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04693598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqin Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Paliwoda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02347" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04927468v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin B&#233;neut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Parisiades" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QI02499K" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04929594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jurgen von Bardeleben" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dambournet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01316F" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04207278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujit Kamilya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Mehta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohini Semwal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03972" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04207283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Pechousek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01615C" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04212917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Donnart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01278" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Flambard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise&#8208;marie Chamoreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200783" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03693626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Ram&#243;n Jim&#233;nez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Godeffroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c03421" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03420373v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqing Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa El Said" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen von Bardeleben" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt02441h" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03275386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qui Pham Xuan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plamont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC01825F" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03123596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202015994" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05285864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendiran Marimuthu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02302" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02947817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202008051" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kreher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC01906B" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570673v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201916199" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Ghosh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzi&#232;res" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948032v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC04279J" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H K&#246;hler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902239" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arrio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03839" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Okubo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Talham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.04.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01958650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F.C. Cruz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia A Figueira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C Waerenborgh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C.J. Pereira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yianling Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.06.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955753v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tami" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou Khaled" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00958972.2018.1442575" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sugahara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuo Yamada" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC01374H" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01723027v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Tewary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867908v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00326" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01558174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flambard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sugahara" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S De" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Okubo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yamada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT00728K" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01279121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishake Mondal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boilleau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201511354" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295511v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201601870" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333034v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Jim Enez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J von Bardeleben" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Journaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc01435f" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727616v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mondal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chamoreau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fertey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT03151J" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA00191B" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01280924v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquirissamy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ruyack" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lescou&#235;zec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc00021a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992180v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mannan Seuleiman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rechignat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC49164A" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05287271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300661" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815657v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Julve" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3087467" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326580v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Igor Dassi&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Journaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401117u" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326599v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Durdevic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc38404c" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765702v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Pardo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verdaguer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200616p" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985411v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernando-Soria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cangussu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eslava" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101459" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQXBSG39-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765707v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Train" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boubekeur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ruiz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c002468f" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B8D5D97B933AC603B7606243BD0E047581D2DAB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991238v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pas&#225;n" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B920231E" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553915v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Gheorghe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Kalisz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;rac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1015725" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Lloret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700794" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5F0GK86B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05283680v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Marilena Toma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissermann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B302182N" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04016372v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benchohra," TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mattana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>