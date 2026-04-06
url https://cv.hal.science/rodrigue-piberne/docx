--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -153,329 +153,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observations and performance of the RPW instrument on board the Solar Orbiter mission</w:t>
+                <w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument (Corrigendum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Maksimovic</w:t>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Souček</w:t>
+                <w:t xml:space="preserve">S. D. Bale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Khotyaintsev</w:t>
+                <w:t xml:space="preserve">Yu. V. Khotyaintsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kretzschmar</w:t>
+                <w:t xml:space="preserve">V. Krasnoselskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 656, pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2021, 654, pp.C2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936214e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480879v1</w:t>
+                <w:t xml:space="preserve">hal-03402816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument (Corrigendum)</w:t>
+                <w:t xml:space="preserve">First observations and performance of the RPW instrument on board the Solar Orbiter mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+                <w:t xml:space="preserve">M. Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. D. Bale</w:t>
+                <w:t xml:space="preserve">J. Souček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu. V. Khotyaintsev</w:t>
+                <w:t xml:space="preserve">Y. Khotyaintsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Krasnoselskikh</w:t>
+                <w:t xml:space="preserve">M. Kretzschmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 654, pp.C2. </w:t>
+              <w:t xml:space="preserve">, 2021, 656, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936214e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402816v1</w:t>
+                <w:t xml:space="preserve">hal-03480879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of whistler mode waves by Solar Orbiter's RPW Low Frequency Receiver (LFR): In-flight performance and first results</w:t>
               </w:r>
@@ -595,103 +595,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. D. Bale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Khotyaintsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Krasnoselskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 642, pp.A12. </w:t>
@@ -834,853 +834,999 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gi-3-153-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiants of the Leonids 1999 and 2001 Obtained by Lltv Systems Using Automatic Software Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detlef Koschny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Diaz Del Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Piberne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Szumlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Zender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth, Moon, and Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (1-4), pp.255-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11038-005-3246-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Search-Coil Magnetometer (SCM) of the Radio and Plasma Waves Investigation (RPWI) onboard the ESA JUICE mission: in-flight performance and first observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Stassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna (Austria), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-20614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Search-Coil Magnetometer (SCM) of the Radio and Plasma Waves Investigation (RPWI) onboard the ESA JUICE mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RPW Low Frequency Receiver (LFR) on Solar Orbiter: in-situ LF electric and magnetic field measurements of the solar wind expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Berthomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, online, Unknown Region. pp.10050, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latitudinal extension of the sources of continuum radiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A N Fazakerley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis L Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Décréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster 29th workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lanzarote Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triggering of plasma resonance by Whisper sounder on distant Cluster Spacecraft in Solar Wind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Décréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Galkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster 15th and Double Star 10th anniversary workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's induced magnetosphere from plasma wave and magnetometer observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Piberne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. J. Edberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, California, United States. pp.1871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1690,154 +1836,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's induced magnetosphere from plasma wave, particle data and magnetometer observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Romanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Coates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, California, United States. 21, pp.SM21B-2192, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1847,329 +1993,447 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiants of the Leonids 1999 and 2001 Obtained by LLTV Systems Using Automatic Software Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlef Koschny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Diaz Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Piberne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Szumlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Zender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hawkes, Robert and Mann, Ingrid and Brown, Peter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Meteor Science An Interdisciplinary View</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.255--263, 2005, Radiants of the Leonids 1999 and 2001 Obtained by LLTV Systems Using Automatic Software Tools, 978-1-4020-5075-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/1-4020-5075-5_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Titan's Induced magnetosphere from plasma wave, magnetic field and particle observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norberto Romanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CLUSTER STAFF search coils magnetometer calibration - comparisons with FGM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Piberne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne de Conchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2179,295 +2443,295 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster-STAFF sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Piberne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:233c2ea4b9ef20b63a1fade27b2361f5222de47a;origin=https://src.koda.cnrs.fr/clusterii/sensitivity;visit=swh:1:snp:4a62d9f2443600568daa5d9bded9952126a27fdf;anchor=swh:1:rev:5ab024f34a37aa710dc89b429a825984abdd1c52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RCL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Piberne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:f3f6fead0ccd53eef16ab91dfc0ebf6e619627d3;origin=https://src.koda.cnrs.fr/robert_p_archives/rcl;visit=swh:1:snp:f758eed54e8a90761262a381cbfe05d79a0bcab3;anchor=swh:1:rev:e97c0df1b5609ddf1ba09baf5a2ee33ea06fc6c3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RPWS_ViToS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Piberne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Canu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:b3069946a815f67ec93b2b391c898ce68a49a590;origin=https://src.koda.cnrs.fr/cassini/rpws_vitos;visit=swh:1:snp:72939472bad5a8d0fb472bbd1ad52dc9dccfab6d;anchor=swh:1:rev:c89bbad11e03e7b6611bf55a7ff6fea1629bb07e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2535,51 +2799,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A800A2FC"/>
+    <w:nsid w:val="F91DD245"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2766,51 +3030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodrigue-piberne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8856-6479" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253134595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maksimovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sou&#269;ek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khotyaintsev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretzschmar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141271" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402816v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Bale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krasnoselskikh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kretzschmar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Graham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Contel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140932" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Piberne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Conchy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-3-153-2014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mansour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Stassen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20614" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210916v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7689" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02935379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10050" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02993253v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N Fazakerley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valli&#232;res" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis L Rauch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette D&#233;cr&#233;au" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800208v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rauch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galkina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793736v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Edberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Romanelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Coates" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Koschny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz Rio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Szumlas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Zender" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5075-5_27" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF98443BFD3EE75278D8ECDAF9F2B2C1AEE3E930/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797008v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne de Conchy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacombe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04927401v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:233c2ea4b9ef20b63a1fade27b2361f5222de47a;origin=https://src.koda.cnrs.fr/clusterii/sensitivity;visit=swh:1:snp:4a62d9f2443600568daa5d9bded9952126a27fdf;anchor=swh:1:rev:5ab024f34a37aa710dc89b429a825984abdd1c52" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444782v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f3f6fead0ccd53eef16ab91dfc0ebf6e619627d3;origin=https://src.koda.cnrs.fr/robert_p_archives/rcl;visit=swh:1:snp:f758eed54e8a90761262a381cbfe05d79a0bcab3;anchor=swh:1:rev:e97c0df1b5609ddf1ba09baf5a2ee33ea06fc6c3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04783502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b3069946a815f67ec93b2b391c898ce68a49a590;origin=https://src.koda.cnrs.fr/cassini/rpws_vitos;visit=swh:1:snp:72939472bad5a8d0fb472bbd1ad52dc9dccfab6d;anchor=swh:1:rev:c89bbad11e03e7b6611bf55a7ff6fea1629bb07e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodrigue-piberne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8856-6479" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253134595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Bale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krasnoselskikh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maksimovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sou&#269;ek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khotyaintsev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretzschmar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141271" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kretzschmar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Graham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Contel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140932" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Piberne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Conchy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-3-153-2014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Koschny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz Del Rio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Szumlas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Zender" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-005-3246-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9P7H4Z0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mansour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Stassen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20614" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7689" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02935379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02993253v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N Fazakerley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valli&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis L Rauch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette D&#233;cr&#233;au" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800208v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rauch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galkina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertucci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Edberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Romanelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Coates" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz Rio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5075-5_27" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF98443BFD3EE75278D8ECDAF9F2B2C1AEE3E930/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568651v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Romanelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Bertucci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne de Conchy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacombe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04927401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:233c2ea4b9ef20b63a1fade27b2361f5222de47a;origin=https://src.koda.cnrs.fr/clusterii/sensitivity;visit=swh:1:snp:4a62d9f2443600568daa5d9bded9952126a27fdf;anchor=swh:1:rev:5ab024f34a37aa710dc89b429a825984abdd1c52" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f3f6fead0ccd53eef16ab91dfc0ebf6e619627d3;origin=https://src.koda.cnrs.fr/robert_p_archives/rcl;visit=swh:1:snp:f758eed54e8a90761262a381cbfe05d79a0bcab3;anchor=swh:1:rev:e97c0df1b5609ddf1ba09baf5a2ee33ea06fc6c3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04783502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b3069946a815f67ec93b2b391c898ce68a49a590;origin=https://src.koda.cnrs.fr/cassini/rpws_vitos;visit=swh:1:snp:72939472bad5a8d0fb472bbd1ad52dc9dccfab6d;anchor=swh:1:rev:c89bbad11e03e7b6611bf55a7ff6fea1629bb07e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>