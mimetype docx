--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -153,871 +153,1005 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument (Corrigendum)</w:t>
+                <w:t xml:space="preserve">Plasma Dynamics and Structure of Titan's Induced Magnetosphere From Wave, Magnetic Field, and Plasma Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+                <w:t xml:space="preserve">K. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. D. Bale</w:t>
+                <w:t xml:space="preserve">Ronan Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chust</w:t>
+                <w:t xml:space="preserve">N J T Edberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu. V. Khotyaintsev</w:t>
+                <w:t xml:space="preserve">M. Morooka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Krasnoselskikh</w:t>
+                <w:t xml:space="preserve">N. Romanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 654, pp.C2. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 131 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936214e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025JA034830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402816v1</w:t>
+                <w:t xml:space="preserve">hal-05603458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observations and performance of the RPW instrument on board the Solar Orbiter mission</w:t>
+                <w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument (Corrigendum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Maksimovic</w:t>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Souček</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">S. D. Bale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kretzschmar</w:t>
+                <w:t xml:space="preserve">Yu. V. Khotyaintsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Krasnoselskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 656, pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141271⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 654, pp.C2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936214e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480879v1</w:t>
+                <w:t xml:space="preserve">hal-03402816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of whistler mode waves by Solar Orbiter's RPW Low Frequency Receiver (LFR): In-flight performance and first results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First observations and performance of the RPW instrument on board the Solar Orbiter mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Kretzschmar</w:t>
+                <w:t xml:space="preserve">M. Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. B. Graham</w:t>
+                <w:t xml:space="preserve">J. Souček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Le Contel</w:t>
+                <w:t xml:space="preserve">Y. Khotyaintsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Retino</w:t>
+                <w:t xml:space="preserve">M. Kretzschmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 656 (A17), pp.18. </w:t>
+              <w:t xml:space="preserve">, 2021, 656, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414371v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Krasnoselskikh</w:t>
+                <w:t xml:space="preserve">Observations of whistler mode waves by Solar Orbiter's RPW Low Frequency Receiver (LFR): In-flight performance and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kretzschmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. B. Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Le Contel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Retino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 642, pp.A12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936214⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 656 (A17), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954313v1</w:t>
+                <w:t xml:space="preserve">hal-03414371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLUSTER-STAFF search coil magnetometer calibration - comparisons with FGM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Lacombe</w:t>
+                <w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Bale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Khotyaintsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Krasnoselskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3, pp.153-177. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 642, pp.A12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gi-3-153-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552020v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CLUSTER-STAFF search coil magnetometer calibration - comparisons with FGM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Piberne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. de Conchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.153-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gi-3-153-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Radiants of the Leonids 1999 and 2001 Obtained by Lltv Systems Using Automatic Software Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlef Koschny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Diaz Del Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Piberne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Szumlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Zender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth, Moon, and Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95 (1-4), pp.255-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11038-005-3246-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1027,806 +1161,806 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Search-Coil Magnetometer (SCM) of the Radio and Plasma Waves Investigation (RPWI) onboard the ESA JUICE mission: in-flight performance and first observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Stassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna (Austria), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-20614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Search-Coil Magnetometer (SCM) of the Radio and Plasma Waves Investigation (RPWI) onboard the ESA JUICE mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RPW Low Frequency Receiver (LFR) on Solar Orbiter: in-situ LF electric and magnetic field measurements of the solar wind expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Contel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Berthomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Retinò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, online, Unknown Region. pp.10050, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latitudinal extension of the sources of continuum radiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A N Fazakerley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis L Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Décréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster 29th workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lanzarote Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triggering of plasma resonance by Whisper sounder on distant Cluster Spacecraft in Solar Wind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Décréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Galkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster 15th and Double Star 10th anniversary workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's induced magnetosphere from plasma wave and magnetometer observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Piberne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. J. Edberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, California, United States. pp.1871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1836,154 +1970,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's induced magnetosphere from plasma wave, particle data and magnetometer observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Romanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Coates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, California, United States. 21, pp.SM21B-2192, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1993,179 +2127,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiants of the Leonids 1999 and 2001 Obtained by LLTV Systems Using Automatic Software Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlef Koschny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Diaz Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Piberne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Szumlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Zender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hawkes, Robert and Mann, Ingrid and Brown, Peter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Meteor Science An Interdisciplinary View</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.255--263, 2005, Radiants of the Leonids 1999 and 2001 Obtained by LLTV Systems Using Automatic Software Tools, 978-1-4020-5075-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/1-4020-5075-5_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2175,265 +2309,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's Induced magnetosphere from plasma wave, magnetic field and particle observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norberto Romanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLUSTER STAFF search coils magnetometer calibration - comparisons with FGM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Piberne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne de Conchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2443,295 +2577,295 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster-STAFF sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Piberne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:233c2ea4b9ef20b63a1fade27b2361f5222de47a;origin=https://src.koda.cnrs.fr/clusterii/sensitivity;visit=swh:1:snp:4a62d9f2443600568daa5d9bded9952126a27fdf;anchor=swh:1:rev:5ab024f34a37aa710dc89b429a825984abdd1c52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RCL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Piberne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:f3f6fead0ccd53eef16ab91dfc0ebf6e619627d3;origin=https://src.koda.cnrs.fr/robert_p_archives/rcl;visit=swh:1:snp:f758eed54e8a90761262a381cbfe05d79a0bcab3;anchor=swh:1:rev:e97c0df1b5609ddf1ba09baf5a2ee33ea06fc6c3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RPWS_ViToS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Piberne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Canu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:b3069946a815f67ec93b2b391c898ce68a49a590;origin=https://src.koda.cnrs.fr/cassini/rpws_vitos;visit=swh:1:snp:72939472bad5a8d0fb472bbd1ad52dc9dccfab6d;anchor=swh:1:rev:c89bbad11e03e7b6611bf55a7ff6fea1629bb07e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2799,51 +2933,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F91DD245"/>
+    <w:nsid w:val="8882A783"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3030,51 +3164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodrigue-piberne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8856-6479" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253134595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Bale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krasnoselskikh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maksimovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sou&#269;ek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khotyaintsev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretzschmar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141271" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kretzschmar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Graham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Contel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140932" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Piberne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Conchy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-3-153-2014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Koschny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz Del Rio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Szumlas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Zender" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-005-3246-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9P7H4Z0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mansour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Stassen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20614" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7689" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02935379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02993253v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N Fazakerley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valli&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis L Rauch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette D&#233;cr&#233;au" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800208v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rauch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galkina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertucci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Edberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Romanelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Coates" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz Rio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5075-5_27" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF98443BFD3EE75278D8ECDAF9F2B2C1AEE3E930/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568651v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Romanelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Bertucci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne de Conchy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacombe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04927401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:233c2ea4b9ef20b63a1fade27b2361f5222de47a;origin=https://src.koda.cnrs.fr/clusterii/sensitivity;visit=swh:1:snp:4a62d9f2443600568daa5d9bded9952126a27fdf;anchor=swh:1:rev:5ab024f34a37aa710dc89b429a825984abdd1c52" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f3f6fead0ccd53eef16ab91dfc0ebf6e619627d3;origin=https://src.koda.cnrs.fr/robert_p_archives/rcl;visit=swh:1:snp:f758eed54e8a90761262a381cbfe05d79a0bcab3;anchor=swh:1:rev:e97c0df1b5609ddf1ba09baf5a2ee33ea06fc6c3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04783502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b3069946a815f67ec93b2b391c898ce68a49a590;origin=https://src.koda.cnrs.fr/cassini/rpws_vitos;visit=swh:1:snp:72939472bad5a8d0fb472bbd1ad52dc9dccfab6d;anchor=swh:1:rev:c89bbad11e03e7b6611bf55a7ff6fea1629bb07e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodrigue-piberne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8856-6479" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253134595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N J T Edberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morooka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Romanelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JA034830" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402816v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Bale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krasnoselskikh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maksimovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sou&#269;ek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khotyaintsev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretzschmar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141271" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kretzschmar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Graham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Contel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140932" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Piberne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Conchy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-3-153-2014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568700v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Koschny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz Del Rio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Szumlas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Zender" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-005-3246-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9P7H4Z0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mansour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Stassen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20614" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7689" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02935379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10050" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02993253v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N Fazakerley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valli&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis L Rauch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette D&#233;cr&#233;au" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rauch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galkina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertucci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Edberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862104v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Coates" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz Rio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5075-5_27" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF98443BFD3EE75278D8ECDAF9F2B2C1AEE3E930/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Romanelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Bertucci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797008v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne de Conchy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacombe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04927401v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:233c2ea4b9ef20b63a1fade27b2361f5222de47a;origin=https://src.koda.cnrs.fr/clusterii/sensitivity;visit=swh:1:snp:4a62d9f2443600568daa5d9bded9952126a27fdf;anchor=swh:1:rev:5ab024f34a37aa710dc89b429a825984abdd1c52" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444782v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f3f6fead0ccd53eef16ab91dfc0ebf6e619627d3;origin=https://src.koda.cnrs.fr/robert_p_archives/rcl;visit=swh:1:snp:f758eed54e8a90761262a381cbfe05d79a0bcab3;anchor=swh:1:rev:e97c0df1b5609ddf1ba09baf5a2ee33ea06fc6c3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04783502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b3069946a815f67ec93b2b391c898ce68a49a590;origin=https://src.koda.cnrs.fr/cassini/rpws_vitos;visit=swh:1:snp:72939472bad5a8d0fb472bbd1ad52dc9dccfab6d;anchor=swh:1:rev:c89bbad11e03e7b6611bf55a7ff6fea1629bb07e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>