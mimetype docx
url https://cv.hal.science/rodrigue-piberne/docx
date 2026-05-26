--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -2933,51 +2933,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8882A783"/>
+    <w:nsid w:val="3D4A8B9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>