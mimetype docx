--- v0 (2026-03-15)
+++ v1 (2026-05-25)
@@ -158,1059 +158,1059 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Alexandre (2023), La Tech : Quand la Silicon Valley refait le monde, Éditions du Seuil</w:t>
+                <w:t xml:space="preserve">Gestion de la détresse psychologique sur le lieu de travail : comment la santé mentale devient une marchandise dans les entreprises brésiliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgínia Squizani Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mondes du travail </w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve">Festival International de Sociologie - Au chevet du travail. Les enjeux de la santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de sociologie des Territoires, du Travail, des Ages et de la Santé (TETRAS - Université de Lorraine), Oct 2024, Épinal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878113v1</w:t>
+                <w:t xml:space="preserve">hal-04880277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métodos mistos para a antropologia digital: um relato de experiência sobre a análise de grupos bolsonaristas na plataforma Telegram</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ENTRE O MÉTODO SCRUM E O KANBAN: COMO O USO DE METODOLOGIAS ÁGEIS CONTRIBUI PARA O DISCIPLINAMENTO DOS TRABALHADORES DE STARTUPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgínia Squizani Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizontes Antropológicos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">II Simpósio Amazônico de Ciências Sociais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programa de Pós-Graduação em Sociologia e Antropologia da Universidade Federal do Pará, Sep 2024, Belém (Pará), Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le syndrome d'épuisement professionnel des travailleurs de startups au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgínia Squizani Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire IDHE.S Paris 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDHE.S - Paris 1 Panthéon-Sorbonne, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développeurs de logiciels : un groupe professionnel en pointe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgínia Squizani Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Journée d'études des doctorant.e.s en sociologie des groupes professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie - RT1 "Savoir, travail et professions"; IDHE.S, Nov 2024, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O chão de fábrica da mercadoria-software: sobre o processo de trabalho dos desenvolvedores de sistemas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgínia Squizani Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII Congreso de la Asociación Latinoamericana de Antropología - Las antropologías hechas en América Latina y el Caribe en contextos urgentes: violencias, privilegios y desigualdades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación Latinoamericana de Antropología, Mar 2024, Rosario, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer d'emploi : quand les seuils d'épuisement sont franchis par les travailleurs et travailleuses du secteur des TICs au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgínia Squizani Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Gis Gestes - Changer de travail ou changer le travail ? Santé, inégalités, environnement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gis Gestes, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04878085v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé et bien-être : une ethnographie avec les travailleurs et travailleuses des entreprises technologiques au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgínia Squizani Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Recherches Maison du Brésil 2023.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disciplinamento e controle na indústria tech: dos indicadores de performance aos indicadores de engajamento no trabalho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgínia Squizani Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV Reunião de Antropologia do Mercosul 01 a 04 de agosto de 2023, Niterói (RJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal Fluminense, Aug 2023, Niterói, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usine à épuisement professionnel : le burnout parmi les travailleurs des startups au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgínia Squizani Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’entrepreneuriat au prisme des sciences sociales : L'entrepreneuriat comme facteur d'inégalités et précarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion d'ouvrage La Tech : Quand la Silicon Valley refait le monde d'Olivier Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgínia Squizani Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Économie Politique des Capitalismes Perspectives Nord/Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Bordeaux, Jun 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation des idéaux et des dispositifs managériaux La diffusion d'idéologies via les &amp;quot;écosystèmes des startups&amp;quot; : un exemple brésilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgínia Squizani Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10° Congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENTRE O MÉTODO SCRUM E O KANBAN: COMO O USO DE METODOLOGIAS ÁGEIS CONTRIBUI PARA O DISCIPLINAMENTO DOS TRABALHADORES DE STARTUPS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Métodos mistos para a antropologia digital: um relato de experiência sobre a análise de grupos bolsonaristas na plataforma Telegram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luiza Scheren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgínia Squizani Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Darío López Zamora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letícia Cesarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Fernandes Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Simpósio Amazônico de Ciências Sociais</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04880264v1</w:t>
+              <w:t xml:space="preserve">Horizontes Antropológicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (68), pp.e680407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1806-9983e680407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la détresse psychologique sur le lieu de travail : comment la santé mentale devient une marchandise dans les entreprises brésiliennes</w:t>
+                <w:t xml:space="preserve">Olivier Alexandre (2023), La Tech : Quand la Silicon Valley refait le monde, Éditions du Seuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgínia Squizani Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Sociologie - Au chevet du travail. Les enjeux de la santé au travail</w:t>
-[...588 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04391891v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1503,51 +1503,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F9736FA"/>
+    <w:nsid w:val="AE9971AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1734,51 +1734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodrigues-virginia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0997-0575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878113v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Squizani Rodrigues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878085v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Scheren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dar&#237;o L&#243;pez Zamora" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Cesarino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fernandes Nascimento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1806-9983e680407" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880277v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880406v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880431v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878178v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391950v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391945v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391953v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Stefano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391935v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/9789610507130_08" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rodrigues-virginia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0997-0575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880277v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Squizani Rodrigues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880264v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880406v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878178v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391948v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391953v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Scheren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dar&#237;o L&#243;pez Zamora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Cesarino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fernandes Nascimento" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1806-9983e680407" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878113v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Stefano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391935v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/9789610507130_08" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>