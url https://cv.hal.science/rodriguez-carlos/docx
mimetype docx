--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -693,261 +693,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic comparison between Hospital at Home and traditional hospitalization using a simulation-based approach</w:t>
+                <w:t xml:space="preserve">Heuristic algorithms for a vehicle routing problem with simultaneous delivery and pickup and time windows in home health care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Rodriguez-Verjan Carlos</w:t>
+                <w:t xml:space="preserve">Ran Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Buthion</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enterprise Information Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/17410391311289596⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 230 (3), pp.475-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.04.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840621v1</w:t>
+                <w:t xml:space="preserve">hal-00838253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic algorithms for a vehicle routing problem with simultaneous delivery and pickup and time windows in home health care</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economic comparison between Hospital at Home and traditional hospitalization using a simulation-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rodriguez-Verjan Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ran Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carlos Rodriguez</w:t>
+                <w:t xml:space="preserve">Valérie Buthion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 230 (3), pp.475-486. </w:t>
+              <w:t xml:space="preserve">Journal of Enterprise Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (1/2), pp.135-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.04.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/17410391311289596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838253v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1203,51 +1203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthcare at home facility location allocation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Rodriguez-Verjan Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1255,51 +1255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Buthion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th annual IEEE International Conference on Automation Science and Engineering (CASE 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Séoul, South Korea. Paper TuB4.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1324,90 +1324,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristic approaches for a special simultaneous pickup and delivery problem with time windows in home health care industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ran Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Rodriguez-Verjan Carlos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INformation Control Problems in Manufacturing (INCOM 2012), Bucarest, 23 au 25 mai 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bucarest, Romania. pp.345-350, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1467,51 +1467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Rodriguez-Verjan Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1718,51 +1718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Azevedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carneiro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.08.007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwarlann de Kerviler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2019.01.046" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02565488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dabos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Patino-Navarrete" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Nastro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Famiglietti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz115" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Palacios" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fajardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Urdiales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-015-1299-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1081427" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840621v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodriguez-Verjan Carlos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410391311289596" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.04.044" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Papas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia - Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ecrepont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges Garaix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00204" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Azevedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carneiro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.08.007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwarlann de Kerviler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2019.01.046" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02565488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dabos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Patino-Navarrete" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Nastro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Famiglietti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz115" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Palacios" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fajardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Urdiales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-015-1299-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1081427" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.04.044" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840621v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodriguez-Verjan Carlos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410391311289596" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Papas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia - Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ecrepont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges Garaix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00204" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>