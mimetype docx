--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -693,261 +693,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic algorithms for a vehicle routing problem with simultaneous delivery and pickup and time windows in home health care</w:t>
+                <w:t xml:space="preserve">Economic comparison between Hospital at Home and traditional hospitalization using a simulation-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ran Liu</w:t>
+                <w:t xml:space="preserve">Fernando Rodriguez-Verjan Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlos Rodriguez</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Buthion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.04.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enterprise Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (1/2), pp.135-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/17410391311289596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838253v1</w:t>
+                <w:t xml:space="preserve">hal-00840621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic comparison between Hospital at Home and traditional hospitalization using a simulation-based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Rodriguez-Verjan Carlos</w:t>
+                <w:t xml:space="preserve">Heuristic algorithms for a vehicle routing problem with simultaneous delivery and pickup and time windows in home health care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Buthion</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enterprise Information Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26 (1/2), pp.135-153. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 230 (3), pp.475-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/17410391311289596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.04.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840621v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1197,373 +1197,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare at home facility location allocation problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Healthcare at home facility location-allocation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Rodriguez-Verjan Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garaix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Buthion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th annual IEEE International Conference on Automation Science and Engineering (CASE 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Séoul, South Korea. Paper TuB4.5</w:t>
+              <w:t xml:space="preserve">INFORMS 2012 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Pékin (Beijing), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777906v1</w:t>
+                <w:t xml:space="preserve">hal-00777604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic approaches for a special simultaneous pickup and delivery problem with time windows in home health care industry</w:t>
+                <w:t xml:space="preserve">Healthcare at home facility location allocation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ran Liu</w:t>
+                <w:t xml:space="preserve">Fernando Rodriguez-Verjan Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Rodriguez-Verjan Carlos</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Buthion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INformation Control Problems in Manufacturing (INCOM 2012), Bucarest, 23 au 25 mai 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th annual IEEE International Conference on Automation Science and Engineering (CASE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Séoul, South Korea. Paper TuB4.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777703v1</w:t>
+                <w:t xml:space="preserve">hal-00777906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare at home facility location-allocation problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heuristic approaches for a special simultaneous pickup and delivery problem with time windows in home health care industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Rodriguez-Verjan Carlos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Garaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS 2012 International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INformation Control Problems in Manufacturing (INCOM 2012), Bucarest, 23 au 25 mai 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bucarest, Romania. pp.345-350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120523-3-RO-2023.00204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777604v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1718,51 +1718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Azevedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carneiro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.08.007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwarlann de Kerviler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2019.01.046" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02565488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dabos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Patino-Navarrete" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Nastro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Famiglietti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz115" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Palacios" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fajardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Urdiales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-015-1299-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1081427" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.04.044" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840621v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodriguez-Verjan Carlos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410391311289596" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Papas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia - Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ecrepont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges Garaix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00204" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Azevedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carneiro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.08.007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwarlann de Kerviler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2019.01.046" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02565488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dabos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Patino-Navarrete" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Nastro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Famiglietti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz115" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Palacios" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fajardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Urdiales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-015-1299-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1081427" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840621v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodriguez-Verjan Carlos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410391311289596" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.04.044" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Papas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia - Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ecrepont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges Garaix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00204" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>