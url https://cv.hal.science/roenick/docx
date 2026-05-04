--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -717,325 +717,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A population modification gene drive targeting both Saglin and Lipophorin impairs Plasmodium transmission in Anopheles mosquitoes</w:t>
+                <w:t xml:space="preserve">The virome of the invasive Asian bush mosquito Aedes japonicus in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily I Green</w:t>
+                <w:t xml:space="preserve">Sandra R. Abbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Jaouen</w:t>
+                <w:t xml:space="preserve">João P.P. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Klug</w:t>
+                <w:t xml:space="preserve">Roenick Proveti Olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roenick Proveti Olmo</w:t>
+                <w:t xml:space="preserve">Carlijn Balvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gautier</w:t>
+                <w:t xml:space="preserve">Jet S. Griep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, </w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.vead041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.93142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ve/vead041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403880v1</w:t>
+                <w:t xml:space="preserve">hal-04703237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The virome of the invasive Asian bush mosquito Aedes japonicus in Europe</w:t>
+                <w:t xml:space="preserve">A population modification gene drive targeting both Saglin and Lipophorin impairs Plasmodium transmission in Anopheles mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra R. Abbo</w:t>
+                <w:t xml:space="preserve">Emily I Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João P.P. de Almeida</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Etienne Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Klug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roenick Proveti Olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet S. Griep</w:t>
+                <w:t xml:space="preserve">Amandine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (2), pp.vead041. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ve/vead041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.93142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703237v1</w:t>
+                <w:t xml:space="preserve">hal-04403880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosquito vector competence for dengue is modulated by insect-specific viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roenick Proveti Olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi M. H. Todjro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1151,51 +1151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lutrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Burckbuchler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roenick Proveti Olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1285,51 +1285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaque J.S. de Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric R.G.R. Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roenick Proveti Olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Alves da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1432,51 +1432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roberto Guimarães Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana N Armache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roenick Proveti Olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João T Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1575,51 +1575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Rezende Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane S Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roenick Proveti Olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.rna.073965.119. </w:t>
@@ -1657,51 +1657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The insect reservoir of biodiversity for viruses and for antiviral mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roenick Proveti Olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1800,51 +1800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les insectes : un fantastique réservoir de virus et de gènes antiviraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roenick Proveti Olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roberto Guimarães Rocha Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1929,51 +1929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of dengue virus in the midgut of Aedes aegypti by ectopic expression of the dsRNA-binding protein Loqs2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roenick Proveti Olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro G. A. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2153,51 +2153,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84A035B5"/>
+    <w:nsid w:val="CB8BEB47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2384,51 +2384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roenick" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3849-8591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAF-6412-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Yago Melo Ferreira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Nunes Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gabriel Do Nascimento Souza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixsy Celeste Bernardez Orellana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferreira de Santana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1570606" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382383v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Goldman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Defoe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Qi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyu Jiao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Che Weng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.10.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalliane Oliveira Soares" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Victor Pina Rodrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Santos Lopes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna11030048" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Estevez-Castro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Rodrigues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Babarit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Ferreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa de Andrade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01821-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403880v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily I Green" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaouen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Klug" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roenick Proveti Olmo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.93142" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra R. Abbo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P.P. de Almeida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlijn Balvers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jet S. Griep" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi M. H. Todjro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. G. R. Aguiar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo P. de Almeida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via V. Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01289-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lutrat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Burckbuchler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05030-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718567v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaque J.S. de Faria" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R.G.R. Aguiar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Alves da Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daeffler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110976" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Pereira de Almeida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roberto Guimar&#227;es Aguiar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana N Armache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o T Marques" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2021.04.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R G R Aguiar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo P Almeida" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Rezende Queiroz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane S Oliveira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.073965.119" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Martins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roberto G.R. Aguiar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao T. Marques" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Imler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765201920190122" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roberto Guimar&#227;es Rocha Aguiar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2019008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4G0ZM6BR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596805v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro G. A. Ferreira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane C. Izidoro-Toledo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaque Joao da Silva de Faria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0268-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roenick" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3849-8591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAF-6412-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Yago Melo Ferreira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Nunes Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gabriel Do Nascimento Souza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixsy Celeste Bernardez Orellana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferreira de Santana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1570606" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382383v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Goldman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Defoe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Qi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyu Jiao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Che Weng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.10.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalliane Oliveira Soares" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Victor Pina Rodrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Santos Lopes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna11030048" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Estevez-Castro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Rodrigues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Babarit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Ferreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa de Andrade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01821-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703237v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra R. Abbo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P.P. de Almeida" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roenick Proveti Olmo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlijn Balvers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jet S. Griep" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead041" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily I Green" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaouen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Klug" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.93142" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi M. H. Todjro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. G. R. Aguiar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo P. de Almeida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via V. Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01289-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lutrat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Burckbuchler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05030-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718567v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaque J.S. de Faria" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R.G.R. Aguiar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Alves da Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daeffler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110976" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Pereira de Almeida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roberto Guimar&#227;es Aguiar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana N Armache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o T Marques" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2021.04.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R G R Aguiar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo P Almeida" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Rezende Queiroz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane S Oliveira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.073965.119" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Martins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roberto G.R. Aguiar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao T. Marques" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Imler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765201920190122" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roberto Guimar&#227;es Rocha Aguiar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2019008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4G0ZM6BR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596805v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro G. A. Ferreira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane C. Izidoro-Toledo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaque Joao da Silva de Faria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0268-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>