--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -109,356 +109,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced scale test bench for investigating the upward flame heat impact on external thermal insulation composite system facades</w:t>
+                <w:t xml:space="preserve">Burning and flame extinction patterns of PMMA under external heating and oxygen deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingwei Tang</w:t>
+                <w:t xml:space="preserve">Damien Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rita Nohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07349041241259989⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 269, pp.113664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828638v1</w:t>
+                <w:t xml:space="preserve">hal-05458127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burning and flame extinction patterns of PMMA under external heating and oxygen deficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced scale test bench for investigating the upward flame heat impact on external thermal insulation composite system facades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingwei Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Marquis</w:t>
+                <w:t xml:space="preserve">Tsilla Bensabath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Nohra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 269, pp.113664. </w:t>
+              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (6), pp.514-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/07349041241259989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458127v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale experimental study on EPS ETICS and flame-retardant coating reaction-to-fire performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingwei Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsilla Bensabath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (1), pp.3-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -518,51 +518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dias Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dréan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -661,51 +661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cremona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 172, pp.105975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -752,51 +752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The combustion behavior of epoxy‐based multifunctional electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Shirshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Najmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -856,51 +856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion and Fluid Mechanics, Advance in Fire Safety Science, Volume 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -973,51 +973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Najmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 46 (8), pp.1135-1148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1179,291 +1179,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study on the evaporation rates of liquid fuels using a controlled atmosphere cone calorimeter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thermal decomposition of multilayer honeycomb core laminate sandwich composite panels in cone calorimeter apparatus – Effect of the top decomposed layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Najmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2021.103317⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (17), pp.2349-2368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998321990873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678931v1</w:t>
+                <w:t xml:space="preserve">hal-03678943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal decomposition of multilayer honeycomb core laminate sandwich composite panels in cone calorimeter apparatus – Effect of the top decomposed layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussain Najmi</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study on the evaporation rates of liquid fuels using a controlled atmosphere cone calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Beji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Helson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 55 (17), pp.2349-2368. </w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.103317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998321990873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2021.103317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678943v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and Justification of the Use of the Arrhenius Relation to Represent the Reaction Rate of the Thermal Decomposition of a Solid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1592,51 +1592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salman Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 120, pp.103101. </w:t>
@@ -1687,90 +1687,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of the reaction-to-fire of an Acrylonitrile-Butadiene-Styrene (ABS) material using controlled atmosphere cone calorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hermouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 121, pp.103291. </w:t>
@@ -1802,334 +1802,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the evolution of the incident heat flux received by a combustible during a cone calorimeter test: Influence of the flame irradiance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hermouet</w:t>
+                <w:t xml:space="preserve">The unsteady response of radiating laminar diffusion flames exposed to decreasing mixing rate conditions representative of fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Guillaume</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Van Minh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0734904120970440⟩</w:t>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13647830.2020.1823021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678813v1</w:t>
+                <w:t xml:space="preserve">hal-03678915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unsteady response of radiating laminar diffusion flames exposed to decreasing mixing rate conditions representative of fires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rui Xu</w:t>
+                <w:t xml:space="preserve">Experimental determination of the evolution of the incident heat flux received by a combustible during a cone calorimeter test: Influence of the flame irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hermouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van Minh Le</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamad El Houssami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (1), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (2), pp.119-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13647830.2020.1823021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0734904120970440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678915v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of polyvinyl chloride–based floor covering thermal decomposition parameters in a cone calorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2176,51 +2176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal decomposition and pyrolysis of solid fuels: Objectives, challenges and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 106, pp.177-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2799,51 +2799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity and uncertainty analysis of Arrhenius parameters in order to describe the kinetic of solid thermal degradation during fire phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2922,319 +2922,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the burning behavior and gaseous emissions of pine needles in a cone calorimeter – FTIR apparatus</w:t>
+                <w:t xml:space="preserve">Thermal degradation of epoxy resin/carbon fiber composites: Influence of carbon fiber fraction on the fire reaction properties and on the gaseous species release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talal Fateh</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2016.03.008⟩</w:t>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (1), pp.27-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fam.2265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665402v1</w:t>
+                <w:t xml:space="preserve">hal-03615291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal degradation of epoxy resin/carbon fiber composites: Influence of carbon fiber fraction on the fire reaction properties and on the gaseous species release</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Characterization of the burning behavior and gaseous emissions of pine needles in a cone calorimeter – FTIR apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Fateh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40 (1), pp.27-47. </w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, pp.91-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fam.2265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2016.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615291v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the tensile residual properties of a wound carbon/epoxy composite first exposed to fire</w:t>
               </w:r>
@@ -3272,51 +3272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (1), pp.17-29. </w:t>
@@ -3514,51 +3514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anycée Camillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (2), pp.317-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3708,64 +3708,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the thermal decomposition of two kinds of plywood with a cone calorimeter – FTIR apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Fateh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3863,51 +3863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the difference of municipal solid wastes combustible part on the NO emissions during incineration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tezanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3971,51 +3971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of NOx formation during incineration of cellulosic and plastic materials: the combustion regime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4107,657 +4107,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of excess air on grate combustion of solid wastes and on gaseous products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of gaseous species emitted by the fast pyrolysis of biomass and polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salifou K. Ouiminga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.L. Torero</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Sougoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Koulidiati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86 (2), p.260-268</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470382v1</w:t>
+                <w:t xml:space="preserve">hal-01846920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of gaseous species emitted by the flash pyrolysis of biomass and PE. Journal of Analytical and Applied Pyrolysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Combustion de granules de polyéthylène pur et de sachets plastiques à base de polyéthylène : effet de la masse et de la température sur les émissions d'oxydes d'azote et de carbone et l'évolution de l'oxygène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Ouiminga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. G. Segda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sougoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Koulidiati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Ouest-Africaine de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 028, pp.67-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00470384v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion de granules de polyéthylène pur et de sachets plastiques à base de polyéthylène : effet de la masse et de la température sur les émissions d'oxydes d'azote et de carbone et l'évolution de l'oxygène.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Analysis of principal gas products during combustion of polyether polyurethane foam at different irradiance levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Ouiminga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sougoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Koulidiati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Ouest-Africaine de Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (7), pp. 933-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2009.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470385v1</w:t>
+                <w:t xml:space="preserve">hal-00470383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of principal gas products during combustion of polyether polyurethane foam at different irradiance levels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of excess air on grate combustion of solid wastes and on gaseous products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Koulidiati</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 44 (7), pp. 933-940. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (1), pp.165-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2009.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2008.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470383v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of gaseous species emitted by the fast pyrolysis of biomass and polyethylene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental characterisation of gaseous species emitted by the flash pyrolysis of biomass and PE. Journal of Analytical and Applied Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Ouiminga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Koulidiati</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. G. Segda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sougoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Koulidiati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 86 (2), p.260-268</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 86, pp. 260-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2009.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846920v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'influence des paramètres de combustion sur la formation des SOx, NOx et CO lors de la dégradation thermique de résidus phytosanitaires courant en Afrique de l'Ouest</w:t>
               </w:r>
@@ -4769,77 +4769,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. G. Segda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.W Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Koulidiati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (3), pp.213-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5003,103 +5003,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale de l’émission d’oxydes d’azote dans l’incinération des déchets ménagers en four à grilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Sougoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petronille Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Koulidiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, N°25 - 1er Trimestre 2002, pp.3-12. </w:t>
@@ -5195,51 +5195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dias Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5329,51 +5329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimmo Niskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5597,51 +5597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5705,64 +5705,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the fire behaviour of an acrylonitrile butadiene styrene material using a controlled atmosphere cone calorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hermouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5852,51 +5852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hai Yen Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5928,164 +5928,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of composite material behaviour submitted previously to fire exposure</w:t>
+                <w:t xml:space="preserve">Comportement de matériaux composites aéronautiques soumis à un chargement thermomécanique couplé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi Hai Yen Quach</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mercade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">22 ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966147v1</w:t>
+                <w:t xml:space="preserve">hal-02966161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement de matériaux composites aéronautiques soumis à un chargement thermomécanique couplé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6094,288 +6098,284 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mercadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de matériaux composites aéronautiques soumis à un chargement thermomécanique couplé</w:t>
+                <w:t xml:space="preserve">Characterization and modeling of composite material behaviour submitted previously to fire exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hai Yen Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966161v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing fire protective performance of intumescent flexible foam and cork material used for high pressure composite cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6439,64 +6439,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une modélisation couplée de la dégradation thermo-mécanique d'un matériau composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mercadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6573,51 +6573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Hai-Yen Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6668,64 +6668,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the thermal decomposition of solid materials in tunnel related conditions with a Controlled Atmosphere Cone Calorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hermouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6774,316 +6774,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an experimental design methodology adapted to Controlled Atmosphere Cone Calorimeter in order to evaluate the thermal degradation of solid materials in the context of tunnel fires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Residual strength of wound composite pressure vessels subjected to fire exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicent Alemany Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pedro Berro Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ropital</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Symposium on Tunnel Safety and Security (ISTSS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Marseille, France. pp.185-194</w:t>
+              <w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elasticity and Strength of Materials Group of the University of Seville; European Society for Composite Materials (ESCM), Jun 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458883v1</w:t>
+                <w:t xml:space="preserve">hal-05469818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual strength of wound composite pressure vessels subjected to fire exposure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Development of an experimental design methodology adapted to Controlled Atmosphere Cone Calorimeter in order to evaluate the thermal degradation of solid materials in the context of tunnel fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hermouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM 16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elasticity and Strength of Materials Group of the University of Seville; European Society for Composite Materials (ESCM), Jun 2014, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Sixth International Symposium on Tunnel Safety and Security (ISTSS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Marseille, France. pp.185-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469818v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation numérique de l'utilisation de la loi d'Arrhenius pour représenter la décomposition thermique des solides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7128,286 +7128,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation multi-échelle de la décomposition thermique d'un contreplaqué en bois</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La théorie des états de transition utilisée pour justifier l'application de la loi d'Arrhenius à la dégradation thermique des solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Mécanique et d'Ingénierie de Bordeaux; Association française de mécanique, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441285v1</w:t>
+                <w:t xml:space="preserve">hal-01446095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie des états de transition utilisée pour justifier l'application de la loi d'Arrhenius à la dégradation thermique des solides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Simulation multi-échelle de la décomposition thermique d'un contreplaqué en bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Fateh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Collin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Mécanique et d'Ingénierie de Bordeaux; Association française de mécanique, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446095v1</w:t>
+                <w:t xml:space="preserve">hal-03441285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the Arrhenius law to represent the thermal degradation of a solid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7445,64 +7445,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'influence d'une agression thermique sur les propriétés mécaniques résiduelles de matériaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ropital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7579,51 +7579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeri Mourzenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7661,64 +7661,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the thermal degradation of two treated plywood in cone calorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Fateh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7776,264 +7776,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modelling of thermochemical properties of porous materials as a function of temperature during multi-stage decomposition processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les entreprises et le développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fire Science and Ingineering Science INTERFLAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Nottingham, United Kingdom. pp</w:t>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Cognac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471579v1</w:t>
+                <w:t xml:space="preserve">hal-00471540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises et le développement durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Measurement and modelling of thermochemical properties of porous materials as a function of temperature during multi-stage decomposition processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chivas-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Cognac, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Fire Science and Ingineering Science INTERFLAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Nottingham, United Kingdom. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471540v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and mechanisms of thermal degradation of pmma by non-isothermal thermogravimety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Comuce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8123,51 +8123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8212,394 +8212,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les feux d'habitat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+                <w:t xml:space="preserve">New method for simulating the kinetic of toxic gases production of upholstered furniture fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle thématique de l'Université Inter-âges Université de Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Poitiers, France</w:t>
+              <w:t xml:space="preserve">12th International Conference Fire and Material</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471352v1</w:t>
+                <w:t xml:space="preserve">hal-00422516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield of toxic species in cone calorimeter tests during polyether polyurethane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.L. Torero</w:t>
+                <w:t xml:space="preserve">Les feux d'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Cycle thématique de l'Université Inter-âges Université de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422565v1</w:t>
+                <w:t xml:space="preserve">hal-00471352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method for simulating the kinetic of toxic gases production of upholstered furniture fire</w:t>
+                <w:t xml:space="preserve">Yield of toxic species in cone calorimeter tests during polyether polyurethane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference Fire and Material</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">6th Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422516v1</w:t>
+                <w:t xml:space="preserve">hal-00422565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multi scale problem of solid decomposition mechanism during fire PU Foam. Improvement of the model coupling solid gas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8644,273 +8644,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement au feu des polymères solides. Application à la sécurité incendie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rousseaux</w:t>
+                <w:t xml:space="preserve">Numerical Characterisation of the Mechanisms of NO x Formation During MSW Incineration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Andzi Barhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Feux n° 08038 7ème séminaire CORIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Rouen, France</w:t>
+              <w:t xml:space="preserve">6th Mediterranean Combustion Symposium 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471359v1</w:t>
+                <w:t xml:space="preserve">hal-00422568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Characterisation of the Mechanisms of NO x Formation During MSW Incineration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.L. Torero</w:t>
+                <w:t xml:space="preserve">Comportement au feu des polymères solides. Application à la sécurité incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Comuce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Mediterranean Combustion Symposium 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">GDR Feux n° 08038 7ème séminaire CORIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422568v1</w:t>
+                <w:t xml:space="preserve">hal-00471359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entreprises et le développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence inter-ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8929,705 +8929,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire simulation of upholstered furniture.</w:t>
+                <w:t xml:space="preserve">Is the decomposition of a Polyester Polyurethane Foam really homogeneous into a TGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire simulation of upholstered furniture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Ninth International Symposium on Fire Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Karlsruhe, Germany. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470341v1</w:t>
+                <w:t xml:space="preserve">hal-00469651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the Kinetic of Decomposition of Polyether Polyurethane Foam – A Way for Finding Input Data for Fire Simulations</w:t>
+                <w:t xml:space="preserve">A validation exercice for CFD and zone models in the case of a bedroom fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guillaume</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual FIRE Conference, BFRL, NIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Gaithersburg, United States. pp.0</w:t>
+              <w:t xml:space="preserve">Ninth International Symposium on Fire Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Karlsruhe, Germany. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418782v1</w:t>
+                <w:t xml:space="preserve">hal-00469647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réduction des émissions d'oxydes d'azote par optimisation des techniques primaires lors de l'incinération des déchets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Th. Rogaume</w:t>
+                <w:t xml:space="preserve">Simulation of Fire in a Typical Room of a Hotel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique du Groupement Français de Combustion « Incinération – Valorisation thermique des déchets », Ecole des Mines de Douai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Douai, France</w:t>
+              <w:t xml:space="preserve">Annual Fire Conference, National Institute of Standard and Technology NIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Gaithersburg, United States. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420193v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A validation exercice for CFD and zone models in the case of a bedroom fire</w:t>
+                <w:t xml:space="preserve">Fire simulation of upholstered furniture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Symposium on Fire Safety Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Karlsruhe, Germany. pp</w:t>
+              <w:t xml:space="preserve">Fire simulation of upholstered furniture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469647v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Fire in a Typical Room of a Hotel</w:t>
+                <w:t xml:space="preserve">Characterisation of the Kinetic of Decomposition of Polyether Polyurethane Foam – A Way for Finding Input Data for Fire Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Guillaume</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Fire Conference, National Institute of Standard and Technology NIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Gaithersburg, United States. pp</w:t>
+              <w:t xml:space="preserve">Annual FIRE Conference, BFRL, NIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Gaithersburg, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469634v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the decomposition of a Polyester Polyurethane Foam really homogeneous into a TGA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Rein</w:t>
+                <w:t xml:space="preserve">La réduction des émissions d'oxydes d'azote par optimisation des techniques primaires lors de l'incinération des déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Symposium on Fire Safety Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Karlsruhe, Germany. pp</w:t>
+              <w:t xml:space="preserve">Journée Thématique du Groupement Français de Combustion « Incinération – Valorisation thermique des déchets », Ecole des Mines de Douai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469651v1</w:t>
+                <w:t xml:space="preserve">hal-00420193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la propagation d'un feu dans un local confiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9691,51 +9691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'échange LCPP – LNE 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9773,64 +9773,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of the solid phase of polyurethane foam during fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9963,51 +9963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10291,51 +10291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10557,273 +10557,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00269986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une approche globale de l'analyse de risques en entreprise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the regime of combustion on the chemical pathways of NOx formation during incineration of cellulosic and plastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Andzi Barhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Torero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, St-Etienne, France. pp.16</w:t>
+              <w:t xml:space="preserve">5th Mediteranean Symposium of Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Monastir, Tunisia. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261186v1</w:t>
+                <w:t xml:space="preserve">hal-00269970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the regime of combustion on the chemical pathways of NOx formation during incineration of cellulosic and plastic materials</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proposition d'une approche globale de l'analyse de risques en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dassens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Brilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Mediteranean Symposium of Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Monastir, Tunisia. pp.00</w:t>
+              <w:t xml:space="preserve">Congrès SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, St-Etienne, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269970v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00261186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique d'une flamme turbulente pilotée méthane-air : caractérisation de l'extinction locale</w:t>
               </w:r>
@@ -10986,51 +10986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyurethane foam pyrolysis and combustion in cone calorimeter, analysis of gases releasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11342,51 +11342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Najmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Design, Analysis and Development Practices in Aerospace and Automotive Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11491,51 +11491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aissani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11592,51 +11592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Noc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11661,233 +11661,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Degradation of Solid Materials using the Tubular Furnance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Bustamante</w:t>
+                <w:t xml:space="preserve">Polyurethane foam pyrolisis and combustion in cone calorimeter analysis of gases releasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00279852v1</w:t>
+                <w:t xml:space="preserve">hal-00279858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyurethane foam pyrolisis and combustion in cone calorimeter analysis of gases releasing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Characterizing the Degradation of Solid Materials using the Tubular Furnance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00279858v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the thermal decomposition of the polyurethane foam - a way for predicting the fire behaviour</w:t>
               </w:r>
@@ -11899,51 +11899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12000,51 +12000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de la combustion : Application aux matériaux solides. Développement des méthodes de caractérisation, des modèles de calcul et de leur validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12244,51 +12244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04828638v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwei Tang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Batiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsilla Bensabath" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041241259989" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458127v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marquis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nohra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113664" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04914739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041241285978" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dias Lopes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dr&#233;an" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.104052" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234528v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Kellali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.105975" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Shirshova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Najmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2967" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13010324" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Luche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.3057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266361v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Colombiano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guillaume" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105752" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Beji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Helson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103317" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678943v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998321990873" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Collin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11094075" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611394v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Xu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Minh Le" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Verma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2020.103101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103291" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guillaume" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Houssami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904120970440" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Minh Le" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2020.1823021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904120944340" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.04.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285799v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James White" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.04.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fateh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaida" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogaume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joseph" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2407" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Acem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brissinger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.11.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkibir Benelfellah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316688339" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01408767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2016.03.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4GHZQK9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Fateh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2016.03.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T12HJ3MB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615291v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Quang Dao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Richard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bustamante Valencia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2265" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRDHM4WZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965610v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hai Yen Quach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316637419" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quang Dao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante-Valencia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-014-0423-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626540v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyc&#233;e Camillo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-013-0379-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638623v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2014.01.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T92ZVQ94-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jabouille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2014.02.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26L9FG46-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471497v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tezanou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andzi Barhe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Torero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.028" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0HRS0R3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470382v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.02.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWJX37CR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Ouiminga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Segda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sougoti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koulidiati" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2009.07.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T024C7X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470385v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470383v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2009.05.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou K. Ouiminga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sougoti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Koulidiati" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414006v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Rogaume" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W Sawadogo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/S07-043" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419578v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tezanou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jabouille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1665" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronille Kafando" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2339" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462321v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Drean" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2885/1/012004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0483" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943854v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giovannelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Koutaiba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Blanchard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Haouari Harrak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mehaddi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042027" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966138v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458876v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ponticq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966147v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lain&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercad&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966161v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Tran" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2360.9764" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446396v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446180v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Yen Quach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460901v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458883v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469818v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Alemany Mari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Berro Ramirez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ropital" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441346v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441285v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446095v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01442334v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batiot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440533v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439899v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Tien Nguyen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Mourzenko" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471555v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471579v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valencia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marquis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chivas-Joly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471540v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471561v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Comuce" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422664v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante Valencia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rein" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471352v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422565v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422516v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471356v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471359v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422568v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470339v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470341v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418782v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillaume" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420193v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469647v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469651v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470305v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420143v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469671v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420232v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420089v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415848v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dassens" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Brilhac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274070v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420093v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418428v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269986v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261186v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269970v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420133v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420082v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269971v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480056v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chouteau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676076v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-15-6619-6_61" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6619-6_61" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470365v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauvage" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aissani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470367v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Noc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astruc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279852v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279858v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279865v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279854v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458127v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marquis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nohra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Batiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04828638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwei Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsilla Bensabath" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041241259989" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04914739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041241285978" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dias Lopes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dr&#233;an" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.104052" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234528v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Kellali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.105975" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Shirshova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Najmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2967" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13010324" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Luche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.3057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266361v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Colombiano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guillaume" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105752" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998321990873" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Beji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Helson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103317" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Collin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11094075" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611394v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Xu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Minh Le" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Verma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2020.103101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103291" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678915v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Minh Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2020.1823021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678813v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guillaume" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Houssami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904120970440" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904120944340" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.04.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285799v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James White" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.04.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fateh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaida" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogaume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joseph" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2407" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Acem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brissinger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.11.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkibir Benelfellah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316688339" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01408767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2016.03.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4GHZQK9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615291v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Quang Dao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bustamante Valencia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2265" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRDHM4WZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665402v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Fateh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2016.03.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T12HJ3MB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965610v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hai Yen Quach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316637419" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quang Dao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante-Valencia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-014-0423-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626540v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyc&#233;e Camillo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-013-0379-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638623v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2014.01.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T92ZVQ94-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jabouille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2014.02.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26L9FG46-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471497v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tezanou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andzi Barhe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Torero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.028" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0HRS0R3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846920v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou K. Ouiminga" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sougoti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Koulidiati" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Ouiminga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Segda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sougoti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koulidiati" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2009.05.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470382v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.02.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWJX37CR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2009.07.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T024C7X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414006v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Rogaume" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W Sawadogo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/S07-043" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419578v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tezanou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jabouille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1665" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronille Kafando" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2339" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462321v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Drean" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2885/1/012004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0483" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943854v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giovannelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Koutaiba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Blanchard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Haouari Harrak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mehaddi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042027" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966138v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458876v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ponticq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966161v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lain&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercade" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444701v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercad&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966147v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Tran" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2360.9764" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446396v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446180v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Yen Quach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460901v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469818v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Alemany Mari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Berro Ramirez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ropital" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458883v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441346v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446095v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441285v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01442334v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batiot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440533v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439899v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Tien Nguyen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Mourzenko" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471555v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471540v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471579v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valencia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marquis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chivas-Joly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471561v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Comuce" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422664v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante Valencia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rein" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422516v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471352v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422565v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471356v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422568v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471359v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470339v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469651v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469647v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469634v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470341v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418782v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillaume" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420193v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470305v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420143v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469671v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420232v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420089v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415848v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dassens" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Brilhac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274070v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420093v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418428v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269986v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269970v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261186v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420133v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420082v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269971v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480056v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chouteau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676076v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-15-6619-6_61" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6619-6_61" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470365v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauvage" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aissani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470367v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Noc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astruc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279858v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279852v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279865v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279854v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>