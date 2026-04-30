--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -75,5077 +75,5608 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burning and flame extinction patterns of PMMA under external heating and oxygen deficiency</w:t>
+                <w:t xml:space="preserve">A Round-Robin Study on Decomposition of Calcium Oxalate Monohydrate by Thermogravimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Marquis</w:t>
+                <w:t xml:space="preserve">M. Suzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Nohra</w:t>
+                <w:t xml:space="preserve">S. Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Batiot</w:t>
+                <w:t xml:space="preserve">P. Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rogaume</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Coker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dumazert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113664⟩</w:t>
+              <w:t xml:space="preserve">Fire Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 62 (3), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10694-026-01873-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458127v1</w:t>
+                <w:t xml:space="preserve">hal-05604105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced scale test bench for investigating the upward flame heat impact on external thermal insulation composite system facades</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fire Performance Comparison of Expanded Polystyrene External Thermal Insulation Composites Systems and Expandable Graphite-Modified Surface Covers at Different Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingwei Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsilla Bensabath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07349041241259989⟩</w:t>
+              <w:t xml:space="preserve">Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (2), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fire8020045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828638v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale experimental study on EPS ETICS and flame-retardant coating reaction-to-fire performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterization of the fire behaviour of an exterior insulation system at intermediate scale. Application to a high-pressure laminate (HPL) claddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dias Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dréan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07349041241285978⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 142, pp.104052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.104052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914739v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the fire behaviour of an exterior insulation system at intermediate scale. Application to a high-pressure laminate (HPL) claddings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Burning and flame extinction patterns of PMMA under external heating and oxygen deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Nohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Dréan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.104052⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 269, pp.113664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706295v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of lignite pyrolysis using a finite rate chemistry approach: comparison between parallel and competitive chemical schemes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reduced scale test bench for investigating the upward flame heat impact on external thermal insulation composite system facades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingwei Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsilla Bensabath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2023.105975⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (6), pp.514-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07349041241259989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234528v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combustion behavior of epoxy‐based multifunctional electrolytes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Small-scale experimental study on EPS ETICS and flame-retardant coating reaction-to-fire performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingwei Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Poisson</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsilla Bensabath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fam.2967⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (1), pp.3-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07349041241285978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678979v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion and Fluid Mechanics, Advance in Fire Safety Science, Volume 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modelling of lignite pyrolysis using a finite rate chemistry approach: comparison between parallel and competitive chemical schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safae Kellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cremona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13010324⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 172, pp.105975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2023.105975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492356v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and physical characterization of glass fiber phenolic for aircraft interiors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The combustion behavior of epoxy‐based multifunctional electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Shirshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Najmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 46 (8), pp.1135-1148. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 46 (1), pp.192-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fam.2967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fam.3057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03845032v1</w:t>
+                <w:t xml:space="preserve">hal-03678979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the characteristics of the decomposition zone of a burning wood sample under cone calorimeter and evaluation of the limiting process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Combustion and Fluid Mechanics, Advance in Fire Safety Science, Volume 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2022.105752⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13010324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266361v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal decomposition of multilayer honeycomb core laminate sandwich composite panels in cone calorimeter apparatus – Effect of the top decomposed layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Thermal and physical characterization of glass fiber phenolic for aircraft interiors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Najmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998321990873⟩</w:t>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (8), pp.1135-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fam.3057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678943v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study on the evaporation rates of liquid fuels using a controlled atmosphere cone calorimeter</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical analysis of the characteristics of the decomposition zone of a burning wood sample under cone calorimeter and evaluation of the limiting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Colombiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168, pp.105752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2022.105752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2021.103317⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03678931v1</w:t>
+                <w:t xml:space="preserve">hal-04266361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and Justification of the Use of the Arrhenius Relation to Represent the Reaction Rate of the Thermal Decomposition of a Solid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (9), pp.4075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app11094075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of the coupling between combustion and radiation in a turbulent line fire using an unsteady flamelet model</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thermal decomposition of multilayer honeycomb core laminate sandwich composite panels in cone calorimeter apparatus – Effect of the top decomposed layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Najmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2020.103101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (17), pp.2349-2368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998321990873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611394v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the reaction-to-fire of an Acrylonitrile-Butadiene-Styrene (ABS) material using controlled atmosphere cone calorimeter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical study on the evaporation rates of liquid fuels using a controlled atmosphere cone calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Beji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Hermouet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Olivier Helson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 121, pp.103291. </w:t>
+              <w:t xml:space="preserve">, 2021, 121, pp.103317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2021.103291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2021.103317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678996v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unsteady response of radiating laminar diffusion flames exposed to decreasing mixing rate conditions representative of fires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Simulations of the coupling between combustion and radiation in a turbulent line fire using an unsteady flamelet model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Minh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13647830.2020.1823021⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120, pp.103101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2020.103101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678915v1</w:t>
+                <w:t xml:space="preserve">hal-03611394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the evolution of the incident heat flux received by a combustible during a cone calorimeter test: Influence of the flame irradiance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of the reaction-to-fire of an Acrylonitrile-Butadiene-Styrene (ABS) material using controlled atmosphere cone calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hermouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Richard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.103291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2021.103291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0734904120970440⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03678813v1</w:t>
+                <w:t xml:space="preserve">hal-03678996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of polyvinyl chloride–based floor covering thermal decomposition parameters in a cone calorimeter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental determination of the evolution of the incident heat flux received by a combustible during a cone calorimeter test: Influence of the flame irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hermouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Guillaume</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Houssami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 38 (5), pp.433-461. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0734904120944340⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 39 (2), pp.119-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0734904120970440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676149v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal decomposition and pyrolysis of solid fuels: Objectives, challenges and modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The unsteady response of radiating laminar diffusion flames exposed to decreasing mixing rate conditions representative of fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Minh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.04.016⟩</w:t>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13647830.2020.1823021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285809v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of a turbulent line fire with a steady flamelet combustion model coupled with models for non-local and local gas radiation effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of polyvinyl chloride–based floor covering thermal decomposition parameters in a cone calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.04.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (5), pp.433-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0734904120944340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285799v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale experimental investigations of the thermal degradation of pine needles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Joseph</w:t>
+                <w:t xml:space="preserve">Thermal decomposition and pyrolysis of solid fuels: Objectives, challenges and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fam.2407⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.177-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662913v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface temperature of carbon composite samples during thermal degradation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Simulations of a turbulent line fire with a steady flamelet combustion model coupled with models for non-local and local gas radiation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Minh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.11.007⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578405v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a coupled thermomechanical loading on the residual mechanical strength and on the surface temperature of wound carbon/epoxy composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale experimental investigations of the thermal degradation of pine needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fateh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998316688339⟩</w:t>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (6), pp.654-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fam.2407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578365v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity and uncertainty analysis of Arrhenius parameters in order to describe the kinetic of solid thermal degradation during fire phenomena</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Surface temperature of carbon composite samples during thermal degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Acem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brissinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2016.03.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.427-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01408767v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal degradation of epoxy resin/carbon fiber composites: Influence of carbon fiber fraction on the fire reaction properties and on the gaseous species release</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of a coupled thermomechanical loading on the residual mechanical strength and on the surface temperature of wound carbon/epoxy composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Richard</w:t>
+                <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Bustamante Valencia</w:t>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Acem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fam.2265⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (22), pp.3137-3147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998316688339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03615291v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the burning behavior and gaseous emissions of pine needles in a cone calorimeter – FTIR apparatus</w:t>
+                <w:t xml:space="preserve">Polyamide 6 and Polyurethane Used as Liner for Hydrogen Composite Cylinder: An Estimation of Fire Behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talal Fateh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+                <w:t xml:space="preserve">D. Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bustamante-Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2016.03.008⟩</w:t>
+              <w:t xml:space="preserve">Fire Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (2), pp.397-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10694-014-0423-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665402v1</w:t>
+                <w:t xml:space="preserve">hal-03637336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the tensile residual properties of a wound carbon/epoxy composite first exposed to fire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sensitivity and uncertainty analysis of Arrhenius parameters in order to describe the kinetic of solid thermal degradation during fire phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51 (1), pp.17-29. </w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, pp.76 - 90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998316637419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965610v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyamide 6 and Polyurethane Used as Liner for Hydrogen Composite Cylinder: An Estimation of Fire Behaviours</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the burning behavior and gaseous emissions of pine needles in a cone calorimeter – FTIR apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Luche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Bustamante-Valencia</w:t>
+                <w:t xml:space="preserve">Talal Fateh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, pp.91-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2016.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10694-014-0423-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03637336v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application and Limitations of a Method Based on Pyrolysis Models to Simulate Railway Rolling Stock Fire Scenarios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal degradation of epoxy resin/carbon fiber composites: Influence of carbon fiber fraction on the fire reaction properties and on the gaseous species release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anycée Camillo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bustamante Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10694-013-0379-9⟩</w:t>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (1), pp.27-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fam.2265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626540v1</w:t>
+                <w:t xml:space="preserve">hal-03615291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modeling of the thermal decomposition of fire retardant plywood</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determination of the tensile residual properties of a wound carbon/epoxy composite first exposed to fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hai Yen Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2014.01.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (1), pp.17-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998316637419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03638623v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the thermal decomposition of two kinds of plywood with a cone calorimeter – FTIR apparatus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Application and Limitations of a Method Based on Pyrolysis Models to Simulate Railway Rolling Stock Fire Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anycée Camillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Jabouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2014.02.008⟩</w:t>
+              <w:t xml:space="preserve">Fire Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.317-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10694-013-0379-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03675861v1</w:t>
+                <w:t xml:space="preserve">hal-03626540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the difference of municipal solid wastes combustible part on the NO emissions during incineration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Jabouille</w:t>
+                <w:t xml:space="preserve">Multi-scale modeling of the thermal decomposition of fire retardant plywood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fateh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.36-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2014.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471497v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of NOx formation during incineration of cellulosic and plastic materials: the combustion regime.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterization of the thermal decomposition of two kinds of plywood with a cone calorimeter – FTIR apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Fateh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rousseaux</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jabouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2009.07.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107, pp.87-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2014.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471475v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of gaseous species emitted by the fast pyrolysis of biomass and polyethylene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of the difference of municipal solid wastes combustible part on the NO emissions during incineration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tezanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moussa Sougoti</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Koulidiati</w:t>
+                <w:t xml:space="preserve">T. Andzi Barhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jabouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 86 (2), p.260-268</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846920v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion de granules de polyéthylène pur et de sachets plastiques à base de polyéthylène : effet de la masse et de la température sur les émissions d'oxydes d'azote et de carbone et l'évolution de l'oxygène.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of NOx formation during incineration of cellulosic and plastic materials: the combustion regime.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Andzi Barhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Torero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.K. Ouiminga</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Koulidiati</w:t>
+                <w:t xml:space="preserve">Patrick Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Ouest-Africaine de Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49, pp. 443-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2009.07.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470385v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of principal gas products during combustion of polyether polyurethane foam at different irradiance levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Experimental characterisation of gaseous species emitted by the flash pyrolysis of biomass and PE. Journal of Analytical and Applied Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Ouiminga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. G. Segda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sougoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Koulidiati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2009.05.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86, pp. 260-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2009.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470383v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of excess air on grate combustion of solid wastes and on gaseous products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (1), pp.165-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2008.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of gaseous species emitted by the flash pyrolysis of biomass and PE. Journal of Analytical and Applied Pyrolysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Analysis of principal gas products during combustion of polyether polyurethane foam at different irradiance levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Ouiminga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sougoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Koulidiati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2009.07.002⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (7), pp. 933-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2009.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00470384v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence des paramètres de combustion sur la formation des SOx, NOx et CO lors de la dégradation thermique de résidus phytosanitaires courant en Afrique de l'Ouest</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Combustion de granules de polyéthylène pur et de sachets plastiques à base de polyéthylène : effet de la masse et de la température sur les émissions d'oxydes d'azote et de carbone et l'évolution de l'oxygène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Ouiminga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. G. Segda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sougoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Koulidiati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Engineering and Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de la Société Ouest-Africaine de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 028, pp.67-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/S07-043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00414006v1</w:t>
+                <w:t xml:space="preserve">hal-00470385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'évolution de la composition des déchets ménagers sur la formation des polluants gazeux lors de l'incinération</w:t>
+                <w:t xml:space="preserve">Experimental characterization of gaseous species emitted by the fast pyrolysis of biomass and polyethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tezanou</w:t>
+                <w:t xml:space="preserve">Salifou K. Ouiminga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Sougoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th. Rogaume</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Jabouille</w:t>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Koulidiati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86 (2), p.260-268</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419578v1</w:t>
+                <w:t xml:space="preserve">hal-01846920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de l’émission d’oxydes d’azote dans l’incinération des déchets ménagers en four à grilles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de l'influence des paramètres de combustion sur la formation des SOx, NOx et CO lors de la dégradation thermique de résidus phytosanitaires courant en Afrique de l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petronille Kafando</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Bouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. G. Segda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.W Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Koulidiati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (3), pp.213-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/S07-043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de l'évolution de la composition des déchets ménagers sur la formation des polluants gazeux lors de l'incinération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tezanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Andzi Barhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jabouille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, N°48 - Octobre-Novembre-Décembre 2007, pp.4-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of the oxidizer repartition in order to reduce the NO emissions in municipal waste incineration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Koulidiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Torero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clean Air : International Journal on Energy for a Clean Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.43-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of the chemical pathways leading to NOx formation during combustion of mixtures of cellulosic and plastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Koulidiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Torero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45, pp.359-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2005.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation expérimentale de l’émission d’oxydes d’azote dans l’incinération des déchets ménagers en four à grilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Sougoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petronille Kafando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Koulidiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2002, N°25 - 1er Trimestre 2002, pp.3-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5155,6949 +5686,7221 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the time to ignition of wood under transient heat exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dias Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Symposium on Fire Safety Science (ESFSS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Barcelona, Spain. pp.012004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/2885/1/012004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiC MOSFET micro-explosion due to a single event burnout: analysis at the device and die levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimmo Niskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTFA 2023 - the 49th International Symposium for Testing and Failure Analysis Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Phoenix, United States. pp.483-490, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2023p0483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-scale smoke tests in a three-storey residential building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mehdi Koutaiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Haouari Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mehaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Symposium on fire safety science (ESFSS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nancy, France. pp.042027, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1107/4/042027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of thermomechanical behaviour of a wound carbon/epoxy composite exposed to fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gratton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Composite Materials 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the fire behaviour of an acrylonitrile butadiene styrene material using a controlled atmosphere cone calorimeter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Residual mechanical properties of a carbon/epoxy wound composite exposed to fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hai-Yen Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Ponticq</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference and Exhibition on Fire and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San Francisco (California), France. pp.776-787</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458876v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual mechanical properties of a carbon/epoxy wound composite exposed to fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hai Yen Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de matériaux composites aéronautiques soumis à un chargement thermomécanique couplé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of the fire behaviour of an acrylonitrile butadiene styrene material using a controlled atmosphere cone calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hermouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ponticq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">14th International Conference and Exhibition on Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco (California), France. pp.776-787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966161v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de matériaux composites aéronautiques soumis à un chargement thermomécanique couplé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Characterization and modeling of composite material behaviour submitted previously to fire exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hai Yen Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444701v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of composite material behaviour submitted previously to fire exposure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Comportement de matériaux composites aéronautiques soumis à un chargement thermomécanique couplé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mercadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966147v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing fire protective performance of intumescent flexible foam and cork material used for high pressure composite cylinders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Richard</w:t>
+                <w:t xml:space="preserve">Comportement de matériaux composites aéronautiques soumis à un chargement thermomécanique couplé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mercade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth Mediterranean Combustion Symposium (MCS 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22 ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462948v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une modélisation couplée de la dégradation thermo-mécanique d'un matériau composite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Testing fire protective performance of intumescent flexible foam and cork material used for high pressure composite cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ninth Mediterranean Combustion Symposium (MCS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rhodes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.2360.9764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446396v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual mechanical properties of a carbon/epoxy wound composite exposed to fire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Vers une modélisation couplée de la dégradation thermo-mécanique d'un matériau composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mercadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446180v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the thermal decomposition of solid materials in tunnel related conditions with a Controlled Atmosphere Cone Calorimeter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Development of an experimental design methodology adapted to Controlled Atmosphere Cone Calorimeter in order to evaluate the thermal degradation of solid materials in the context of tunnel fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hermouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Ponticq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Fire in Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Sixth International Symposium on Tunnel Safety and Security (ISTSS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Marseille, France. pp.185-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460901v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual strength of wound composite pressure vessels subjected to fire exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicent Alemany Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pedro Berro Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ropital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elasticity and Strength of Materials Group of the University of Seville; European Society for Composite Materials (ESCM), Jun 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an experimental design methodology adapted to Controlled Atmosphere Cone Calorimeter in order to evaluate the thermal degradation of solid materials in the context of tunnel fires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the thermal decomposition of solid materials in tunnel related conditions with a Controlled Atmosphere Cone Calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hermouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ponticq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Symposium on Tunnel Safety and Security (ISTSS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Marseille, France. pp.185-194</w:t>
+              <w:t xml:space="preserve">Third International Conference on Fire in Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458883v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation numérique de l'utilisation de la loi d'Arrhenius pour représenter la décomposition thermique des solides.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermal degradation of solid porous materials exposed to fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Tien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeri Mourzenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Richard</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut de Mécanique et d'Ingénierie de Bordeaux; Association française de mécanique, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441346v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie des états de transition utilisée pour justifier l'application de la loi d'Arrhenius à la dégradation thermique des solides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigation numérique de l'utilisation de la loi d'Arrhenius pour représenter la décomposition thermique des solides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Mécanique et d'Ingénierie de Bordeaux; Association française de mécanique, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446095v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation multi-échelle de la décomposition thermique d'un contreplaqué en bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Fateh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the Arrhenius law to represent the thermal degradation of a solid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La théorie des états de transition utilisée pour justifier l'application de la loi d'Arrhenius à la dégradation thermique des solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International seminar on fire and explosion hazards (ISFEH 7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Providence, RI, United States</w:t>
+              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Mécanique et d'Ingénierie de Bordeaux; Association française de mécanique, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01442334v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'influence d'une agression thermique sur les propriétés mécaniques résiduelles de matériaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ropital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal degradation of solid porous materials exposed to fire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of the Arrhenius law to represent the thermal degradation of a solid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Batiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Thovert</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">7. International seminar on fire and explosion hazards (ISFEH 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Providence, RI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439899v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01442334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the thermal degradation of two treated plywood in cone calorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Fateh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Seminar on Fire and Explosion Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Leeds, United Kingdom. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises et le développement durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Measurement and modelling of thermochemical properties of porous materials as a function of temperature during multi-stage decomposition processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chivas-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Cognac, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Fire Science and Ingineering Science INTERFLAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Nottingham, United Kingdom. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471540v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modelling of thermochemical properties of porous materials as a function of temperature during multi-stage decomposition processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les entreprises et le développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fire Science and Ingineering Science INTERFLAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Nottingham, United Kingdom. pp</w:t>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Cognac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471579v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and mechanisms of thermal degradation of pmma by non-isothermal thermogravimety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Comuce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Seminar on Fire and Explosion Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Leeds, United Kingdom. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the modeling of thermal decomposition of polyurethane foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Meeting on Fire Retardant Polymers Materials FRPM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method for simulating the kinetic of toxic gases production of upholstered furniture fire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.L. Torero</w:t>
+                <w:t xml:space="preserve">Les feux d'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference Fire and Material</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Cycle thématique de l'Université Inter-âges Université de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422516v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les feux d'habitat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+                <w:t xml:space="preserve">Yield of toxic species in cone calorimeter tests during polyether polyurethane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle thématique de l'Université Inter-âges Université de Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Poitiers, France</w:t>
+              <w:t xml:space="preserve">6th Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471352v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield of toxic species in cone calorimeter tests during polyether polyurethane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">New method for simulating the kinetic of toxic gases production of upholstered furniture fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">12th International Conference Fire and Material</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422565v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multi scale problem of solid decomposition mechanism during fire PU Foam. Improvement of the model coupling solid gas.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Numerical Characterisation of the Mechanisms of NO x Formation During MSW Incineration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Andzi Barhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Feux n° 18038 7ème Séminaire CORIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Rouen, France</w:t>
+              <w:t xml:space="preserve">6th Mediterranean Combustion Symposium 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471356v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Characterisation of the Mechanisms of NO x Formation During MSW Incineration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.L. Torero</w:t>
+                <w:t xml:space="preserve">Comportement au feu des polymères solides. Application à la sécurité incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Comuce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Mediterranean Combustion Symposium 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">GDR Feux n° 08038 7ème séminaire CORIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422568v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement au feu des polymères solides. Application à la sécurité incendie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The multi scale problem of solid decomposition mechanism during fire PU Foam. Improvement of the model coupling solid gas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rousseaux</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Feux n° 08038 7ème séminaire CORIA</w:t>
+              <w:t xml:space="preserve">GDR Feux n° 18038 7ème Séminaire CORIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471359v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises et le développement durable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+                <w:t xml:space="preserve">La gestion des déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence inter-ages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Niort, France</w:t>
+              <w:t xml:space="preserve">Journée de formation AGREF GREEN Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470339v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the decomposition of a Polyester Polyurethane Foam really homogeneous into a TGA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Transformation of the solid phase of polyurethane foam during fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Symposium on Fire Safety Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Karlsruhe, Germany. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469651v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A validation exercice for CFD and zone models in the case of a bedroom fire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les entreprises et le développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Symposium on Fire Safety Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Karlsruhe, Germany. pp</w:t>
+              <w:t xml:space="preserve">Conférence inter-ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469647v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Fire in a Typical Room of a Hotel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Rein</w:t>
+                <w:t xml:space="preserve">La réduction des émissions d'oxydes d'azote par optimisation des techniques primaires lors de l'incinération des déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Fire Conference, National Institute of Standard and Technology NIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Gaithersburg, United States. pp</w:t>
+              <w:t xml:space="preserve">Journée Thématique du Groupement Français de Combustion « Incinération – Valorisation thermique des déchets », Ecole des Mines de Douai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469634v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire simulation of upholstered furniture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire simulation of upholstered furniture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the Kinetic of Decomposition of Polyether Polyurethane Foam – A Way for Finding Input Data for Fire Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Guillaume</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual FIRE Conference, BFRL, NIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Gaithersburg, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réduction des émissions d'oxydes d'azote par optimisation des techniques primaires lors de l'incinération des déchets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Th. Rogaume</w:t>
+                <w:t xml:space="preserve">Simulation of Fire in a Typical Room of a Hotel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique du Groupement Français de Combustion « Incinération – Valorisation thermique des déchets », Ecole des Mines de Douai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Douai, France</w:t>
+              <w:t xml:space="preserve">Annual Fire Conference, National Institute of Standard and Technology NIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Gaithersburg, United States. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420193v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la propagation d'un feu dans un local confiné</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">A validation exercice for CFD and zone models in the case of a bedroom fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole de Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Fréjus, France. pp</w:t>
+              <w:t xml:space="preserve">Ninth International Symposium on Fire Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Karlsruhe, Germany. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470305v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche des données d'entrée pour la simulation incendie d'un meuble rembourré fabriqué avec de la mousse polyéther polyuréthane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Is the decomposition of a Polyester Polyurethane Foam really homogeneous into a TGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échange LCPP – LNE 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Ninth International Symposium on Fire Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Karlsruhe, Germany. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420143v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of the solid phase of polyurethane foam during fire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la propagation d'un feu dans un local confiné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Symposium on Fire Safety Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Karlsruhe, Germany. pp</w:t>
+              <w:t xml:space="preserve">Ecole de Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Fréjus, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469671v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des déchets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">A la recherche des données d'entrée pour la simulation incendie d'un meuble rembourré fabriqué avec de la mousse polyéther polyuréthane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de formation AGREF GREEN Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d'échange LCPP – LNE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420232v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the thermal decomposition of the polyurethane foam – a way for predicting the fire behaviour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">PDF simulation of the interaction between chemical and turbulent aspects during typical non premixed flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.L. Torero</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants en Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Orleans, France</w:t>
+              <w:t xml:space="preserve">Fire and Explosion Hazard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Edimburgh, United Kingdom. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420089v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode pour une approche globale de l'analyse de risques en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dassens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Brilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises et le Développement Durable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Dassens</w:t>
+                <w:t xml:space="preserve">Modelling of the thermal decomposition of the polyurethane foam – a way for predicting the fire behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l'Université Inter-âges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants en Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274070v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancement on the Modelling of the Thermal Decomposition of PPUF</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Rein</w:t>
+                <w:t xml:space="preserve">Les entreprises et le Développement Durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dassens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Incendies à l'Université du Havre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Conférence de l'Université Inter-âges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420093v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDF simulation of the interaction between chemical and turbulent aspects during typical non premixed flame, Fire and Explosion Hazard</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Rousseaux</w:t>
+                <w:t xml:space="preserve">Advancement on the Modelling of the Thermal Decomposition of PPUF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Seminar on Fire and Explosion Hazard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Edinburgh, United Kingdom. pp.475-489</w:t>
+              <w:t xml:space="preserve">GDR Incendies à l'Université du Havre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418428v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of two combustion regimes depending of the excess air of combustion during waste incineration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROTHERM 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Albi, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00269986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the regime of combustion on the chemical pathways of NOx formation during incineration of cellulosic and plastic materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">PDF simulation of the interaction between chemical and turbulent aspects during typical non premixed flame, Fire and Explosion Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Mediteranean Symposium of Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Monastir, Tunisia. pp.00</w:t>
+              <w:t xml:space="preserve">5th International Seminar on Fire and Explosion Hazard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Edinburgh, United Kingdom. pp.475-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269970v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une approche globale de l'analyse de risques en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dassens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Brilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, St-Etienne, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique d'une flamme turbulente pilotée méthane-air : caractérisation de l'extinction locale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Influence of the regime of combustion on the chemical pathways of NOx formation during incineration of cellulosic and plastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Andzi Barhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Torero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">5th Mediteranean Symposium of Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Monastir, Tunisia. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418430v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises et le Développement Durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique d'une flamme turbulente pilotée méthane-air : caractérisation de l'extinction locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l'Université Inter-âges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Poitiers, France</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420133v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyurethane foam pyrolysis and combustion in cone calorimeter, analysis of gases releasing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Les entreprises et le Développement Durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Incendies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Corte, France</w:t>
+              <w:t xml:space="preserve">Conférence de l'Université Inter-âges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420082v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDF simulation of the interaction between chemical and turbulent aspects during typical non premixed flame</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Polyurethane foam pyrolysis and combustion in cone calorimeter, analysis of gases releasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Explosion Hazard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Edimburgh, United Kingdom. pp.00</w:t>
+              <w:t xml:space="preserve">GDR Incendies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269971v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation of the volatil products emitted during the thermal degradation of solid fuels - application to cellulosic and plastic matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR feux n° 18038, 2ème séminaire, ENSMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation on Thermal Degradation of Multilayer Honeycomb Core Laminate Sandwich Composite in a Cone Calorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Najmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Design, Analysis and Development Practices in Aerospace and Automotive Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Singapore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.555-567, 2020, Lecture Notes in Mechanical Engineering, 978-981-15-6618-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-6619-6_61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of the pyrolysis of plywood exposed to heat fluxes under cone calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Fateh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Nilsson; Patrick van Hees; Robert Jansson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fire safety science – Proceedings of the eleventh international symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Association for Fire Safety Science</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.208-221, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3801/IAFSS.FSS.11-208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fire protective performance of intumescent paint and ablative elastomer used for high pressure hydrogen composite cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy-Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bustamante Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Nilsson; Patrick van Hees; Robert Jansson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fire safety science – Proceedings of the eleventh international symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Association for Fire Safety Science</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.794-807, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3801/IAFSS.FSS.11-794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'un plan communal de gestion de crise sur la commune d'Azay le Brûlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aissani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une méthode d'évaluation des risques pour l'établissement d'un permis feu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Noc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyurethane foam pyrolisis and combustion in cone calorimeter analysis of gases releasing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique de la combustion : Application aux matériaux solides. Développement des méthodes de caractérisation, des modèles de calcul et de leur validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00279858v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the Degradation of Solid Materials using the Tubular Furnance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the thermal decomposition of the polyurethane foam - a way for predicting the fire behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Polyurethane foam pyrolisis and combustion in cone calorimeter analysis of gases releasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00279865v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique de la combustion : Application aux matériaux solides. Développement des méthodes de caractérisation, des modèles de calcul et de leur validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Modelling of the thermal decomposition of the polyurethane foam - a way for predicting the fire behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Rogaume</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00279854v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId279"/>
+      <w:footerReference w:type="default" r:id="rId300"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12244,51 +13047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458127v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marquis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nohra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Batiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04828638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwei Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsilla Bensabath" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041241259989" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04914739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041241285978" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dias Lopes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dr&#233;an" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.104052" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234528v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Kellali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.105975" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Shirshova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Najmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2967" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13010324" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Luche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.3057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266361v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Colombiano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guillaume" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105752" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998321990873" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Beji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Helson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103317" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Collin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11094075" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611394v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Xu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Minh Le" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Verma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2020.103101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103291" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678915v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Minh Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2020.1823021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678813v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guillaume" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Houssami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904120970440" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904120944340" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.04.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285799v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James White" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.04.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fateh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaida" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogaume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joseph" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2407" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Acem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brissinger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.11.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkibir Benelfellah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316688339" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01408767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2016.03.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4GHZQK9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615291v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Quang Dao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bustamante Valencia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2265" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRDHM4WZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665402v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Fateh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2016.03.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T12HJ3MB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965610v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hai Yen Quach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316637419" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quang Dao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante-Valencia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-014-0423-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626540v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyc&#233;e Camillo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-013-0379-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638623v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2014.01.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T92ZVQ94-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jabouille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2014.02.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26L9FG46-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471497v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tezanou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andzi Barhe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Torero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.028" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0HRS0R3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846920v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou K. Ouiminga" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sougoti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Koulidiati" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Ouiminga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Segda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sougoti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koulidiati" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2009.05.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470382v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.02.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWJX37CR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2009.07.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T024C7X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414006v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Rogaume" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W Sawadogo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/S07-043" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419578v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tezanou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jabouille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1665" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronille Kafando" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2339" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462321v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Drean" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2885/1/012004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0483" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943854v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giovannelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Koutaiba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Blanchard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Haouari Harrak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mehaddi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042027" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966138v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458876v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ponticq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966161v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lain&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercade" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444701v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercad&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966147v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Tran" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2360.9764" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446396v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446180v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Yen Quach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460901v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469818v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Alemany Mari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Berro Ramirez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ropital" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458883v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441346v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446095v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441285v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01442334v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batiot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440533v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439899v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Tien Nguyen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Mourzenko" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471555v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471540v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471579v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valencia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marquis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chivas-Joly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471561v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Comuce" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422664v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante Valencia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rein" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422516v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471352v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422565v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471356v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422568v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471359v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470339v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469651v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469647v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469634v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470341v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418782v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillaume" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420193v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470305v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420143v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469671v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420232v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420089v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415848v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dassens" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Brilhac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274070v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420093v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418428v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269986v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269970v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261186v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420133v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420082v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269971v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480056v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chouteau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676076v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-15-6619-6_61" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6619-6_61" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470365v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauvage" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aissani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470367v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Noc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astruc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279858v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279852v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279865v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279854v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05604105v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suzanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourbigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carlotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-026-01873-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwei Tang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsilla Bensabath" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Batiot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire8020045" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dias Lopes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dr&#233;an" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.104052" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marquis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nohra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113664" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04828638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041241259989" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04914739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041241285978" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Kellali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremona" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.105975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Shirshova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Najmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2967" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492356v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13010324" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Luche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.3057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Colombiano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guillaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105752" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Collin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11094075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998321990873" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Beji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Helson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103317" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Xu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Minh Le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Verma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2020.103101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermouet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103291" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guillaume" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Houssami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904120970440" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Minh Le" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2020.1823021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676149v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904120944340" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.04.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James White" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.04.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fateh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaida" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogaume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joseph" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2407" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Acem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brissinger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.11.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578365v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkibir Benelfellah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316688339" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quang Dao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante-Valencia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-014-0423-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01408767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2016.03.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4GHZQK9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665402v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Fateh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2016.03.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T12HJ3MB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Quang Dao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Richard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bustamante Valencia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2265" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRDHM4WZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hai Yen Quach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316637419" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyc&#233;e Camillo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-013-0379-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638623v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2014.01.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T92ZVQ94-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675861v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jabouille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2014.02.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26L9FG46-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471497v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tezanou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andzi Barhe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471475v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Torero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0HRS0R3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Ouiminga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Segda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sougoti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koulidiati" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2009.07.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T024C7X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470382v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.02.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWJX37CR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2009.05.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470385v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846920v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou K. Ouiminga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sougoti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Koulidiati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414006v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Rogaume" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W Sawadogo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/S07-043" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419578v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tezanou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jabouille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1665" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151472v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2005.07.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J79Z7MXF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178552v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronille Kafando" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2339" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462321v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Drean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2885/1/012004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285320v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0483" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943854v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giovannelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Koutaiba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Blanchard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Haouari Harrak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mehaddi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042027" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966138v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446180v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Yen Quach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966164v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458876v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ponticq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444701v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lain&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercad&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966161v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercade" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462948v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Tran" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2360.9764" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446396v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458883v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469818v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Alemany Mari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Berro Ramirez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ropital" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460901v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439899v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Tien Nguyen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Mourzenko" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441346v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441285v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446095v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440533v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01442334v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batiot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471555v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471579v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valencia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marquis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chivas-Joly" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471540v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471561v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Comuce" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422664v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante Valencia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rein" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471352v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422565v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422516v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422568v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471359v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471356v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420232v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469671v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470339v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420193v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470341v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillaume" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469634v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469647v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469651v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470305v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420143v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269971v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415848v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dassens" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Brilhac" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420089v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274070v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420093v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269986v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418428v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261186v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269970v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418430v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420133v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420082v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480056v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chouteau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676076v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-15-6619-6_61" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6619-6_61" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637162v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.iafss.org/publications/fss/11/208" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-208" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665133v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Quang Dao" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.iafss.org/publications/fss/11/794" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-794" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470365v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauvage" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aissani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470367v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Noc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astruc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279854v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279852v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279858v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279865v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>