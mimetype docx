--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -377,285 +377,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05601219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the fire behaviour of an exterior insulation system at intermediate scale. Application to a high-pressure laminate (HPL) claddings</w:t>
+                <w:t xml:space="preserve">Burning and flame extinction patterns of PMMA under external heating and oxygen deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Dias Lopes</w:t>
+                <w:t xml:space="preserve">Damien Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Nohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Dréan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 142, pp.104052. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 269, pp.113664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.104052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706295v1</w:t>
+                <w:t xml:space="preserve">hal-05458127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burning and flame extinction patterns of PMMA under external heating and oxygen deficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rita Nohra</w:t>
+                <w:t xml:space="preserve">Reduced scale test bench for investigating the upward flame heat impact on external thermal insulation composite system facades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingwei Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsilla Bensabath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113664⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (6), pp.514-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07349041241259989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458127v1</w:t>
+                <w:t xml:space="preserve">hal-04828638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced scale test bench for investigating the upward flame heat impact on external thermal insulation composite system facades</w:t>
+                <w:t xml:space="preserve">Small-scale experimental study on EPS ETICS and flame-retardant coating reaction-to-fire performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingwei Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
@@ -690,208 +703,195 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 42 (6), pp.514-533. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07349041241259989⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 43 (1), pp.3-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07349041241285978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828638v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale experimental study on EPS ETICS and flame-retardant coating reaction-to-fire performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mingwei Tang</w:t>
+                <w:t xml:space="preserve">Characterization of the fire behaviour of an exterior insulation system at intermediate scale. Application to a high-pressure laminate (HPL) claddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dias Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dréan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43 (1), pp.3-17. </w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 142, pp.104052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/07349041241285978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.104052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914739v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of lignite pyrolysis using a finite rate chemistry approach: comparison between parallel and competitive chemical schemes</w:t>
               </w:r>
@@ -1001,265 +1001,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combustion behavior of epoxy‐based multifunctional electrolytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combustion and Fluid Mechanics, Advance in Fire Safety Science, Volume 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Poisson</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fam.2967⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13010324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678979v1</w:t>
+                <w:t xml:space="preserve">hal-04492356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion and Fluid Mechanics, Advance in Fire Safety Science, Volume 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The combustion behavior of epoxy‐based multifunctional electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Shirshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Batiot</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Najmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.324. </w:t>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (1), pp.192-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app13010324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fam.2967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492356v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and physical characterization of glass fiber phenolic for aircraft interiors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Najmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1345,51 +1345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Colombiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1587,51 +1587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal decomposition of multilayer honeycomb core laminate sandwich composite panels in cone calorimeter apparatus – Effect of the top decomposed layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Najmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1994,51 +1994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 121, pp.103291. </w:t>
@@ -2438,239 +2438,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal decomposition and pyrolysis of solid fuels: Objectives, challenges and modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulations of a turbulent line fire with a steady flamelet combustion model coupled with models for non-local and local gas radiation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Minh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 106, pp.177-188. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.04.016⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 106, pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285809v1</w:t>
+                <w:t xml:space="preserve">hal-02285799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of a turbulent line fire with a steady flamelet combustion model coupled with models for non-local and local gas radiation effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal decomposition and pyrolysis of solid fuels: Objectives, challenges and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 106, pp.105-113. </w:t>
+              <w:t xml:space="preserve">, 2019, 106, pp.177-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285799v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale experimental investigations of the thermal degradation of pine needles</w:t>
               </w:r>
@@ -3048,979 +3048,979 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyamide 6 and Polyurethane Used as Liner for Hydrogen Composite Cylinder: An Estimation of Fire Behaviours</w:t>
+                <w:t xml:space="preserve">Characterization of the burning behavior and gaseous emissions of pine needles in a cone calorimeter – FTIR apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Quang Dao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Bustamante-Valencia</w:t>
+                <w:t xml:space="preserve">Talal Fateh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10694-014-0423-4⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, pp.91-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2016.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637336v1</w:t>
+                <w:t xml:space="preserve">hal-03665402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity and uncertainty analysis of Arrhenius parameters in order to describe the kinetic of solid thermal degradation during fire phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Batiot</w:t>
+                <w:t xml:space="preserve">Thermal degradation of epoxy resin/carbon fiber composites: Influence of carbon fiber fraction on the fire reaction properties and on the gaseous species release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bustamante Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2016.03.007⟩</w:t>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (1), pp.27-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fam.2265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408767v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the burning behavior and gaseous emissions of pine needles in a cone calorimeter – FTIR apparatus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Talal Fateh</w:t>
+                <w:t xml:space="preserve">Sensitivity and uncertainty analysis of Arrhenius parameters in order to describe the kinetic of solid thermal degradation during fire phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 82, pp.91-100. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 82, pp.76 - 90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2016.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2016.03.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03665402v1</w:t>
+                <w:t xml:space="preserve">hal-01408767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal degradation of epoxy resin/carbon fiber composites: Influence of carbon fiber fraction on the fire reaction properties and on the gaseous species release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duy Quang Dao</w:t>
+                <w:t xml:space="preserve">Determination of the tensile residual properties of a wound carbon/epoxy composite first exposed to fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hai Yen Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucas Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fam.2265⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (1), pp.17-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998316637419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03615291v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the tensile residual properties of a wound carbon/epoxy composite first exposed to fire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyamide 6 and Polyurethane Used as Liner for Hydrogen Composite Cylinder: An Estimation of Fire Behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Quang Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Hai Yen Quach</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+                <w:t xml:space="preserve">L. Bustamante-Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51 (1), pp.17-29. </w:t>
+              <w:t xml:space="preserve">Fire Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (2), pp.397-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998316637419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10694-014-0423-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965610v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application and Limitations of a Method Based on Pyrolysis Models to Simulate Railway Rolling Stock Fire Scenarios</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+                <w:t xml:space="preserve">Multi-scale modeling of the thermal decomposition of fire retardant plywood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fateh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.36-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2014.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10694-013-0379-9⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626540v1</w:t>
+                <w:t xml:space="preserve">hal-03638623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modeling of the thermal decomposition of fire retardant plywood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Richard</w:t>
+                <w:t xml:space="preserve">Application and Limitations of a Method Based on Pyrolysis Models to Simulate Railway Rolling Stock Fire Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anycée Camillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2014.01.007⟩</w:t>
+              <w:t xml:space="preserve">Fire Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.317-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10694-013-0379-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638623v1</w:t>
+                <w:t xml:space="preserve">hal-03626540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the thermal decomposition of two kinds of plywood with a cone calorimeter – FTIR apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Fateh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4375,657 +4375,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of gaseous species emitted by the flash pyrolysis of biomass and PE. Journal of Analytical and Applied Pyrolysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of excess air on grate combustion of solid wastes and on gaseous products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Koulidiati</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2009.07.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (1), pp.165-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2008.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470384v1</w:t>
+                <w:t xml:space="preserve">hal-00470382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of excess air on grate combustion of solid wastes and on gaseous products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterisation of gaseous species emitted by the flash pyrolysis of biomass and PE. Journal of Analytical and Applied Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Ouiminga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.L. Torero</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. G. Segda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sougoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Koulidiati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (1), pp.165-173. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86, pp. 260-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2008.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2009.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470382v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of principal gas products during combustion of polyether polyurethane foam at different irradiance levels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.K. Ouiminga</w:t>
+                <w:t xml:space="preserve">Experimental characterization of gaseous species emitted by the fast pyrolysis of biomass and polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salifou K. Ouiminga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Sougoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Koulidiati</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Koulidiati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86 (2), p.260-268</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470383v1</w:t>
+                <w:t xml:space="preserve">hal-01846920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion de granules de polyéthylène pur et de sachets plastiques à base de polyéthylène : effet de la masse et de la température sur les émissions d'oxydes d'azote et de carbone et l'évolution de l'oxygène.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Analysis of principal gas products during combustion of polyether polyurethane foam at different irradiance levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Ouiminga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sougoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Koulidiati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Ouest-Africaine de Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (7), pp. 933-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2009.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470385v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of gaseous species emitted by the fast pyrolysis of biomass and polyethylene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salifou K. Ouiminga</w:t>
+                <w:t xml:space="preserve">Combustion de granules de polyéthylène pur et de sachets plastiques à base de polyéthylène : effet de la masse et de la température sur les émissions d'oxydes d'azote et de carbone et l'évolution de l'oxygène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Ouiminga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Koulidiati</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. G. Segda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sougoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Koulidiati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 86 (2), p.260-268</w:t>
+              <w:t xml:space="preserve">Journal de la Société Ouest-Africaine de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 028, pp.67-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846920v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'influence des paramètres de combustion sur la formation des SOx, NOx et CO lors de la dégradation thermique de résidus phytosanitaires courant en Afrique de l'Ouest</w:t>
               </w:r>
@@ -5037,77 +5037,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. G. Segda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.W Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Koulidiati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (3), pp.213-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5265,290 +5265,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the oxidizer repartition in order to reduce the NO emissions in municipal waste incineration.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model of the chemical pathways leading to NOx formation during combustion of mixtures of cellulosic and plastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Koulidiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jabouille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Air : International Journal on Energy for a Clean Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45, pp.359-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2005.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151476v1</w:t>
+                <w:t xml:space="preserve">hal-00151472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of the chemical pathways leading to NOx formation during combustion of mixtures of cellulosic and plastic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the oxidizer repartition in order to reduce the NO emissions in municipal waste incineration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Koulidiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Jabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clean Air : International Journal on Energy for a Clean Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.43-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00151472v1</w:t>
+                <w:t xml:space="preserve">hal-00151476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale de l’émission d’oxydes d’azote dans l’incinération des déchets ménagers en four à grilles</w:t>
               </w:r>
@@ -5560,77 +5560,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Sougoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petronille Kafando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Koulidiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, N°25 - 1er Trimestre 2002, pp.3-12. </w:t>
@@ -5700,51 +5700,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the time to ignition of wood under transient heat exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dias Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6217,433 +6217,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual mechanical properties of a carbon/epoxy wound composite exposed to fire</w:t>
+                <w:t xml:space="preserve">Characterization and modeling of composite material behaviour submitted previously to fire exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi-Hai-Yen Quach</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hai Yen Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446180v1</w:t>
+                <w:t xml:space="preserve">hal-02966147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual mechanical properties of a carbon/epoxy wound composite exposed to fire</w:t>
+                <w:t xml:space="preserve">Comportement de matériaux composites aéronautiques soumis à un chargement thermomécanique couplé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi Hai Yen Quach</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mercade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966164v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the fire behaviour of an acrylonitrile butadiene styrene material using a controlled atmosphere cone calorimeter</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comportement de matériaux composites aéronautiques soumis à un chargement thermomécanique couplé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mercadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference and Exhibition on Fire and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San Francisco (California), France. pp.776-787</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458876v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of composite material behaviour submitted previously to fire exposure</w:t>
+                <w:t xml:space="preserve">Residual mechanical properties of a carbon/epoxy wound composite exposed to fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hai Yen Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6655,1873 +6663,1865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">22 ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966147v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de matériaux composites aéronautiques soumis à un chargement thermomécanique couplé</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Lainé</w:t>
+                <w:t xml:space="preserve">Determination of the fire behaviour of an acrylonitrile butadiene styrene material using a controlled atmosphere cone calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hermouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Mercadé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Ponticq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">14th International Conference and Exhibition on Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco (California), France. pp.776-787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444701v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de matériaux composites aéronautiques soumis à un chargement thermomécanique couplé</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Lainé</w:t>
+                <w:t xml:space="preserve">Testing fire protective performance of intumescent flexible foam and cork material used for high pressure composite cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Quang Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Mercade</w:t>
+                <w:t xml:space="preserve">Thu Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ninth Mediterranean Combustion Symposium (MCS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rhodes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.2360.9764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966161v1</w:t>
+                <w:t xml:space="preserve">hal-05462948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing fire protective performance of intumescent flexible foam and cork material used for high pressure composite cylinders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thu Hien Tran</w:t>
+                <w:t xml:space="preserve">Vers une modélisation couplée de la dégradation thermo-mécanique d'un matériau composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mercadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth Mediterranean Combustion Symposium (MCS 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462948v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une modélisation couplée de la dégradation thermo-mécanique d'un matériau composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Mercadé</w:t>
+                <w:t xml:space="preserve">Residual mechanical properties of a carbon/epoxy wound composite exposed to fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hai-Yen Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Halm</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446396v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an experimental design methodology adapted to Controlled Atmosphere Cone Calorimeter in order to evaluate the thermal degradation of solid materials in the context of tunnel fires</w:t>
+                <w:t xml:space="preserve">Evaluation of the thermal decomposition of solid materials in tunnel related conditions with a Controlled Atmosphere Cone Calorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hermouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ponticq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Symposium on Tunnel Safety and Security (ISTSS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Marseille, France. pp.185-194</w:t>
+              <w:t xml:space="preserve">Third International Conference on Fire in Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458883v1</w:t>
+                <w:t xml:space="preserve">hal-05460901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual strength of wound composite pressure vessels subjected to fire exposure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Halm</w:t>
+                <w:t xml:space="preserve">Development of an experimental design methodology adapted to Controlled Atmosphere Cone Calorimeter in order to evaluate the thermal degradation of solid materials in the context of tunnel fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hermouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM 16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elasticity and Strength of Materials Group of the University of Seville; European Society for Composite Materials (ESCM), Jun 2014, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Sixth International Symposium on Tunnel Safety and Security (ISTSS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Marseille, France. pp.185-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469818v1</w:t>
+                <w:t xml:space="preserve">hal-05458883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the thermal decomposition of solid materials in tunnel related conditions with a Controlled Atmosphere Cone Calorimeter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Guillaume</w:t>
+                <w:t xml:space="preserve">Residual strength of wound composite pressure vessels subjected to fire exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicent Alemany Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pedro Berro Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ropital</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Fire in Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elasticity and Strength of Materials Group of the University of Seville; European Society for Composite Materials (ESCM), Jun 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460901v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal degradation of solid porous materials exposed to fire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valeri Mourzenko</w:t>
+                <w:t xml:space="preserve">Simulation multi-échelle de la décomposition thermique d'un contreplaqué en bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Fateh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Thovert</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439899v1</w:t>
+                <w:t xml:space="preserve">hal-03441285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation numérique de l'utilisation de la loi d'Arrhenius pour représenter la décomposition thermique des solides.</w:t>
+                <w:t xml:space="preserve">La théorie des états de transition utilisée pour justifier l'application de la loi d'Arrhenius à la dégradation thermique des solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Collin</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Mécanique et d'Ingénierie de Bordeaux; Association française de mécanique, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441346v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation multi-échelle de la décomposition thermique d'un contreplaqué en bois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Talal Fateh</w:t>
+                <w:t xml:space="preserve">Investigation numérique de l'utilisation de la loi d'Arrhenius pour représenter la décomposition thermique des solides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, Institut de Mécanique et d'Ingénierie de Bordeaux; Association française de mécanique, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441285v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie des états de transition utilisée pour justifier l'application de la loi d'Arrhenius à la dégradation thermique des solides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Batiot</w:t>
+                <w:t xml:space="preserve">Étude de l'influence d'une agression thermique sur les propriétés mécaniques résiduelles de matériaux composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ropital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Richard</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Mécanique et d'Ingénierie de Bordeaux; Association française de mécanique, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446095v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'influence d'une agression thermique sur les propriétés mécaniques résiduelles de matériaux composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ropital</w:t>
+                <w:t xml:space="preserve">Numerical investigation of the Arrhenius law to represent the thermal degradation of a solid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Halm</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">7. International seminar on fire and explosion hazards (ISFEH 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Providence, RI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440533v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01442334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the Arrhenius law to represent the thermal degradation of a solid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal degradation of solid porous materials exposed to fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Tien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeri Mourzenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Batiot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Collin</w:t>
+                <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International seminar on fire and explosion hazards (ISFEH 7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Providence, RI, United States</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01442334v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the thermal degradation of two treated plywood in cone calorimeter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Talal Fateh</w:t>
+                <w:t xml:space="preserve">Measurement and modelling of thermochemical properties of porous materials as a function of temperature during multi-stage decomposition processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chivas-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Seminar on Fire and Explosion Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Leeds, United Kingdom. pp</w:t>
+              <w:t xml:space="preserve">12th International Conference on Fire Science and Ingineering Science INTERFLAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Nottingham, United Kingdom. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471555v1</w:t>
+                <w:t xml:space="preserve">hal-00471579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modelling of thermochemical properties of porous materials as a function of temperature during multi-stage decomposition processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les entreprises et le développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fire Science and Ingineering Science INTERFLAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Nottingham, United Kingdom. pp</w:t>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Cognac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471579v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises et le développement durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the thermal degradation of two treated plywood in cone calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Fateh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Cognac, France</w:t>
+              <w:t xml:space="preserve">Sixth International Seminar on Fire and Explosion Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Leeds, United Kingdom. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471540v1</w:t>
+                <w:t xml:space="preserve">hal-00471555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and mechanisms of thermal degradation of pmma by non-isothermal thermogravimety</w:t>
               </w:r>
@@ -8622,459 +8622,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the modeling of thermal decomposition of polyurethane foam</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.L. Torero</w:t>
+                <w:t xml:space="preserve">Les feux d'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Meeting on Fire Retardant Polymers Materials FRPM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">Cycle thématique de l'Université Inter-âges Université de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422664v1</w:t>
+                <w:t xml:space="preserve">hal-00471352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les feux d'habitat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+                <w:t xml:space="preserve">Yield of toxic species in cone calorimeter tests during polyether polyurethane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle thématique de l'Université Inter-âges Université de Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Poitiers, France</w:t>
+              <w:t xml:space="preserve">6th Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471352v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield of toxic species in cone calorimeter tests during polyether polyurethane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">New method for simulating the kinetic of toxic gases production of upholstered furniture fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">12th International Conference Fire and Material</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422565v1</w:t>
+                <w:t xml:space="preserve">hal-00422516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method for simulating the kinetic of toxic gases production of upholstered furniture fire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Improving the modeling of thermal decomposition of polyurethane foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference Fire and Material</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">12th European Meeting on Fire Retardant Polymers Materials FRPM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422516v1</w:t>
+                <w:t xml:space="preserve">hal-00422664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Characterisation of the Mechanisms of NO x Formation During MSW Incineration</w:t>
               </w:r>
@@ -9276,90 +9276,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multi scale problem of solid decomposition mechanism during fire PU Foam. Improvement of the model coupling solid gas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9391,2324 +9391,2324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des déchets</w:t>
+                <w:t xml:space="preserve">La réduction des émissions d'oxydes d'azote par optimisation des techniques primaires lors de l'incinération des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de formation AGREF GREEN Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée Thématique du Groupement Français de Combustion « Incinération – Valorisation thermique des déchets », Ecole des Mines de Douai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420232v1</w:t>
+                <w:t xml:space="preserve">hal-00420193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of the solid phase of polyurethane foam during fire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Fire simulation of upholstered furniture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Symposium on Fire Safety Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Karlsruhe, Germany. pp</w:t>
+              <w:t xml:space="preserve">Fire simulation of upholstered furniture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469671v1</w:t>
+                <w:t xml:space="preserve">hal-00470341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises et le développement durable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+                <w:t xml:space="preserve">Characterisation of the Kinetic of Decomposition of Polyether Polyurethane Foam – A Way for Finding Input Data for Fire Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence inter-ages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Niort, France</w:t>
+              <w:t xml:space="preserve">Annual FIRE Conference, BFRL, NIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Gaithersburg, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470339v1</w:t>
+                <w:t xml:space="preserve">hal-00418782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réduction des émissions d'oxydes d'azote par optimisation des techniques primaires lors de l'incinération des déchets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Th. Rogaume</w:t>
+                <w:t xml:space="preserve">Is the decomposition of a Polyester Polyurethane Foam really homogeneous into a TGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique du Groupement Français de Combustion « Incinération – Valorisation thermique des déchets », Ecole des Mines de Douai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Douai, France</w:t>
+              <w:t xml:space="preserve">Ninth International Symposium on Fire Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Karlsruhe, Germany. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420193v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire simulation of upholstered furniture.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Simulation of Fire in a Typical Room of a Hotel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire simulation of upholstered furniture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Annual Fire Conference, National Institute of Standard and Technology NIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Gaithersburg, United States. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470341v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the Kinetic of Decomposition of Polyether Polyurethane Foam – A Way for Finding Input Data for Fire Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">A validation exercice for CFD and zone models in the case of a bedroom fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual FIRE Conference, BFRL, NIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Gaithersburg, United States. pp.0</w:t>
+              <w:t xml:space="preserve">Ninth International Symposium on Fire Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Karlsruhe, Germany. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418782v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Fire in a Typical Room of a Hotel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les entreprises et le développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Fire Conference, National Institute of Standard and Technology NIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Gaithersburg, United States. pp</w:t>
+              <w:t xml:space="preserve">Conférence inter-ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469634v1</w:t>
+                <w:t xml:space="preserve">hal-00470339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A validation exercice for CFD and zone models in the case of a bedroom fire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la propagation d'un feu dans un local confiné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Symposium on Fire Safety Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Karlsruhe, Germany. pp</w:t>
+              <w:t xml:space="preserve">Ecole de Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Fréjus, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469647v1</w:t>
+                <w:t xml:space="preserve">hal-00470305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the decomposition of a Polyester Polyurethane Foam really homogeneous into a TGA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">A la recherche des données d'entrée pour la simulation incendie d'un meuble rembourré fabriqué avec de la mousse polyéther polyuréthane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Symposium on Fire Safety Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Karlsruhe, Germany. pp</w:t>
+              <w:t xml:space="preserve">Journée d'échange LCPP – LNE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469651v1</w:t>
+                <w:t xml:space="preserve">hal-00420143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la propagation d'un feu dans un local confiné</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Rein</w:t>
+                <w:t xml:space="preserve">La gestion des déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole de Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Fréjus, France. pp</w:t>
+              <w:t xml:space="preserve">Journée de formation AGREF GREEN Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470305v1</w:t>
+                <w:t xml:space="preserve">hal-00420232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche des données d'entrée pour la simulation incendie d'un meuble rembourré fabriqué avec de la mousse polyéther polyuréthane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Transformation of the solid phase of polyurethane foam during fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échange LCPP – LNE 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Ninth International Symposium on Fire Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Karlsruhe, Germany. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420143v1</w:t>
+                <w:t xml:space="preserve">hal-00469671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDF simulation of the interaction between chemical and turbulent aspects during typical non premixed flame</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Th. Rogaume</w:t>
+                <w:t xml:space="preserve">Les entreprises et le Développement Durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rousseaux</w:t>
+                <w:t xml:space="preserve">A. Dassens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Explosion Hazard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Edimburgh, United Kingdom. pp.00</w:t>
+              <w:t xml:space="preserve">Conférence de l'Université Inter-âges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00269971v1</w:t>
+                <w:t xml:space="preserve">hal-00274070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode pour une approche globale de l'analyse de risques en entreprise</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Rousseaux</w:t>
+                <w:t xml:space="preserve">Advancement on the Modelling of the Thermal Decomposition of PPUF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">GDR Incendies à l'Université du Havre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00415848v1</w:t>
+                <w:t xml:space="preserve">hal-00420093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the thermal decomposition of the polyurethane foam – a way for predicting the fire behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
+                <w:t xml:space="preserve">Méthode pour une approche globale de l'analyse de risques en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dassens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Brilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants en Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Orleans, France</w:t>
+              <w:t xml:space="preserve">11ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420089v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises et le Développement Durable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Dassens</w:t>
+                <w:t xml:space="preserve">Modelling of the thermal decomposition of the polyurethane foam – a way for predicting the fire behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l'Université Inter-âges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants en Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274070v1</w:t>
+                <w:t xml:space="preserve">hal-00420089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancement on the Modelling of the Thermal Decomposition of PPUF</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of two combustion regimes depending of the excess air of combustion during waste incineration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Rein</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Incendies à l'Université du Havre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Le Havre, France</w:t>
+              <w:t xml:space="preserve">EUROTHERM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Albi, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420093v1</w:t>
+                <w:t xml:space="preserve">hal-00269986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of two combustion regimes depending of the excess air of combustion during waste incineration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">PDF simulation of the interaction between chemical and turbulent aspects during typical non premixed flame, Fire and Explosion Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROTHERM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Albi, France. pp.00</w:t>
+              <w:t xml:space="preserve">5th International Seminar on Fire and Explosion Hazard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Edinburgh, United Kingdom. pp.475-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00269986v1</w:t>
+                <w:t xml:space="preserve">hal-00418428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDF simulation of the interaction between chemical and turbulent aspects during typical non premixed flame, Fire and Explosion Hazard</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposition d'une approche globale de l'analyse de risques en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rousseaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Dassens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Brilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Seminar on Fire and Explosion Hazard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Edinburgh, United Kingdom. pp.475-489</w:t>
+              <w:t xml:space="preserve">Congrès SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, St-Etienne, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418428v1</w:t>
+                <w:t xml:space="preserve">hal-00261186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une approche globale de l'analyse de risques en entreprise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the regime of combustion on the chemical pathways of NOx formation during incineration of cellulosic and plastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Andzi Barhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Torero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, St-Etienne, France. pp.16</w:t>
+              <w:t xml:space="preserve">5th Mediteranean Symposium of Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Monastir, Tunisia. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00261186v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the regime of combustion on the chemical pathways of NOx formation during incineration of cellulosic and plastic materials</w:t>
+                <w:t xml:space="preserve">Simulation numérique d'une flamme turbulente pilotée méthane-air : caractérisation de l'extinction locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Mediteranean Symposium of Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Monastir, Tunisia. pp.00</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00269970v1</w:t>
+                <w:t xml:space="preserve">hal-00418430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique d'une flamme turbulente pilotée méthane-air : caractérisation de l'extinction locale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les entreprises et le Développement Durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conférence de l'Université Inter-âges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418430v1</w:t>
+                <w:t xml:space="preserve">hal-00420133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises et le Développement Durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyurethane foam pyrolysis and combustion in cone calorimeter, analysis of gases releasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l'Université Inter-âges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Poitiers, France</w:t>
+              <w:t xml:space="preserve">GDR Incendies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420133v1</w:t>
+                <w:t xml:space="preserve">hal-00420082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyurethane foam pyrolysis and combustion in cone calorimeter, analysis of gases releasing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Guillaume</w:t>
+                <w:t xml:space="preserve">PDF simulation of the interaction between chemical and turbulent aspects during typical non premixed flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Incendies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Corte, France</w:t>
+              <w:t xml:space="preserve">Fire and Explosion Hazard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Edimburgh, United Kingdom. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420082v1</w:t>
+                <w:t xml:space="preserve">hal-00269971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation of the volatil products emitted during the thermal degradation of solid fuels - application to cellulosic and plastic matters</w:t>
               </w:r>
@@ -11746,51 +11746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR feux n° 18038, 2ème séminaire, ENSMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11847,51 +11847,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation on Thermal Degradation of Multilayer Honeycomb Core Laminate Sandwich Composite in a Cone Calorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Najmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11964,51 +11964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the pyrolysis of plywood exposed to heat fluxes under cone calorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Fateh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12137,51 +12137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Nilsson; Patrick van Hees; Robert Jansson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire safety science – Proceedings of the eleventh international symposium</w:t>
@@ -12464,435 +12464,435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique de la combustion : Application aux matériaux solides. Développement des méthodes de caractérisation, des modèles de calcul et de leur validation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Characterizing the Degradation of Solid Materials using the Tubular Furnance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00279854v1</w:t>
+                <w:t xml:space="preserve">hal-00279852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Degradation of Solid Materials using the Tubular Furnance</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polyurethane foam pyrolisis and combustion in cone calorimeter analysis of gases releasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bustamante</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-00279852v1</w:t>
+                <w:t xml:space="preserve">hal-00279858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyurethane foam pyrolisis and combustion in cone calorimeter analysis of gases releasing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Modelling of the thermal decomposition of the polyurethane foam - a way for predicting the fire behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Rogaume</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00279858v1</w:t>
+                <w:t xml:space="preserve">hal-00279865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the thermal decomposition of the polyurethane foam - a way for predicting the fire behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique de la combustion : Application aux matériaux solides. Développement des méthodes de caractérisation, des modèles de calcul et de leur validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rogaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00279865v1</w:t>
+                <w:t xml:space="preserve">hal-00279854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId300"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -13047,51 +13047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05604105v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suzanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourbigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carlotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-026-01873-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwei Tang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsilla Bensabath" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Batiot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire8020045" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dias Lopes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dr&#233;an" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.104052" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marquis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nohra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113664" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04828638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041241259989" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04914739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041241285978" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Kellali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremona" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.105975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Shirshova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Najmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2967" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492356v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13010324" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Luche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.3057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Colombiano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guillaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105752" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Collin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11094075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998321990873" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Beji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Helson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103317" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Xu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Minh Le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Verma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2020.103101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermouet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103291" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guillaume" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Houssami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904120970440" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Minh Le" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2020.1823021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676149v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904120944340" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.04.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James White" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.04.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fateh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaida" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogaume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joseph" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2407" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Acem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brissinger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.11.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578365v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkibir Benelfellah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316688339" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quang Dao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante-Valencia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-014-0423-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01408767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2016.03.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4GHZQK9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665402v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Fateh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2016.03.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T12HJ3MB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Quang Dao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Richard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bustamante Valencia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2265" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRDHM4WZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hai Yen Quach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316637419" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyc&#233;e Camillo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-013-0379-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638623v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2014.01.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T92ZVQ94-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675861v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jabouille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2014.02.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26L9FG46-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471497v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tezanou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andzi Barhe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471475v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Torero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0HRS0R3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Ouiminga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Segda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sougoti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koulidiati" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2009.07.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T024C7X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470382v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.02.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWJX37CR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2009.05.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470385v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846920v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou K. Ouiminga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sougoti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Koulidiati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414006v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Rogaume" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W Sawadogo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/S07-043" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419578v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tezanou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jabouille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1665" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151472v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2005.07.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J79Z7MXF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178552v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronille Kafando" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2339" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462321v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Drean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2885/1/012004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285320v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0483" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943854v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giovannelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Koutaiba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Blanchard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Haouari Harrak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mehaddi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042027" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966138v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446180v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Yen Quach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966164v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458876v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ponticq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444701v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lain&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercad&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966161v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercade" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462948v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Tran" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2360.9764" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446396v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458883v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469818v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Alemany Mari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Berro Ramirez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ropital" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460901v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439899v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Tien Nguyen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Mourzenko" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441346v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441285v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446095v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440533v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01442334v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batiot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471555v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471579v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valencia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marquis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chivas-Joly" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471540v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471561v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Comuce" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422664v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante Valencia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rein" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471352v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422565v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422516v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422568v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471359v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471356v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420232v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469671v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470339v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420193v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470341v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillaume" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469634v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469647v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469651v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470305v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420143v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269971v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415848v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dassens" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Brilhac" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420089v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274070v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420093v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269986v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418428v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261186v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269970v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418430v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420133v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420082v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480056v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chouteau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676076v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-15-6619-6_61" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6619-6_61" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637162v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.iafss.org/publications/fss/11/208" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-208" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665133v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Quang Dao" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.iafss.org/publications/fss/11/794" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-794" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470365v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauvage" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aissani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470367v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Noc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astruc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279854v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279852v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279858v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279865v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05604105v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suzanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourbigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carlotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-026-01873-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwei Tang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsilla Bensabath" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Batiot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire8020045" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458127v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marquis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nohra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113664" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04828638v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041241259989" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04914739v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041241285978" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dias Lopes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dr&#233;an" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.104052" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Kellali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremona" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.105975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13010324" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Shirshova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Najmi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2967" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Luche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.3057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Colombiano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guillaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105752" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Collin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11094075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998321990873" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Beji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Helson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103317" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Xu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Minh Le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Verma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2020.103101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermouet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103291" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guillaume" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Houssami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904120970440" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Minh Le" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2020.1823021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676149v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904120944340" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James White" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.04.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.04.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fateh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaida" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogaume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joseph" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2407" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Acem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brissinger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.11.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578365v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkibir Benelfellah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316688339" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665402v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Fateh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2016.03.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T12HJ3MB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615291v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Quang Dao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bustamante Valencia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2265" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRDHM4WZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01408767v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2016.03.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4GHZQK9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965610v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hai Yen Quach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316637419" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637336v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quang Dao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante-Valencia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-014-0423-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2014.01.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T92ZVQ94-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626540v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyc&#233;e Camillo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-013-0379-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675861v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jabouille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2014.02.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26L9FG46-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471497v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tezanou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andzi Barhe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471475v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Torero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0HRS0R3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470382v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.02.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWJX37CR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470384v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Ouiminga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Segda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sougoti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koulidiati" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2009.07.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T024C7X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846920v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou K. Ouiminga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sougoti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Koulidiati" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470383v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2009.05.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470385v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414006v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Rogaume" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W Sawadogo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/S07-043" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419578v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tezanou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jabouille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1665" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151472v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2005.07.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J79Z7MXF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151476v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178552v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronille Kafando" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2339" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462321v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Drean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2885/1/012004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285320v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0483" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943854v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giovannelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Koutaiba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Blanchard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Haouari Harrak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mehaddi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042027" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966138v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966147v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966161v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lain&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercade" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mercad&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966164v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458876v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ponticq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462948v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Tran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2360.9764" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446396v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446180v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Yen Quach" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460901v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458883v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469818v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Alemany Mari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Berro Ramirez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ropital" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441285v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446095v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441346v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440533v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01442334v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batiot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439899v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Tien Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Mourzenko" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471579v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valencia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marquis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chivas-Joly" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471540v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471555v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471561v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Comuce" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471352v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422565v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante Valencia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rein" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422516v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422664v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422568v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471359v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471356v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420193v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470341v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillaume" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469651v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469634v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469647v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470339v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470305v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420143v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420232v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469671v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274070v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dassens" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420093v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415848v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Brilhac" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420089v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269986v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418428v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261186v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269970v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418430v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420133v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420082v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269971v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480056v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chouteau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676076v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-15-6619-6_61" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6619-6_61" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637162v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.iafss.org/publications/fss/11/208" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-208" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665133v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Quang Dao" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.iafss.org/publications/fss/11/794" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-794" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470365v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauvage" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aissani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470367v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Noc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astruc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279852v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279858v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279865v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279854v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>