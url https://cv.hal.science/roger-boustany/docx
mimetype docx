--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -955,351 +955,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Spectral Correlation Techniques on Mining Machines Signals: Identification of Faulty Components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engine noise separation based on cyclostationary signal modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Boustany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Bartelmus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roger Boustany</w:t>
+                <w:t xml:space="preserve">Fabrice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radosław Zimroz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+                <w:t xml:space="preserve">S Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd World Congress on Engineering Asset Management and the 4th Int. Conf. on Condition Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Harrogate, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th International Conference on Physics in Signal and Image Processing (PSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033971v1</w:t>
+                <w:t xml:space="preserve">hal-05411553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Spectral Correlation Techniques on Mining Machines Signals: Extraction of Fault Signatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of Spectral Correlation Techniques on Mining Machines Signals: Identification of Faulty Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Bartelmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Walter Bartelmus</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radosław Zimroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radosław Zimroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd World Congress on Engineering Asset Management and the 4th Int. Conf. on Condition Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Harrogate, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033968v1</w:t>
+                <w:t xml:space="preserve">hal-05033971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engine noise separation based on cyclostationary signal modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of Spectral Correlation Techniques on Mining Machines Signals: Extraction of Fault Signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Boustany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Bartelmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Wang</w:t>
+                <w:t xml:space="preserve">Radosław Zimroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Physics in Signal and Image Processing (PSIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">2nd World Congress on Engineering Asset Management and the 4th Int. Conf. on Condition Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Harrogate, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411553v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source separation in diesel engines with the cyclic wiener filter</w:t>
               </w:r>
@@ -1311,51 +1311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2279,51 +2279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boustany" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Denayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036694" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2007.08.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T96JF3P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2007.09.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7RLJ9NG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Antoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.347.265" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714449v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2005.08.016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5D6CKFT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnardot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Sabri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033992v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bartelmus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Zimroz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gautier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang S." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033995v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00028" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04999868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005COMP1596" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boustany" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Denayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036694" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2007.08.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T96JF3P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2007.09.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7RLJ9NG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Antoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.347.265" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714449v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2005.08.016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5D6CKFT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnardot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Sabri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033992v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bartelmus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Zimroz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang S." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033995v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00028" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04999868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005COMP1596" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>