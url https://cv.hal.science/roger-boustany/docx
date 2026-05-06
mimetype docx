--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1279,217 +1279,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source separation in diesel engines with the cyclic wiener filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séparation et Hiérarchisation des Sources de Bruits dans les Moteurs par Filtrage Cyclique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Boustany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wang S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURONOISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">15e colloque vibrations, chocs et bruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999122v1</w:t>
+                <w:t xml:space="preserve">hal-05033995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation et Hiérarchisation des Sources de Bruits dans les Moteurs par Filtrage Cyclique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source separation in diesel engines with the cyclic wiener filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e colloque vibrations, chocs et bruit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">EURONOISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033995v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de sous-espace pour l’extraction aveugle d’une source cyclostationnaire</w:t>
               </w:r>
@@ -2279,51 +2279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boustany" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Denayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036694" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2007.08.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T96JF3P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2007.09.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7RLJ9NG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Antoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.347.265" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714449v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2005.08.016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5D6CKFT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnardot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Sabri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033992v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bartelmus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Zimroz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang S." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033995v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00028" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04999868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005COMP1596" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boustany" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Denayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036694" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2007.08.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T96JF3P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2007.09.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7RLJ9NG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Antoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.347.265" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714449v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2005.08.016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5D6CKFT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnardot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Sabri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033992v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bartelmus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Zimroz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang S." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00028" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04999868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005COMP1596" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>